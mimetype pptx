--- v0 (2026-04-19)
+++ v1 (2026-08-14)
@@ -34,194 +34,187 @@
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
-  <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/theme/themeOverride2.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/ppt/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" strictFirstAndLastChars="0" embedTrueTypeFonts="1" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId45"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="259" r:id="rId5"/>
     <p:sldId id="260" r:id="rId6"/>
     <p:sldId id="261" r:id="rId7"/>
     <p:sldId id="262" r:id="rId8"/>
     <p:sldId id="263" r:id="rId9"/>
     <p:sldId id="264" r:id="rId10"/>
-    <p:sldId id="354" r:id="rId11"/>
-[...32 lines deleted...]
-    <p:sldId id="353" r:id="rId44"/>
+    <p:sldId id="265" r:id="rId11"/>
+    <p:sldId id="266" r:id="rId12"/>
+    <p:sldId id="311" r:id="rId13"/>
+    <p:sldId id="268" r:id="rId14"/>
+    <p:sldId id="269" r:id="rId15"/>
+    <p:sldId id="270" r:id="rId16"/>
+    <p:sldId id="312" r:id="rId17"/>
+    <p:sldId id="272" r:id="rId18"/>
+    <p:sldId id="273" r:id="rId19"/>
+    <p:sldId id="313" r:id="rId20"/>
+    <p:sldId id="314" r:id="rId21"/>
+    <p:sldId id="276" r:id="rId22"/>
+    <p:sldId id="277" r:id="rId23"/>
+    <p:sldId id="315" r:id="rId24"/>
+    <p:sldId id="279" r:id="rId25"/>
+    <p:sldId id="280" r:id="rId26"/>
+    <p:sldId id="281" r:id="rId27"/>
+    <p:sldId id="282" r:id="rId28"/>
+    <p:sldId id="283" r:id="rId29"/>
+    <p:sldId id="316" r:id="rId30"/>
+    <p:sldId id="285" r:id="rId31"/>
+    <p:sldId id="286" r:id="rId32"/>
+    <p:sldId id="287" r:id="rId33"/>
+    <p:sldId id="288" r:id="rId34"/>
+    <p:sldId id="289" r:id="rId35"/>
+    <p:sldId id="290" r:id="rId36"/>
+    <p:sldId id="291" r:id="rId37"/>
+    <p:sldId id="292" r:id="rId38"/>
+    <p:sldId id="293" r:id="rId39"/>
+    <p:sldId id="294" r:id="rId40"/>
+    <p:sldId id="295" r:id="rId41"/>
+    <p:sldId id="296" r:id="rId42"/>
+    <p:sldId id="297" r:id="rId43"/>
+    <p:sldId id="298" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Public Sans" panose="020B0604020202020204" charset="0"/>
+      <p:font typeface="Public Sans" pitchFamily="2" charset="77"/>
       <p:regular r:id="rId46"/>
       <p:bold r:id="rId47"/>
       <p:italic r:id="rId48"/>
       <p:boldItalic r:id="rId49"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
-      <p:regular r:id="rId50"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId53"/>
+      <p:bold r:id="rId50"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
@@ -414,132 +407,126 @@
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId54" roundtripDataSignature="AMtx7mhCzSVaiD1XLuEmYipDryiWcboxJA=="/>
+      <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" r:id="rId57" roundtripDataSignature="AMtx7mielE+bE9FrJP5zDyIUJCZEFLKPZw=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
-</file>
-[...4 lines deleted...]
-</p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="15620"/>
-    <p:restoredTop sz="85230" autoAdjust="0"/>
+    <p:restoredLeft sz="15611"/>
+    <p:restoredTop sz="67668" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="109" d="100"/>
-          <a:sy n="109" d="100"/>
+          <a:sx n="100" d="100"/>
+          <a:sy n="100" d="100"/>
         </p:scale>
-        <p:origin x="1596" y="318"/>
+        <p:origin x="2408" y="176"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId57" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -2132,450 +2119,430 @@
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 82"/>
+        <p:cNvPr id="1" name="Shape 83"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="83" name="Google Shape;83;p1:notes"/>
+          <p:cNvPr id="84" name="Google Shape;84;p1:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="84" name="Google Shape;84;p1:notes"/>
+          <p:cNvPr id="85" name="Google Shape;85;p1:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;p1:notes"/>
+          <p:cNvPr id="86" name="Google Shape;86;p1:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="3000000" cy="3000000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr sz="1800">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 144">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name="Shape 151"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="145" name="Google Shape;145;p9:notes">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="152" name="Google Shape;152;p55:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="146" name="Google Shape;146;p9:notes">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="153" name="Google Shape;153;p55:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 151"/>
+        <p:cNvPr id="1" name="Shape 158"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="152" name="Google Shape;152;p10:notes"/>
+          <p:cNvPr id="159" name="Google Shape;159;p10:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="153" name="Google Shape;153;p10:notes"/>
+          <p:cNvPr id="160" name="Google Shape;160;p10:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2636,414 +2603,486 @@
             <a:r>
               <a:rPr lang="en" sz="1000"/>
               <a:t>IMAGES: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1000" i="1"/>
               <a:t>Images courtesy of USGS, and Roger Groom. Used with permission.</a:t>
             </a:r>
             <a:endParaRPr sz="1000" i="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 159"/>
+        <p:cNvPr id="1" name="Shape 198"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="160" name="Google Shape;160;p11:notes"/>
+          <p:cNvPr id="199" name="Google Shape;199;p16:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="161" name="Google Shape;161;p11:notes"/>
+          <p:cNvPr id="200" name="Google Shape;200;p16:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" b="1"/>
+              <a:rPr lang="en" b="1" dirty="0"/>
               <a:t>Teacher Notes: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" i="1"/>
+              <a:rPr lang="en" i="1" dirty="0"/>
               <a:t>This slide is animated so the questions appear one at a time. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en"/>
+              <a:rPr lang="en" dirty="0"/>
               <a:t>Ask students what other drills they’ve practiced at school. Students have probably practiced earthquake drills, shelter in place drills, and lockdowns among others.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en"/>
+              <a:rPr lang="en" dirty="0"/>
               <a:t>Ask students why we practice drills at school. They should respond that we conduct drills to practice how to respond so that if there’s ever a fire or earthquake, we’re prepared and know how to stay safe. We also practice drills so that we can help students feel safer and less afraid at school. Having fire and earthquake drills can help us to feel prepared and less scared! </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Tell students that our school has an earthquake early warning system that can give our school community members seconds of extra time to protect ourselves before strong shaking arrives during an earthquake. </a:t>
-[...17 lines deleted...]
-            <a:endParaRPr/>
+              <a:t>Tell students</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> there are many ways to get alerts. Tell them if their school has a ShakeAlert-powered </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>earthquake early warning system (such as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>the automated alert announcement through the PA system)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> that can give </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>their</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> school community members </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>potential seconds</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> to protect </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>themselves</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> before strong shaking arrives during an earthquake. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-              <a:rPr lang="en" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr lang="en" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>IMA</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1200" b="0" i="0" u="none" strike="noStrike">
+              <a:rPr lang="en" sz="1200" b="0" i="0" u="none" strike="noStrike" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>GES:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1200" b="1" i="0" u="none" strike="noStrike">
+              <a:rPr lang="en" sz="1200" b="1" i="0" u="none" strike="noStrike" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1200" b="0" i="1" u="none" strike="noStrike">
+              <a:rPr lang="en" sz="1200" b="0" i="1" u="none" strike="noStrike" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>Image credits from left to right. Image courtesy of Educator Clips. Image courtesy of Roger Groom. Used with permission. Image courtesy of USGS.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:t>Image credits from left to right. Image created with A.I. Image courtesy of Roger Groom. Used with permission. Image courtesy of USGS.</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 176"/>
+        <p:cNvPr id="1" name="Shape 192"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="177" name="Google Shape;177;p12:notes"/>
+          <p:cNvPr id="193" name="Google Shape;193;p12:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="178" name="Google Shape;178;p12:notes"/>
+          <p:cNvPr id="194" name="Google Shape;194;p12:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3112,222 +3151,222 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en"/>
+              <a:rPr lang="en" i="1"/>
               <a:t>IMAGE:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1200">
+              <a:rPr lang="en" sz="1200" i="1">
                 <a:solidFill>
                   <a:srgbClr val="444746"/>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
                 <a:ea typeface="Roboto"/>
                 <a:cs typeface="Roboto"/>
                 <a:sym typeface="Roboto"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1200" i="1">
-[...6 lines deleted...]
-                <a:sym typeface="Roboto"/>
+              <a:rPr lang="en" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>Image courtesy of the Red Cross</a:t>
+              <a:t>Earthquake damage in classroom of Dawson Elementary School in Coalinga, CA from the M6.7 May 2, 1983 Coalinga earthquake. The earthquake occurred when no students were at school.</a:t>
             </a:r>
             <a:endParaRPr i="1"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 183"/>
+        <p:cNvPr id="1" name="Shape 201"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="184" name="Google Shape;184;p13:notes"/>
+          <p:cNvPr id="202" name="Google Shape;202;p13:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="185" name="Google Shape;185;p13:notes"/>
+          <p:cNvPr id="203" name="Google Shape;203;p13:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" b="1"/>
-              <a:t>Teacher Note: </a:t>
-[...3 lines deleted...]
-              <a:t>This slide is animated. It has two layers starting with a map of the globe, and zooming in to the United States. </a:t>
+              <a:t>Teacher Note:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" b="1" i="1"/>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en"/>
               <a:t>This map shows the chance of a strong earthquake in the next 100 years. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>In this case, strong means an earthquake felt by all that frightens many, and moves heavy furniture, creating slight damage. Ask students to use the key to assess the chance of a strong earthquake in the next 100 years where they live. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
@@ -3406,116 +3445,116 @@
                 </a:solidFill>
                 <a:latin typeface="Public Sans"/>
                 <a:ea typeface="Public Sans"/>
                 <a:cs typeface="Public Sans"/>
                 <a:sym typeface="Public Sans"/>
               </a:rPr>
               <a:t>National Seismic Hazard Model (2023) - Chance of Damaging Earthquake Shaking, January 2023</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 192"/>
+        <p:cNvPr id="1" name="Shape 211"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="193" name="Google Shape;193;p14:notes"/>
+          <p:cNvPr id="212" name="Google Shape;212;p14:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="194" name="Google Shape;194;p14:notes"/>
+          <p:cNvPr id="213" name="Google Shape;213;p14:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3604,314 +3643,310 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 200"/>
+        <p:cNvPr id="1" name="Shape 528"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="201" name="Google Shape;201;p15:notes"/>
+          <p:cNvPr id="529" name="Google Shape;529;p32:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="202" name="Google Shape;202;p15:notes"/>
+          <p:cNvPr id="530" name="Google Shape;530;p32:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" b="1"/>
+              <a:rPr lang="en" b="1" dirty="0"/>
               <a:t>Teacher Note:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" i="1"/>
+              <a:rPr lang="en" i="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en">
+              <a:rPr lang="en" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Tell students that faults are cracks in Earth’s surface created at and around tectonic plate boundaries as the brittle earth material is deformed. Remind students that faults form at and around each kind of boundary, and that </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en"/>
+              <a:rPr lang="en" dirty="0"/>
               <a:t>earthquakes can occur along faults including plate boundaries. Ask students to compare the locations of plate boundaries and faults to the risk of earthquakes.</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" i="1"/>
+              <a:rPr lang="en" i="1" dirty="0"/>
               <a:t> They should notice that there is a higher risk of earthquakes in areas that have many faults, and that there are many faults near plate boundaries. Students may need to be reminded that an observation is something you see, hear, smell, etc., whereas an inference is a reasonable deduction based on observations. </a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr sz="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              </a:buClr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1400"/>
-              <a:buFont typeface="Arial"/>
-[...10 lines deleted...]
-            <a:endParaRPr/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1000" dirty="0"/>
+              <a:t>IMAGES</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1000" i="1" dirty="0"/>
+              <a:t>Images courtesy of (left) National Park Service, and (center and right) USGS</a:t>
+            </a:r>
+            <a:endParaRPr sz="1000" i="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 210"/>
+        <p:cNvPr id="1" name="Shape 232"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="211" name="Google Shape;211;p16:notes"/>
+          <p:cNvPr id="233" name="Google Shape;233;p16:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="212" name="Google Shape;212;p16:notes"/>
+          <p:cNvPr id="234" name="Google Shape;234;p16:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3988,116 +4023,116 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 217"/>
+        <p:cNvPr id="1" name="Shape 241"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="218" name="Google Shape;218;p17:notes"/>
+          <p:cNvPr id="242" name="Google Shape;242;p17:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="219" name="Google Shape;219;p17:notes"/>
+          <p:cNvPr id="243" name="Google Shape;243;p17:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4711,197 +4746,197 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" b="1"/>
+              <a:rPr lang="en" b="1" dirty="0"/>
               <a:t>Teacher Notes: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" i="1"/>
-[...2 lines deleted...]
-            <a:endParaRPr i="1"/>
+              <a:rPr lang="en" i="1" dirty="0"/>
+              <a:t>The slide is animated. Point out the P-wave and S-wave in the diagram as the words appear. </a:t>
+            </a:r>
+            <a:endParaRPr i="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en"/>
+              <a:rPr lang="en" dirty="0"/>
               <a:t>Remind students that seismic waves can affect people long distances from where they begin. Tell students that the p-waves move the fastest, but are less damaging, whereas s-waves are slower but are more damaging. Tell students that as soon as the first wave is detected, alerts are sent to areas that may experience damaging shaking. Therefore, as soon as you get an alert, you should Drop, Cover, and Hold On. </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200"/>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
               <a:t>IMAGE: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" i="1"/>
+              <a:rPr lang="en-US" sz="1200" i="1" dirty="0"/>
               <a:t>Image courtesy of USGS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 252"/>
+        <p:cNvPr id="1" name="Shape 280"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="253" name="Google Shape;253;p20:notes"/>
+          <p:cNvPr id="281" name="Google Shape;281;p20:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="254" name="Google Shape;254;p20:notes"/>
+          <p:cNvPr id="282" name="Google Shape;282;p20:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5027,297 +5062,297 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 262"/>
+        <p:cNvPr id="1" name="Shape 295"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="263" name="Google Shape;263;p21:notes"/>
+          <p:cNvPr id="296" name="Google Shape;296;p21:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="264" name="Google Shape;264;p21:notes"/>
+          <p:cNvPr id="297" name="Google Shape;297;p21:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" b="1"/>
+              <a:rPr lang="en" b="1" dirty="0"/>
               <a:t>Teacher Notes: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" i="1"/>
+              <a:rPr lang="en" i="1" dirty="0"/>
               <a:t>The slide is animated so that the text comes in one point at a time. </a:t>
             </a:r>
-            <a:endParaRPr i="1"/>
+            <a:endParaRPr i="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en">
+              <a:rPr lang="en" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Remind students that ShakeAlert also uses GPS, which stands for Global Positioning System. GPS uses a network of satellites that orbit the Earth twice a day. They continuously send radio waves to the ground with atomic clock-generated time, and the satellite’s position. Radio waves are a type of electromagnetic radiation, so they travel through the vacuum of space at the speed of light, which is 300,000 km per second. Each GPS receiver uses messages sent from more than 4 satellites to determine its position on Earth. It needs at least 4 to get a position, but it needs more than four to produce an accurate position. That’s because data is noisy; the radio waves are distorted by variations in the atmosphere (for instance pockets of hot and cold air) as they pass from the satellite to the receiver. Having more data overcomes this noise. The accuracy of GPS is oftentimes to 5 mm, or ¼ inch. </a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr>
+            <a:endParaRPr dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1000"/>
+              <a:rPr lang="en" sz="1000" dirty="0"/>
               <a:t>IMAGE: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1000" i="1" u="none">
+              <a:rPr lang="en" sz="1000" i="1" u="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Image courtesy of USGS. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1000"/>
+              <a:rPr lang="en" sz="1000" dirty="0"/>
               <a:t>Global Positioning System receiver (called a GPS monument) at North Rim Station, a monitoring location at Newberry volcano, Oregon.</a:t>
             </a:r>
-            <a:endParaRPr sz="1000"/>
+            <a:endParaRPr sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en"/>
+              <a:rPr lang="en" dirty="0"/>
               <a:t>Source: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" u="sng">
+              <a:rPr lang="en" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://earthquake.usgs.gov/monitoring/gps/about.php</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en"/>
+              <a:rPr lang="en" dirty="0"/>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 270"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -5445,135 +5480,135 @@
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" dirty="0"/>
               <a:t>VIDEO: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" i="1" u="none" dirty="0"/>
-              <a:t>Video courtesy USGS. </a:t>
+              <a:t>Video courtesy Earthcope Consortium. </a:t>
             </a:r>
             <a:endParaRPr i="1" u="none" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 277"/>
+        <p:cNvPr id="1" name="Shape 313"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="278" name="Google Shape;278;p23:notes"/>
+          <p:cNvPr id="314" name="Google Shape;314;p23:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="279" name="Google Shape;279;p23:notes"/>
+          <p:cNvPr id="315" name="Google Shape;315;p23:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5623,51 +5658,51 @@
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Review and model correct protective actions - Drop, Cover, and Hold On. Make sure students know they should drop to their knees (not their bottoms), have one hand over their necks, and try to get away from glass or any other objects that could fall on them. If they’re able to get under a table or desk while staying on their knees, they should. Once there, they should hold on to the leg of the table.  </a:t>
+              <a:t>Review and model correct protective actions - Drop, Cover, and Hold On. Make sure students know they should drop to their knees (not their bottoms), have one hand over their necks, and try to get away from glass or any other objects that could fall on them. If they’re able to get under a table or desk while staying on their knees, they should. Once there, they should hold on to the leg of the table/desk.  </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
@@ -5683,173 +5718,177 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1200"/>
               <a:t>IMAGE: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1200" i="1" u="none">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Image courtesy of USGS. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="280" name="Google Shape;280;p23:notes"/>
+          <p:cNvPr id="316" name="Google Shape;316;p23:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en"/>
               <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 285"/>
+        <p:cNvPr id="1" name="Shape 323"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="286" name="Google Shape;286;p24:notes"/>
+          <p:cNvPr id="324" name="Google Shape;324;p24:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="287" name="Google Shape;287;p24:notes"/>
+          <p:cNvPr id="325" name="Google Shape;325;p24:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5907,173 +5946,177 @@
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1200"/>
               <a:t>IMAGE: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1200" i="1" u="none">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Image courtesy of USGS. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="288" name="Google Shape;288;p24:notes"/>
+          <p:cNvPr id="326" name="Google Shape;326;p24:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en"/>
               <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 293"/>
+        <p:cNvPr id="1" name="Shape 333"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="294" name="Google Shape;294;p25:notes"/>
+          <p:cNvPr id="334" name="Google Shape;334;p25:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="295" name="Google Shape;295;p25:notes"/>
+          <p:cNvPr id="335" name="Google Shape;335;p25:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6163,749 +6206,912 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1200"/>
               <a:t>IMAGE: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1200" i="1" u="none">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Image courtesy of USGS. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="296" name="Google Shape;296;p25:notes"/>
+          <p:cNvPr id="336" name="Google Shape;336;p25:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en"/>
               <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name="Shape 344"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="345" name="Google Shape;345;p56:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="346" name="Google Shape;346;p56:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en" b="1">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Teacher Notes:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" i="1" dirty="0">
+              <a:rPr lang="en" i="1">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Slide is animated so images appear when you click. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Tell students that if they are outside when they feel shaking or get an alert, they should immediately move to an open space away from power lines or other objects that could fall on them. They should then drop to their knees and use their arms to cover their head and neck and hold on in that position until the shaking stops. </a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:tabLst/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1200"/>
               <a:t>IMAGE: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" i="1" dirty="0"/>
+              <a:rPr lang="en" sz="1200" i="1"/>
               <a:t>Image courtesy of U.S. Geological Survey</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="347" name="Google Shape;347;p56:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D9D3EB9B-9D7A-7A42-83C0-FE02F9BF119F}" type="slidenum">
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en"/>
               <a:t>27</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name="Shape 356"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="357" name="Google Shape;357;p57:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="358" name="Google Shape;358;p57:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en" b="1">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Teacher Notes: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" i="1" dirty="0">
+              <a:rPr lang="en" i="1">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Slide is animated so images appear when you click. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0">
+              <a:rPr lang="en" b="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Tell students that if they are visiting the coast, the earthquake could be followed by a tsunami, which is a large wave caused by the earthquake. If they are on the coast when they feel shaking or get an alert, they should wait for shaking to stop, and then immediately go inland, to high ground, or follow their school’s specific safety procedures. Tell students that it’s important to wait until they hear it’s safe to return because tsunami waves can continue to arrive for hours or even days after an earthquake. </a:t>
-            </a:r>
+              <a:t>Tell students that if they are visiting the coast, the earthquake could be followed by a tsunami, which is a large wave caused by the earthquake. If they are on the coast when they feel shaking or get an alert, they should Drop, Cover and Hold On. When the shaking stops, immediately go inland, to high ground, or follow their school’s specific safety procedures. Tell students that it’s important to wait until they hear it’s safe to return because tsunami waves can continue to arrive for hours or even days after an earthquake. </a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:tabLst/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1200"/>
               <a:t>IMAGE: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" i="1" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en" sz="1200" i="1"/>
+              <a:t>Image courtesy of USGS </a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="359" name="Google Shape;359;p57:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D9D3EB9B-9D7A-7A42-83C0-FE02F9BF119F}" type="slidenum">
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en"/>
               <a:t>28</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name="Shape 599"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="600" name="Google Shape;600;p74:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="601" name="Google Shape;601;p74:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en" b="1">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Teacher Notes:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" i="1" dirty="0">
+              <a:rPr lang="en" i="1">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Slide is animated so images appear when you click. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Tell students that sometimes smaller earthquakes will occur before the main earthquake, which are called foreshocks. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" i="0" dirty="0">
+              <a:rPr lang="en" i="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Most large earthquakes are followed by smaller earthquakes called aftershocks. Aftershocks can occur hours, days, or weeks after the main earthquake. Foreshocks and aftershocks are smaller than the main earthquake but can still cause strong shaking and damage. Remind students that they should Drop, Cover, and Hold On if they feel shaking or get an earthquake early warning alert. Tell students you’ll watch an animation of foreshocks, mainshocks, and aftershocks now. Ask them what color foreshocks, mainshocks, and aftershocks are. (They should use the key and note that foreshocks are blue, mainshocks are red, and aftershocks are yellow.) Ask students what the difference is between the map view on the left and the cross-section view on the right. (They should note that the map view is an overhead or bird’s-eye view, and the cross-section view shows us what’s happening inside earth.) Play the animation and ask students what they observe. Stress the importance of staying vigilant and the need to immediately Drop, Cover, and Hold On when they get an alert.</a:t>
-            </a:r>
+              <a:t>Most large earthquakes are followed by smaller earthquakes called aftershocks. Aftershocks can occur hours, days, or weeks after the main earthquake. Foreshocks and aftershocks are smaller than the main earthquake but can still cause strong shaking and damage. Remind students that they should Drop, Cover, and Hold On if they feel shaking or get an earthquake early warning alert. Tell students you’ll watch an animation of foreshocks, mainshocks, and aftershocks now. Ask them what color foreshocks, mainshocks, and aftershocks are. (They should use the key and note that foreshocks are blue, mainshocks are red, and aftershocks are yellow.) Ask students what the difference is between the map view on the left and the cross-section view on the right. (They should note that the map view is an overhead or bird’s-eye view, and the cross-section view shows us what’s happening inside earth.) Play the animation and ask students what they observe. Stress the importance of staying vigilant and the need to immediately Drop, Cover, and Hold On </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en"/>
+              <a:t>if they feel shaking or</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> get an alert.</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" i="0" dirty="0">
+            <a:endParaRPr i="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:tabLst/>
-[...13 lines deleted...]
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1200"/>
+              <a:t>SOURCE: earthquake.usgs.gov/data/oaf/overview.php</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:tabLst/>
-[...9 lines deleted...]
-            </a:r>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1200"/>
+              <a:t>IMAGE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1200" i="1"/>
+              <a:t>: Video and image courtesy of USGS</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="602" name="Google Shape;602;p74:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D9D3EB9B-9D7A-7A42-83C0-FE02F9BF119F}" type="slidenum">
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en"/>
               <a:t>29</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 102"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -6996,116 +7202,116 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 302"/>
+        <p:cNvPr id="1" name="Shape 380"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="303" name="Google Shape;303;p26:notes"/>
+          <p:cNvPr id="381" name="Google Shape;381;p26:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="304" name="Google Shape;304;p26:notes"/>
+          <p:cNvPr id="382" name="Google Shape;382;p26:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7294,116 +7500,116 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 311"/>
+        <p:cNvPr id="1" name="Shape 390"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="312" name="Google Shape;312;p27:notes"/>
+          <p:cNvPr id="391" name="Google Shape;391;p27:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="313" name="Google Shape;313;p27:notes"/>
+          <p:cNvPr id="392" name="Google Shape;392;p27:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7477,440 +7683,485 @@
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1200"/>
               <a:t>IMAGES: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1200" i="1"/>
-              <a:t>Images courtesy of the USGS and the Great ShakeOut. Used with permission. </a:t>
+              <a:t>Gif created using A.I. Images courtesy of the USGS. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="314" name="Google Shape;314;p27:notes"/>
+          <p:cNvPr id="393" name="Google Shape;393;p27:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en"/>
               <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 73"/>
+        <p:cNvPr id="1" name="Shape 415"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="74" name="Google Shape;74;g2fc22b9a49a_1_0:notes"/>
+          <p:cNvPr id="416" name="Google Shape;416;p59:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="75" name="Google Shape;75;g2fc22b9a49a_1_0:notes"/>
+          <p:cNvPr id="417" name="Google Shape;417;p59:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" b="1"/>
               <a:t>Teacher Notes: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en"/>
               <a:t>Play the ShakeAlert alert. Have all students Drop, Cover, and Hold On. Ask students to stay in their protective positions while the teacher observes and offers corrections if necessary. Once the teacher has checked in with each student, ask them to return to their seats. </a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-              <a:spcBef>
-[...7 lines deleted...]
-            <a:endParaRPr lang="en-US" i="1" dirty="0"/>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr i="1"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-              <a:spcBef>
-[...10 lines deleted...]
-            </a:r>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" i="1"/>
+              <a:t>NOTE: Your EEW alert may sound and look different than the one pictured on the slide!  </a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-              <a:spcBef>
-[...10 lines deleted...]
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr i="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:tabLst/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1200"/>
               <a:t>IMAGES: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" i="1" dirty="0"/>
+              <a:rPr lang="en" sz="1200" i="1"/>
               <a:t>Images courtesy of USGS</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-              <a:spcBef>
-[...7 lines deleted...]
-            <a:endParaRPr lang="en-US" i="1" dirty="0"/>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr i="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="76" name="Google Shape;76;g2fc22b9a49a_1_0:notes"/>
+          <p:cNvPr id="418" name="Google Shape;418;p59:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en"/>
               <a:t>32</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 342"/>
+        <p:cNvPr id="1" name="Shape 427"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="343" name="Google Shape;343;p29:notes"/>
+          <p:cNvPr id="428" name="Google Shape;428;p29:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="344" name="Google Shape;344;p29:notes"/>
+          <p:cNvPr id="429" name="Google Shape;429;p29:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7951,116 +8202,116 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 350"/>
+        <p:cNvPr id="1" name="Shape 435"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="351" name="Google Shape;351;p30:notes"/>
+          <p:cNvPr id="436" name="Google Shape;436;p30:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="352" name="Google Shape;352;p30:notes"/>
+          <p:cNvPr id="437" name="Google Shape;437;p30:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8125,116 +8376,116 @@
             <a:r>
               <a:rPr lang="en" sz="1000"/>
               <a:t>IMAGE: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1000" i="1"/>
               <a:t>Image credits from top to bottom. Image courtresy MyShake. Used with permission. Image courtesy Ready.gov.  </a:t>
             </a:r>
             <a:endParaRPr sz="1000" i="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 564"/>
+        <p:cNvPr id="1" name="Shape 445"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="565" name="Google Shape;565;p42:notes"/>
+          <p:cNvPr id="446" name="Google Shape;446;p60:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="566" name="Google Shape;566;p42:notes"/>
+          <p:cNvPr id="447" name="Google Shape;447;p60:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8248,51 +8499,67 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1200" b="1">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Teacher Note: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Tell students that most of the adults they know have probably not taken part in an earthquake drill since they were students, and may have incorrect ideas about how to protect themselves in an earthquake. They can help the people they live with and community members prepare by teaching them about Drop, Cover, and Hold On, and informing them about ways to prepare, such as signing up for ShakeAlert-powered alerts and preparing an emergency kit and plan. Ask them to share the Family Engagement Letter with their families tonight. </a:t>
+              <a:t>Tell students that most of the adults they know have probably not taken part in an earthquake drill since they were students, and may have incorrect ideas about how to protect themselves in an earthquake. They can help the people they live with and community members prepare by teaching them about Drop, Cover, and Hold On, and informing them about ways to prepare, such as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>making sure your cell phone is enabled to receive ShakeAlert-powered alerts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> and preparing an emergency kit and plan. Ask them to share the Family Engagement Letter with their families tonight. </a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
@@ -8339,116 +8606,116 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 367"/>
+        <p:cNvPr id="1" name="Shape 453"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="368" name="Google Shape;368;p32:notes"/>
+          <p:cNvPr id="454" name="Google Shape;454;p32:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="369" name="Google Shape;369;p32:notes"/>
+          <p:cNvPr id="455" name="Google Shape;455;p32:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8561,116 +8828,116 @@
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 375"/>
+        <p:cNvPr id="1" name="Shape 462"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="376" name="Google Shape;376;p33:notes"/>
+          <p:cNvPr id="463" name="Google Shape;463;p33:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="377" name="Google Shape;377;p33:notes"/>
+          <p:cNvPr id="464" name="Google Shape;464;p33:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8713,173 +8980,177 @@
           </a:p>
           <a:p>
             <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="378" name="Google Shape;378;p33:notes"/>
+          <p:cNvPr id="465" name="Google Shape;465;p33:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en"/>
               <a:t>37</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 386"/>
+        <p:cNvPr id="1" name="Shape 471"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="387" name="Google Shape;387;p34:notes"/>
+          <p:cNvPr id="472" name="Google Shape;472;p34:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="388" name="Google Shape;388;p34:notes"/>
+          <p:cNvPr id="473" name="Google Shape;473;p34:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8892,116 +9163,116 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 394"/>
+        <p:cNvPr id="1" name="Shape 479"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="395" name="Google Shape;395;p35:notes"/>
+          <p:cNvPr id="480" name="Google Shape;480;p35:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="396" name="Google Shape;396;p35:notes"/>
+          <p:cNvPr id="481" name="Google Shape;481;p35:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9094,84 +9365,88 @@
           </a:p>
           <a:p>
             <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="397" name="Google Shape;397;p35:notes"/>
+          <p:cNvPr id="482" name="Google Shape;482;p35:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en"/>
               <a:t>39</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 109"/>
         <p:cNvGrpSpPr/>
@@ -9273,116 +9548,116 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 403"/>
+        <p:cNvPr id="1" name="Shape 488"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="404" name="Google Shape;404;p36:notes"/>
+          <p:cNvPr id="489" name="Google Shape;489;p36:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="405" name="Google Shape;405;p36:notes"/>
+          <p:cNvPr id="490" name="Google Shape;490;p36:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9456,194 +9731,197 @@
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="406" name="Google Shape;406;p36:notes"/>
+          <p:cNvPr id="491" name="Google Shape;491;p36:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="3000000" cy="3000000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>40</a:t>
             </a:fld>
             <a:endParaRPr sz="1800">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 616"/>
+        <p:cNvPr id="1" name="Shape 496"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="617" name="Google Shape;617;p48:notes"/>
+          <p:cNvPr id="497" name="Google Shape;497;p61:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="618" name="Google Shape;618;p48:notes"/>
+          <p:cNvPr id="498" name="Google Shape;498;p61:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9710,173 +9988,177 @@
           </a:p>
           <a:p>
             <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="619" name="Google Shape;619;p48:notes"/>
+          <p:cNvPr id="499" name="Google Shape;499;p61:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en"/>
               <a:t>41</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 420"/>
+        <p:cNvPr id="1" name="Shape 505"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="421" name="Google Shape;421;p38:notes"/>
+          <p:cNvPr id="506" name="Google Shape;506;p38:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="422" name="Google Shape;422;p38:notes"/>
+          <p:cNvPr id="507" name="Google Shape;507;p38:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,173 +10210,177 @@
           </a:p>
           <a:p>
             <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="423" name="Google Shape;423;p38:notes"/>
+          <p:cNvPr id="508" name="Google Shape;508;p38:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en"/>
               <a:t>42</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 428"/>
+        <p:cNvPr id="1" name="Shape 513"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="429" name="Google Shape;429;p39:notes"/>
+          <p:cNvPr id="514" name="Google Shape;514;p62:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="430" name="Google Shape;430;p39:notes"/>
+          <p:cNvPr id="515" name="Google Shape;515;p62:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +10742,51 @@
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 137"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -10713,152 +10999,148 @@
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" matchingName="Title Slide">
   <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 16"/>
+        <p:cNvPr id="1" name="Shape 17"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="17" name="Google Shape;17;p41"/>
+          <p:cNvPr id="18" name="Google Shape;18;p41"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect l="-15385"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1377941" y="0"/>
             <a:ext cx="7766057" cy="1489435"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Google Shape;18;p41"/>
+          <p:cNvPr id="19" name="Google Shape;19;p41"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="293916" y="3848276"/>
             <a:ext cx="8430359" cy="333980"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
@@ -10990,1890 +11272,2128 @@
             <a:lvl9pPr lvl="8" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Google Shape;19;p41"/>
+          <p:cNvPr id="20" name="Google Shape;20;p41"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="0"/>
             <a:ext cx="2468879" cy="1489435"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0E7A42"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1050"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr sz="1050" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="Google Shape;20;p41"/>
+          <p:cNvPr id="21" name="Google Shape;21;p41"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="293916" y="2796758"/>
             <a:ext cx="8430359" cy="895350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="3000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="3000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2">
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3">
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4">
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5">
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6">
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7">
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8">
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21" name="Google Shape;21;p41"/>
+          <p:cNvPr id="22" name="Google Shape;22;p41"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="4814043"/>
             <a:ext cx="3086100" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr/>
-[...108 lines deleted...]
-            </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="23" name="Google Shape;23;p41" descr="ShakeAlert Ready Schools logo"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="491878" y="135871"/>
             <a:ext cx="2288149" cy="1960092"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="24" name="Google Shape;24;p41" descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7902474" y="4612941"/>
+            <a:ext cx="821801" cy="386490"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title Only" type="titleOnly">
   <p:cSld name="TITLE_ONLY">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 60"/>
+        <p:cNvPr id="1" name="Shape 68"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="61" name="Google Shape;61;p50"/>
+          <p:cNvPr id="69" name="Google Shape;69;p50"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312963" y="637878"/>
             <a:ext cx="8537122" cy="407453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2">
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3">
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4">
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5">
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6">
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7">
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8">
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="62" name="Google Shape;62;p50"/>
+          <p:cNvPr id="70" name="Google Shape;70;p50"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6792684" y="4818459"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" lvl="0" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" lvl="1" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" lvl="2" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" lvl="3" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" lvl="4" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" lvl="5" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" lvl="6" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" lvl="7" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" lvl="8" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="63" name="Google Shape;63;p50"/>
+          <p:cNvPr id="71" name="Google Shape;71;p50"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="4814043"/>
             <a:ext cx="3086100" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="900">
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Blank" type="blank">
   <p:cSld name="BLANK">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 64"/>
+        <p:cNvPr id="1" name="Shape 72"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="65" name="Google Shape;65;p51"/>
+          <p:cNvPr id="73" name="Google Shape;73;p51"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6792684" y="4818459"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" lvl="0" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" lvl="1" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" lvl="2" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" lvl="3" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" lvl="4" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" lvl="5" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" lvl="6" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" lvl="7" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" lvl="8" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="66" name="Google Shape;66;p51"/>
+          <p:cNvPr id="74" name="Google Shape;74;p51"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="4814043"/>
             <a:ext cx="3086100" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="900">
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Content with Caption" type="objTx">
-  <p:cSld name="OBJECT_WITH_CAPTION_TEXT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Picture with Caption">
+  <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 67"/>
+        <p:cNvPr id="1" name="Shape 75"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="68" name="Google Shape;68;p52"/>
+          <p:cNvPr id="76" name="Google Shape;76;p53"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3551464" y="740569"/>
+            <a:ext cx="5131253" cy="3753872"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="lt1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="77" name="Google Shape;77;p53"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="348174" y="740569"/>
             <a:ext cx="2949178" cy="986177"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2">
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3">
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4">
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5">
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6">
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7">
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8">
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="69" name="Google Shape;69;p52"/>
+          <p:cNvPr id="78" name="Google Shape;78;p53"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
-          </p:nvPr>
-[...170 lines deleted...]
-            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="348174" y="1873703"/>
             <a:ext cx="2949178" cy="2620737"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -12998,2697 +13518,2913 @@
               <a:defRPr sz="750"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="4114800" lvl="8" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="750"/>
               <a:buNone/>
               <a:defRPr sz="750"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="1_Title and Content">
+  <p:cSld name="2_Title and Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 79"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="71" name="Google Shape;71;p52"/>
+          <p:cNvPr id="80" name="Google Shape;80;p54"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="259280" y="640235"/>
+            <a:ext cx="8625300" cy="431400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marR="0" lvl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="006F41"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="81" name="Google Shape;81;p54"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628650" y="1169194"/>
+            <a:ext cx="3943200" cy="3263400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-381000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-355600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-314325" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-314325" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-314325" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-314325" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-314325" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-314325" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="82" name="Google Shape;82;p54"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4724400" y="1162136"/>
+            <a:ext cx="3943200" cy="3263400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-381000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-355600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-330200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-314325" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-314325" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-314325" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-314325" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-314325" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-314325" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title and two columns" type="twoColTx">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 25"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Google Shape;26;p42"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="445025"/>
+            <a:ext cx="8520600" cy="572700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Google Shape;27;p42"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="1152475"/>
+            <a:ext cx="3999900" cy="3416400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-317500" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Google Shape;28;p42"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4832400" y="1152475"/>
+            <a:ext cx="3999900" cy="3416400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-317500" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title and body" type="tx">
+  <p:cSld name="TITLE_AND_BODY">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 29"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Google Shape;30;p43"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="445025"/>
+            <a:ext cx="8520600" cy="572700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Google Shape;31;p43"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="1152475"/>
+            <a:ext cx="8520600" cy="3416400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-317500" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-317500" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-317500" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-317500" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-317500" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-317500" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-317500" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-317500" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-317500" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Blank Student Facing - no SA logo 1">
+  <p:cSld name="Blank Student Facing - no SA logo 1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 32"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title and Content" type="obj">
+  <p:cSld name="OBJECT">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 33"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="Google Shape;34;p45"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Google Shape;35;p45"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="1275757"/>
+            <a:ext cx="8537121" cy="3229865"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Google Shape;36;p45"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6792684" y="4818459"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" lvl="0" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" lvl="1" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" lvl="2" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" lvl="3" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" lvl="4" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" lvl="5" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" lvl="6" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" lvl="7" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" lvl="8" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="72" name="Google Shape;72;p52"/>
+          <p:cNvPr id="37" name="Google Shape;37;p45"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="4814043"/>
             <a:ext cx="3086100" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="900">
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:cxnSp>
-[...24 lines deleted...]
-      </p:cxnSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Picture with Caption">
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="1_Title and Content">
+  <p:cSld name="1_Title and Content">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:alpha val="20000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 74"/>
+        <p:cNvPr id="1" name="Shape 45"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="75" name="Google Shape;75;p53"/>
-[...2066 lines deleted...]
-          <p:cNvPr id="33" name="Google Shape;33;p45"/>
+          <p:cNvPr id="46" name="Google Shape;46;p46"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312963" y="637878"/>
             <a:ext cx="8537122" cy="407453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="accent1"/>
-[...3 lines deleted...]
-              <a:defRPr/>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2">
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3">
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4">
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5">
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6">
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7">
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8">
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="34" name="Google Shape;34;p45"/>
+          <p:cNvPr id="47" name="Google Shape;47;p46"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312963" y="1275757"/>
             <a:ext cx="8537121" cy="3229865"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
@@ -15816,1612 +16552,1092 @@
             <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;p45"/>
+          <p:cNvPr id="48" name="Google Shape;48;p46"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6792684" y="4818459"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" lvl="0" indent="0" algn="r">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" lvl="1" indent="0" algn="r">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" lvl="2" indent="0" algn="r">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" lvl="3" indent="0" algn="r">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" lvl="4" indent="0" algn="r">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" lvl="5" indent="0" algn="r">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" lvl="6" indent="0" algn="r">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" lvl="7" indent="0" algn="r">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" lvl="8" indent="0" algn="r">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;p45"/>
+          <p:cNvPr id="49" name="Google Shape;49;p46"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="4814043"/>
             <a:ext cx="3086100" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-[...92 lines deleted...]
-              <a:buSzPts val="2100"/>
               <a:buFont typeface="Arial"/>
-              <a:buNone/>
-[...641 lines deleted...]
-              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Closing Slide">
   <p:cSld name="Closing Slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 42"/>
+        <p:cNvPr id="1" name="Shape 50"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="43" name="Google Shape;43;p47"/>
+          <p:cNvPr id="51" name="Google Shape;51;p47"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9025614" cy="3197333"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0E7A42"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="44" name="Google Shape;44;p47"/>
+          <p:cNvPr id="52" name="Google Shape;52;p47"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect l="-13889" r="13889"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="455840" y="0"/>
             <a:ext cx="8688160" cy="3197333"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45" name="Google Shape;45;p47"/>
+          <p:cNvPr id="53" name="Google Shape;53;p47"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="293916" y="1498324"/>
             <a:ext cx="8430359" cy="895350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="3300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="3300">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2">
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3">
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4">
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5">
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6">
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7">
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8">
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="46" name="Google Shape;46;p47" descr="A green and black sign&#10;&#10;Description automatically generated"/>
+          <p:cNvPr id="54" name="Google Shape;54;p47" descr="A green and black sign&#10;&#10;Description automatically generated"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2280132" y="3215351"/>
             <a:ext cx="4583736" cy="1353294"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Section Divider" type="secHead">
   <p:cSld name="SECTION_HEADER">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 47"/>
+        <p:cNvPr id="1" name="Shape 55"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="48" name="Google Shape;48;p48"/>
+          <p:cNvPr id="56" name="Google Shape;56;p48"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="393493" y="753900"/>
             <a:ext cx="6127229" cy="2139553"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="4500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="4500"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2">
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3">
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4">
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5">
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6">
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7">
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8">
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="49" name="Google Shape;49;p48"/>
+          <p:cNvPr id="57" name="Google Shape;57;p48"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="393493" y="3141006"/>
             <a:ext cx="6127229" cy="1125140"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
@@ -17585,675 +17801,869 @@
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="757575"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buNone/>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:srgbClr val="757575"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="50" name="Google Shape;50;p48"/>
+          <p:cNvPr id="58" name="Google Shape;58;p48"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect l="-5769"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6638430" y="466165"/>
             <a:ext cx="2505569" cy="4260958"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="51" name="Google Shape;51;p48"/>
+          <p:cNvPr id="59" name="Google Shape;59;p48"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10391361" y="-89453"/>
             <a:ext cx="184731" cy="253916"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-              <a:spcBef>
-[...7 lines deleted...]
-            <a:endParaRPr sz="1050">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1050"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1050" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="52" name="Google Shape;52;p48"/>
+          <p:cNvPr id="60" name="Google Shape;60;p48"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6792684" y="4818459"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" lvl="0" indent="0" algn="r">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" lvl="1" indent="0" algn="r">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" lvl="2" indent="0" algn="r">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" lvl="3" indent="0" algn="r">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" lvl="4" indent="0" algn="r">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" lvl="5" indent="0" algn="r">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" lvl="6" indent="0" algn="r">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" lvl="7" indent="0" algn="r">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" lvl="8" indent="0" algn="r">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="53" name="Google Shape;53;p48"/>
+          <p:cNvPr id="61" name="Google Shape;61;p48"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="4814043"/>
             <a:ext cx="3086100" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="900">
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Two Content" type="twoObj">
   <p:cSld name="TWO_OBJECTS">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 54"/>
+        <p:cNvPr id="1" name="Shape 62"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="55" name="Google Shape;55;p49"/>
+          <p:cNvPr id="63" name="Google Shape;63;p49"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312963" y="637878"/>
             <a:ext cx="8537122" cy="407453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2">
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3">
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4">
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5">
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6">
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7">
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8">
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="56" name="Google Shape;56;p49"/>
+          <p:cNvPr id="64" name="Google Shape;64;p49"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312963" y="1242118"/>
             <a:ext cx="4210052" cy="3263504"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
@@ -18381,51 +18791,51 @@
             <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="57" name="Google Shape;57;p49"/>
+          <p:cNvPr id="65" name="Google Shape;65;p49"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4640032" y="1242118"/>
             <a:ext cx="4210052" cy="3263504"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
@@ -18553,445 +18963,607 @@
             <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="58" name="Google Shape;58;p49"/>
+          <p:cNvPr id="66" name="Google Shape;66;p49"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6792684" y="4818459"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" lvl="0" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" lvl="1" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" lvl="2" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" lvl="3" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" lvl="4" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" lvl="5" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" lvl="6" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" lvl="7" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" lvl="8" indent="0" algn="r">
-[...4 lines deleted...]
-              <a:defRPr sz="900">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="59" name="Google Shape;59;p49"/>
+          <p:cNvPr id="67" name="Google Shape;67;p49"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="4814043"/>
             <a:ext cx="3086100" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="900">
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -19003,56 +19575,64 @@
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000" flipH="1">
             <a:off x="0" y="4732973"/>
             <a:ext cx="9144000" cy="410527"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2F2F2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1050"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr sz="1050" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Google Shape;11;p40"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -19077,137 +19657,257 @@
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="2100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Google Shape;12;p40"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312963" y="1275757"/>
             <a:ext cx="8537121" cy="3229865"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -19468,330 +20168,439 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6792684" y="4818459"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Google Shape;14;p40"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId16">
+          <a:blip r:embed="rId15">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9141714" cy="409472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Google Shape;15;p40"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="138640" y="4810865"/>
             <a:ext cx="8603700" cy="215444"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:rPr lang="en" sz="800" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="7F7F7F"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>ShakeAlert</a:t>
-[...25 lines deleted...]
-            <a:endParaRPr sz="800" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:t>ShakeAlert Ready Schools | 7.2026</a:t>
+            </a:r>
+            <a:endParaRPr sz="800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="7F7F7F"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="Google Shape;16;p40" descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId16">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7410483" y="4744991"/>
+            <a:ext cx="821801" cy="386490"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
-    <p:sldLayoutId id="2147483654" r:id="rId6"/>
-[...7 lines deleted...]
-    <p:sldLayoutId id="2147483662" r:id="rId14"/>
+    <p:sldLayoutId id="2147483655" r:id="rId6"/>
+    <p:sldLayoutId id="2147483656" r:id="rId7"/>
+    <p:sldLayoutId id="2147483657" r:id="rId8"/>
+    <p:sldLayoutId id="2147483658" r:id="rId9"/>
+    <p:sldLayoutId id="2147483659" r:id="rId10"/>
+    <p:sldLayoutId id="2147483660" r:id="rId11"/>
+    <p:sldLayoutId id="2147483661" r:id="rId12"/>
+    <p:sldLayoutId id="2147483662" r:id="rId13"/>
   </p:sldLayoutIdLst>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
@@ -20447,307 +21256,307 @@
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/HQFTDAzhbZM?feature=oembed" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/HQFTDAzhbZM?feature=oembed" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.gif"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/Y5xbgsPVfsA?feature=oembed" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media1.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp4"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/Y5xbgsPVfsA?feature=oembed" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media1.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp4"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakealert.org/f/family-engagement-letter/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakealert.org/f/spanish-family-engagement-letter/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/A_zQKW8ipL4?feature=oembed" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/A_zQKW8ipL4?feature=oembed" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media2.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp4"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media2.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp4"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.gif"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.gif"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSeNHAr45fDTztflhJJD3_JVS8p0RiV1MW9sKyQgFucGJyKcCA/viewform?usp=sf_link" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSeNHAr45fDTztflhJJD3_JVS8p0RiV1MW9sKyQgFucGJyKcCA/viewform?usp=sf_link" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iris.edu/hq/inclass/sequences/faults_plate_tectonics_and_earthquake_hazards" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iris.edu/hq/inclass/sequences/faults_plate_tectonics_and_earthquake_hazards" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.earthquakecountry.org/step5/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.earthquakecountry.org/step5/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.earthquakecountry.org/languages/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakeout.org/schools/resources/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/u/0/folders/15uvK1IVDAduCD_h7YgmqmBslZQoFSdhX" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mil.wa.gov/emergency-management-division" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakealert.org/education-and-outreach/shakealert-ready-schools/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caloes.ca.gov/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakealert.org/education-and-outreach/messaging_toolkit/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oregon.gov/oem/pages/default.aspx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oregon.gov/oem/pages/default.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakealert.org/education-and-outreach/messaging_toolkit/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.earthquakecountry.org/languages/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakeout.org/schools/resources/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/u/0/folders/15uvK1IVDAduCD_h7YgmqmBslZQoFSdhX" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mil.wa.gov/emergency-management-division" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakealert.org/education-and-outreach/shakealert-ready-schools/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caloes.ca.gov/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide32.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide30.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide30.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 86"/>
+        <p:cNvPr id="1" name="Shape 87"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;p1"/>
+          <p:cNvPr id="88" name="Google Shape;88;p1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="293916" y="3807840"/>
             <a:ext cx="8430359" cy="620612"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" b="1"/>
-              <a:t>9th–12th Grade</a:t>
+              <a:t>Grades 9-12</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1500"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1500" i="1"/>
               <a:t>Lesson length: 30 minutes</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;p1"/>
+          <p:cNvPr id="89" name="Google Shape;89;p1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="293916" y="2661981"/>
             <a:ext cx="8430359" cy="895350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20801,120 +21610,50 @@
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> Earthquake Early Warning </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en" sz="4050" b="0">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en" sz="4500">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Earthquake Drill Lesson</a:t>
             </a:r>
             <a:endParaRPr/>
-          </a:p>
-[...68 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="90" name="Google Shape;90;p1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4081422" y="626084"/>
             <a:ext cx="4659028" cy="267951"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D9EAD3"/>
           </a:solidFill>
           <a:ln w="28575" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="006F41"/>
@@ -20962,50 +21701,53 @@
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> = Teacher Preparation &amp; Information</a:t>
             </a:r>
             <a:endParaRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1050"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr sz="1050" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -21069,577 +21811,578 @@
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>= Present to Class</a:t>
             </a:r>
             <a:endParaRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1050"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr sz="1050" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:alpha val="20000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 147">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name="Shape 154"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="148" name="Google Shape;148;p9">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="155" name="Google Shape;155;p55"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="51259" y="946900"/>
             <a:ext cx="8849100" cy="3555300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="514350" marR="0" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
-              <a:buFont typeface="+mj-lt"/>
+              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod" startAt="23"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" u="sng" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>SLIDE 34</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1200" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>: Ask students what else they can do to prepare for an earthquake. This slide is animated. Elicit student responses first. The slide contains some ideas. Validate/discuss other student ideas. “Practice” means to practice earthquake drills in multiple settings, and practice reunification with family after an earthquake.  </a:t>
             </a:r>
             <a:endParaRPr sz="1200" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="514350" marR="0" lvl="0" indent="-285750" algn="l" rtl="0">
-              <a:lnSpc>
-[...129 lines deleted...]
-            <a:pPr marL="514350" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod" startAt="23"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1200" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>SLIDE 35</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: Tell students that most of the adults they know have probably not taken part in an earthquake drill since they were students, and may have incorrect ideas about how to protect themselves in an earthquake. They can help their family and community members prepare by teaching them about Drop, Cover, and Hold On, and informing them about ways to prepare, such as making sure your cell phone is enabled to receive ShakeAlert-powered alerts and preparing an emergency kit and plan. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" marR="0" lvl="0" indent="-285750" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod" startAt="23"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1200" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>SLIDE 36</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: Ask students to share any details about their experience after sharing what they learned with their families.  </a:t>
+            </a:r>
+            <a:endParaRPr sz="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" lvl="0" indent="-285750" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod" startAt="23"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1200" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>SLIDE 37</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: OPTIONAL </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1200" dirty="0"/>
+              <a:t>- Please complete the ShakeAlert Ready! Earthquake Drill Lesson Feedback Form. </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>NOTE:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1200" dirty="0"/>
+              <a:t> Please see the green slides at the end of this deck for information on earthquakes and how earthquake early warning works</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" lvl="0" indent="-209550" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:endParaRPr sz="1200" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="149" name="Google Shape;149;p9">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="156" name="Google Shape;156;p55"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="79826" y="603260"/>
             <a:ext cx="8775300" cy="413700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:rPr lang="en" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Teaching Steps - </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1800" b="1" i="1" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:rPr lang="en" sz="1800" b="1" i="1" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>page 7</a:t>
             </a:r>
-            <a:endParaRPr sz="1800" b="1" i="1" u="none" strike="noStrike" cap="none" dirty="0">
+            <a:endParaRPr sz="1800" b="1" i="1" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="150" name="Google Shape;150;p9">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="157" name="Google Shape;157;p55"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869656"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
-    <a:overrideClrMapping bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+    <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 154"/>
+        <p:cNvPr id="1" name="Shape 161"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="155" name="Google Shape;155;p10"/>
+          <p:cNvPr id="162" name="Google Shape;162;p10"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4873556" y="760996"/>
             <a:ext cx="4172853" cy="3621508"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="2100" b="1"/>
-              <a:t>Learning Targets:</a:t>
+              <a:t>Learning </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en"/>
+              <a:t>Objectives</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="2100" b="1"/>
+              <a:t>:</a:t>
             </a:r>
             <a:endParaRPr sz="2100" b="1"/>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-320040" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="2000" b="0">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
@@ -21797,1211 +22540,1746 @@
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="2400"/>
               <a:t>  </a:t>
             </a:r>
             <a:endParaRPr sz="2400"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...27 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="157" name="Google Shape;157;p10"/>
+          <p:cNvPr id="163" name="Google Shape;163;p10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869656"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p10"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="350680" y="619752"/>
+            <a:ext cx="2830638" cy="2089480"/>
+            <a:chOff x="350680" y="619752"/>
+            <a:chExt cx="2830638" cy="2089480"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="165" name="Google Shape;165;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="350680" y="619752"/>
+              <a:ext cx="2830638" cy="1982029"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="166" name="Google Shape;166;p10"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="602946" y="2493788"/>
+              <a:ext cx="2326105" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="167" name="Google Shape;167;p10"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="1765999" y="2898092"/>
-            <a:ext cx="2892628" cy="1625656"/>
+            <a:ext cx="2892628" cy="1811508"/>
+            <a:chOff x="1765999" y="2898092"/>
+            <a:chExt cx="2892628" cy="1811508"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...7 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="168" name="Google Shape;168;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1765999" y="2898092"/>
+              <a:ext cx="2892628" cy="1625656"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 8594"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECECEC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="169" name="Google Shape;169;p10"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2049260" y="4494156"/>
+              <a:ext cx="2326105" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...1 lines deleted...]
-      </p:pic>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of Roger Groom</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 162"/>
+        <p:cNvPr id="1" name="Shape 201"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="202" name="Google Shape;202;p16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7086600" y="4867976"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="163" name="Google Shape;163;p11"/>
+          <p:cNvPr id="203" name="Google Shape;203;p16"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="192033" y="725808"/>
-[...2 lines deleted...]
-            <a:chExt cx="2866397" cy="2606040"/>
+            <a:off x="192032" y="789249"/>
+            <a:ext cx="2866397" cy="2749085"/>
+            <a:chOff x="192032" y="789249"/>
+            <a:chExt cx="2866397" cy="2749085"/>
           </a:xfrm>
         </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="204" name="Google Shape;204;p16"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="234784" y="898514"/>
+              <a:ext cx="2780892" cy="646331"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:schemeClr val="dk2"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
+                  <a:solidFill>
+                    <a:schemeClr val="dk2"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>What other safety drills have we had at school?</a:t>
+              </a:r>
+              <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="205" name="Google Shape;205;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="192032" y="789249"/>
+              <a:ext cx="2866397" cy="2749085"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 6054"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="19050" cap="flat" cmpd="sng">
+              <a:solidFill>
+                <a:srgbClr val="D0D0D0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter lim="8000"/>
+              <a:headEnd type="none" w="sm" len="sm"/>
+              <a:tailEnd type="none" w="sm" len="sm"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:schemeClr val="dk1"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="164" name="Google Shape;164;p11"/>
+            <p:cNvPr id="206" name="Google Shape;206;p16"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
-              <a:off x="699492" y="1684584"/>
-              <a:ext cx="1607777" cy="1519857"/>
+              <a:off x="749932" y="1515968"/>
+              <a:ext cx="1750595" cy="1750595"/>
             </a:xfrm>
-            <a:prstGeom prst="rect">
-              <a:avLst/>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 8594"/>
+              </a:avLst>
             </a:prstGeom>
-            <a:noFill/>
+            <a:solidFill>
+              <a:srgbClr val="ECECEC"/>
+            </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="165" name="Google Shape;165;p11"/>
+            <p:cNvPr id="207" name="Google Shape;207;p16"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="234785" y="835072"/>
-              <a:ext cx="2780892" cy="646331"/>
+              <a:off x="788049" y="3294726"/>
+              <a:ext cx="1674360" cy="215444"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:rPr lang="en" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none">
                   <a:solidFill>
-                    <a:schemeClr val="accent1"/>
+                    <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:latin typeface="Arial"/>
                   <a:ea typeface="Arial"/>
                   <a:cs typeface="Arial"/>
                   <a:sym typeface="Arial"/>
                 </a:rPr>
-                <a:t>What other safety drills have we had at school?</a:t>
+                <a:t>Image created with A.I.</a:t>
               </a:r>
               <a:endParaRPr/>
-            </a:p>
-[...52 lines deleted...]
-              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="167" name="Google Shape;167;p11"/>
+          <p:cNvPr id="208" name="Google Shape;208;p16"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6140557" y="1706669"/>
-[...2 lines deleted...]
-            <a:chExt cx="2871216" cy="2743471"/>
+            <a:off x="3163885" y="1325509"/>
+            <a:ext cx="2871216" cy="2606040"/>
+            <a:chOff x="3163885" y="1141025"/>
+            <a:chExt cx="2871216" cy="2606040"/>
           </a:xfrm>
         </p:grpSpPr>
-        <p:pic>
-[...2 lines deleted...]
-            <p:cNvPicPr preferRelativeResize="0"/>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="209" name="Google Shape;209;p16"/>
+            <p:cNvGrpSpPr/>
             <p:nvPr/>
-          </p:nvPicPr>
-[...7 lines deleted...]
-          <p:spPr>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
             <a:xfrm>
-              <a:off x="6276713" y="2889807"/>
-              <a:ext cx="2587650" cy="1574676"/>
+              <a:off x="3163885" y="1141025"/>
+              <a:ext cx="2871216" cy="2606040"/>
+              <a:chOff x="3163885" y="1141025"/>
+              <a:chExt cx="2871216" cy="2606040"/>
             </a:xfrm>
-            <a:prstGeom prst="rect">
-[...3 lines deleted...]
-            <a:ln>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="210" name="Google Shape;210;p16"/>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3324448" y="1281687"/>
+                <a:ext cx="2550090" cy="646331"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
               <a:noFill/>
-            </a:ln>
-[...1 lines deleted...]
-        </p:pic>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:schemeClr val="dk2"/>
+                  </a:buClr>
+                  <a:buSzPts val="1800"/>
+                  <a:buFont typeface="Arial"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial"/>
+                    <a:ea typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
+                    <a:sym typeface="Arial"/>
+                  </a:rPr>
+                  <a:t>Why do we have drills at school?</a:t>
+                </a:r>
+                <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk2"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="211" name="Google Shape;211;p16"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3163885" y="1141025"/>
+                <a:ext cx="2871216" cy="2606040"/>
+              </a:xfrm>
+              <a:prstGeom prst="roundRect">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 6054"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln w="19050" cap="flat" cmpd="sng">
+                <a:solidFill>
+                  <a:srgbClr val="D0D0D0"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:miter lim="8000"/>
+                <a:headEnd type="none" w="sm" len="sm"/>
+                <a:tailEnd type="none" w="sm" len="sm"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:schemeClr val="dk1"/>
+                  </a:buClr>
+                  <a:buSzPts val="1800"/>
+                  <a:buFont typeface="Arial"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:endParaRPr sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
+                  <a:solidFill>
+                    <a:schemeClr val="lt1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="212" name="Google Shape;212;p16"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId4">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3324448" y="2105185"/>
+                <a:ext cx="2550090" cy="1433150"/>
+              </a:xfrm>
+              <a:prstGeom prst="roundRect">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 8594"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="ECECEC"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="169" name="Google Shape;169;p11"/>
+            <p:cNvPr id="213" name="Google Shape;213;p16"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="6140557" y="1918318"/>
-              <a:ext cx="2859962" cy="923330"/>
+              <a:off x="3762313" y="3500058"/>
+              <a:ext cx="1674360" cy="215444"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:rPr lang="en" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none">
                   <a:solidFill>
-                    <a:schemeClr val="accent1"/>
+                    <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:latin typeface="Arial"/>
                   <a:ea typeface="Arial"/>
                   <a:cs typeface="Arial"/>
                   <a:sym typeface="Arial"/>
                 </a:rPr>
-                <a:t>Our school has Earthquake Early Warning!</a:t>
+                <a:t>Image courtesy or Roger Groom</a:t>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
-        <p:sp>
-[...52 lines deleted...]
-        </p:sp>
       </p:grpSp>
-      <p:sp>
-[...56 lines deleted...]
-      </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="172" name="Google Shape;172;p11"/>
+          <p:cNvPr id="2" name="Group 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D676E890-B7B9-00AD-F35A-4E943E15EF21}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3163885" y="1141025"/>
-[...2 lines deleted...]
-            <a:chExt cx="2871216" cy="2606040"/>
+            <a:off x="6140557" y="1706669"/>
+            <a:ext cx="2871216" cy="2807932"/>
+            <a:chOff x="6140557" y="1706669"/>
+            <a:chExt cx="2871216" cy="2807932"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="173" name="Google Shape;173;p11"/>
+            <p:cNvPr id="219" name="Google Shape;219;p16"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="3324448" y="1281687"/>
-              <a:ext cx="2550090" cy="646331"/>
+              <a:off x="6908112" y="4299157"/>
+              <a:ext cx="1674360" cy="215444"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:rPr lang="en" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
                   <a:solidFill>
-                    <a:schemeClr val="accent1"/>
+                    <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:latin typeface="Arial"/>
                   <a:ea typeface="Arial"/>
                   <a:cs typeface="Arial"/>
                   <a:sym typeface="Arial"/>
                 </a:rPr>
-                <a:t>Why do we have drills at school?</a:t>
+                <a:t>Image courtesy of USGS</a:t>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
-        <p:sp>
-[...2 lines deleted...]
-            <p:cNvSpPr/>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="7" name="Group 6">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA82C49B-E692-6F52-9B03-2BEE8CF2E1A3}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvGrpSpPr/>
             <p:nvPr/>
-          </p:nvSpPr>
-          <p:spPr>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
             <a:xfrm>
-              <a:off x="3163885" y="1141025"/>
-              <a:ext cx="2871216" cy="2606040"/>
+              <a:off x="6140557" y="1706669"/>
+              <a:ext cx="2871216" cy="2807932"/>
+              <a:chOff x="6140557" y="1706669"/>
+              <a:chExt cx="2871216" cy="2807932"/>
             </a:xfrm>
-            <a:prstGeom prst="roundRect">
-[...68 lines deleted...]
-            <a:ln>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="217" name="Google Shape;217;p16"/>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6140557" y="1817452"/>
+                <a:ext cx="2859962" cy="923330"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
               <a:noFill/>
-            </a:ln>
-[...1 lines deleted...]
-        </p:pic>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr">
+                  <a:buClr>
+                    <a:schemeClr val="dk2"/>
+                  </a:buClr>
+                  <a:buSzPts val="1800"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                  </a:rPr>
+                  <a:t>We can stay safe at school during earthquakes.</a:t>
+                </a:r>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="218" name="Google Shape;218;p16"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6140557" y="1706669"/>
+                <a:ext cx="2871216" cy="2807932"/>
+              </a:xfrm>
+              <a:prstGeom prst="roundRect">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 6054"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln w="19050" cap="flat" cmpd="sng">
+                <a:solidFill>
+                  <a:srgbClr val="D0D0D0"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:miter lim="8000"/>
+                <a:headEnd type="none" w="sm" len="sm"/>
+                <a:tailEnd type="none" w="sm" len="sm"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:schemeClr val="dk1"/>
+                  </a:buClr>
+                  <a:buSzPts val="1800"/>
+                  <a:buFont typeface="Arial"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:endParaRPr sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
+                  <a:solidFill>
+                    <a:schemeClr val="lt1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="6" name="Group 5">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25EDC955-AC5D-4654-668F-B80867B13744}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="6472966" y="2726335"/>
+                <a:ext cx="2344163" cy="1514578"/>
+                <a:chOff x="6472966" y="2726335"/>
+                <a:chExt cx="2344163" cy="1514578"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:pic>
+              <p:nvPicPr>
+                <p:cNvPr id="3" name="Picture 2">
+                  <a:extLst>
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{681EA52A-7F24-72FB-9C83-E277CA20A880}"/>
+                    </a:ext>
+                  </a:extLst>
+                </p:cNvPr>
+                <p:cNvPicPr>
+                  <a:picLocks noChangeAspect="1"/>
+                </p:cNvPicPr>
+                <p:nvPr/>
+              </p:nvPicPr>
+              <p:blipFill>
+                <a:blip r:embed="rId5"/>
+                <a:stretch>
+                  <a:fillRect/>
+                </a:stretch>
+              </p:blipFill>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="6472966" y="2900630"/>
+                  <a:ext cx="2161747" cy="1340283"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+              </p:spPr>
+            </p:pic>
+            <p:pic>
+              <p:nvPicPr>
+                <p:cNvPr id="5" name="Google Shape;256;p19" title="Copy of 04_Public Announcements.png">
+                  <a:extLst>
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3ADF5C8-AF06-9936-6F42-164D335D0119}"/>
+                    </a:ext>
+                  </a:extLst>
+                </p:cNvPr>
+                <p:cNvPicPr preferRelativeResize="0"/>
+                <p:nvPr/>
+              </p:nvPicPr>
+              <p:blipFill rotWithShape="1">
+                <a:blip r:embed="rId6">
+                  <a:alphaModFix/>
+                </a:blip>
+                <a:srcRect t="9903"/>
+                <a:stretch/>
+              </p:blipFill>
+              <p:spPr>
+                <a:xfrm flipH="1">
+                  <a:off x="8288592" y="2726335"/>
+                  <a:ext cx="528537" cy="487713"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+            </p:pic>
+          </p:grpSp>
+        </p:grpSp>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="172"/>
+                                          <p:spTgt spid="208"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="167"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 179"/>
+        <p:cNvPr id="1" name="Shape 195"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="180" name="Google Shape;180;p12"/>
+          <p:cNvPr id="196" name="Google Shape;196;p12"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="300789" y="1054100"/>
-            <a:ext cx="3080086" cy="2928938"/>
+            <a:off x="1028699" y="1107281"/>
+            <a:ext cx="3487153" cy="2928938"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="2200" b="0" dirty="0"/>
+              <a:rPr lang="en" sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>What is an earthquake?</a:t>
             </a:r>
-            <a:endParaRPr sz="2200" b="0" dirty="0"/>
+            <a:endParaRPr sz="2400" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="2200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2200" b="0" dirty="0"/>
+            <a:endParaRPr sz="2400" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="2200" b="0" dirty="0"/>
+              <a:rPr lang="en" sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Why do they happen?</a:t>
             </a:r>
-            <a:endParaRPr sz="2200" b="0" dirty="0"/>
+            <a:endParaRPr sz="2400" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="2200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2200" b="0" dirty="0"/>
+            <a:endParaRPr sz="2400" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="2200" b="0" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr sz="2200" b="0" dirty="0"/>
+              <a:rPr lang="en" sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>What are some things that happen in our environments when there is an earthquake?</a:t>
+            </a:r>
+            <a:endParaRPr sz="2400" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...33 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="182" name="Google Shape;182;p12"/>
+          <p:cNvPr id="197" name="Google Shape;197;p12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869656"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="198" name="Google Shape;198;p12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5438274" y="481264"/>
+            <a:ext cx="2677026" cy="4287306"/>
+            <a:chOff x="5999747" y="564732"/>
+            <a:chExt cx="2666750" cy="4203837"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="199" name="Google Shape;199;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5999747" y="564732"/>
+              <a:ext cx="2666750" cy="3988393"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 4151"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="200" name="Google Shape;200;p12"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6249392" y="4553125"/>
+              <a:ext cx="2167459" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="180">
+                                          <p:spTgt spid="196">
                                             <p:txEl>
                                               <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="180">
+                                          <p:spTgt spid="196">
                                             <p:txEl>
                                               <p:pRg st="2" end="2"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="11" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="12" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="14" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="180">
+                                          <p:spTgt spid="196">
                                             <p:txEl>
                                               <p:pRg st="4" end="4"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
@@ -23010,65 +24288,65 @@
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 186"/>
+        <p:cNvPr id="1" name="Shape 204"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="187" name="Google Shape;187;p13"/>
+          <p:cNvPr id="205" name="Google Shape;205;p13"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="163889" y="466885"/>
             <a:ext cx="4559572" cy="685639"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23078,97 +24356,97 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="2200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="2200" b="1"/>
               <a:t>We Live in Earthquake Country!</a:t>
             </a:r>
             <a:endParaRPr sz="2200" b="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="188" name="Google Shape;188;p13"/>
+          <p:cNvPr id="206" name="Google Shape;206;p13"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="427990" y="1152525"/>
             <a:ext cx="3958983" cy="3416300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>This map shows the chance of a strong earthquake in the next 100 years.  </a:t>
+              <a:t>This map shows the chance of a strong, damaging earthquake in the next 100 years.  </a:t>
             </a:r>
             <a:endParaRPr sz="2000">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr sz="2000">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
@@ -23230,273 +24508,241 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2000"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>What is the chance in our area? </a:t>
             </a:r>
             <a:endParaRPr sz="2000">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...60 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="191" name="Google Shape;191;p13"/>
+          <p:cNvPr id="207" name="Google Shape;207;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869656"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="208" name="Google Shape;208;p13"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5092877" y="544329"/>
+            <a:ext cx="3887234" cy="4190084"/>
+            <a:chOff x="5092877" y="544329"/>
+            <a:chExt cx="3887234" cy="4190084"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="209" name="Google Shape;209;p13"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5092877" y="544329"/>
+              <a:ext cx="3887234" cy="4054842"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 4986"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="210" name="Google Shape;210;p13"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5998694" y="4514691"/>
+              <a:ext cx="2175811" cy="219722"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...73 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 195"/>
+        <p:cNvPr id="1" name="Shape 214"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="196" name="Google Shape;196;p14"/>
+          <p:cNvPr id="215" name="Google Shape;215;p14"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="431800" y="833438"/>
             <a:ext cx="4717716" cy="720725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23506,51 +24752,51 @@
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="2300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="2300" b="1"/>
               <a:t>We Live Near a Tectonic Plate Boundary!</a:t>
             </a:r>
             <a:endParaRPr sz="2300" b="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="197" name="Google Shape;197;p14"/>
+          <p:cNvPr id="216" name="Google Shape;216;p14"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="431799" y="1554163"/>
             <a:ext cx="4549275" cy="2384425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23618,640 +24864,901 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="2300">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>What kind of plate boundary is nearby? </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr sz="2000">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...33 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="199" name="Google Shape;199;p14"/>
+          <p:cNvPr id="217" name="Google Shape;217;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869656"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="218" name="Google Shape;218;p14"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5191125" y="554476"/>
+            <a:ext cx="3417854" cy="4254270"/>
+            <a:chOff x="5191125" y="554476"/>
+            <a:chExt cx="3417854" cy="4254270"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="219" name="Google Shape;219;p14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect l="1186" t="992" r="1367" b="724"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5191125" y="554476"/>
+              <a:ext cx="3417854" cy="4046099"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 2507"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525" cap="flat" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd type="none" w="sm" len="sm"/>
+              <a:tailEnd type="none" w="sm" len="sm"/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="220" name="Google Shape;220;p14"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5998694" y="4589024"/>
+              <a:ext cx="2175811" cy="219722"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of National Park Service</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 203"/>
+        <p:cNvPr id="1" name="Shape 531"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="204" name="Google Shape;204;p15"/>
+          <p:cNvPr id="532" name="Google Shape;532;p32"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="126225" y="539217"/>
+            <a:off x="126225" y="519553"/>
             <a:ext cx="8930400" cy="572700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1800" b="1"/>
-              <a:t>What relationship can you infer about the location of plate boundaries, faults, and the chance of damaging earthquake shaking occurring in 100 years?</a:t>
+              <a:t>What relationship can you infer about the location of plate boundaries, faults, and the chance of strong earthquake shaking occurring in 100 years?</a:t>
             </a:r>
             <a:endParaRPr sz="1800" b="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:grpSp>
-[...118 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="209" name="Google Shape;209;p15"/>
+          <p:cNvPr id="533" name="Google Shape;533;p32"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7086600" y="4869656"/>
+            <a:off x="7084916" y="4893875"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="534" name="Google Shape;534;p32"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2286000" y="1092253"/>
+            <a:ext cx="6770625" cy="3731407"/>
+            <a:chOff x="2286000" y="1092253"/>
+            <a:chExt cx="6770625" cy="3731407"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="535" name="Google Shape;535;p32"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6322901" y="1092253"/>
+              <a:ext cx="2733724" cy="3459049"/>
+              <a:chOff x="5751584" y="-199481"/>
+              <a:chExt cx="4246525" cy="5511427"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="536" name="Google Shape;536;p32"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId3">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect t="37089" r="67375" b="17832"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5751584" y="62873"/>
+                <a:ext cx="3614476" cy="5249073"/>
+              </a:xfrm>
+              <a:prstGeom prst="roundRect">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 5826"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln w="9525" cap="flat" cmpd="sng">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd type="none" w="sm" len="sm"/>
+                <a:tailEnd type="none" w="sm" len="sm"/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="537" name="Google Shape;537;p32"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId3">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect l="68293" b="73791"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7366158" y="-199481"/>
+                <a:ext cx="2631951" cy="2286627"/>
+              </a:xfrm>
+              <a:prstGeom prst="roundRect">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 6414"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln w="9525" cap="flat" cmpd="sng">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd type="none" w="sm" len="sm"/>
+                <a:tailEnd type="none" w="sm" len="sm"/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="539" name="Google Shape;539;p32"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2286000" y="4608257"/>
+              <a:ext cx="4572000" cy="215403"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr lvl="0" algn="ctr"/>
+              <a:r>
+                <a:rPr lang="en" sz="800" i="1" dirty="0"/>
+                <a:t>Images courtesy of (left) National Park Service, and (center and right) USGS</a:t>
+              </a:r>
+              <a:endParaRPr dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1484485-72D9-43FF-AD43-73C2A26613C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3281341" y="1274245"/>
+            <a:ext cx="2811714" cy="3294392"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 5826"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:schemeClr val="dk2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Google Shape;335;p21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFDAF791-BB05-3B71-81C2-4DD536E67194}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect l="1432" t="3397" r="12598" b="530"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="415666" y="1291580"/>
+            <a:ext cx="2635829" cy="3259722"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 5826"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:schemeClr val="dk2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 213"/>
+        <p:cNvPr id="1" name="Shape 235"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="214" name="Google Shape;214;p16"/>
+          <p:cNvPr id="236" name="Google Shape;236;p16"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="319225" y="518567"/>
             <a:ext cx="8619746" cy="1051500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="2700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2700"/>
+            <a:endParaRPr sz="2400"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="2700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="2700"/>
-[...2 lines deleted...]
-            <a:endParaRPr sz="2700"/>
+              <a:rPr lang="en" sz="2400"/>
+              <a:t>The ShakeAlert Earthquake Early Warning System Uses Earthquake Information from Seismometers &amp; GPS/GNSS</a:t>
+            </a:r>
+            <a:endParaRPr sz="2400"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="2700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2700"/>
+            <a:endParaRPr sz="2400"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...33 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="216" name="Google Shape;216;p16"/>
+          <p:cNvPr id="237" name="Google Shape;237;p16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869656"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="238" name="Google Shape;238;p16"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1456658" y="1570067"/>
+            <a:ext cx="6230683" cy="3203480"/>
+            <a:chOff x="1456658" y="1570067"/>
+            <a:chExt cx="6230683" cy="3203480"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="239" name="Google Shape;239;p16"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect t="12564"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1456658" y="1570067"/>
+              <a:ext cx="6230683" cy="2983758"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 4338"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="19050" cap="flat" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd type="none" w="sm" len="sm"/>
+              <a:tailEnd type="none" w="sm" len="sm"/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="240" name="Google Shape;240;p16"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3541192" y="4553825"/>
+              <a:ext cx="2175811" cy="219722"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of Earthscope Consortium</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 220"/>
+        <p:cNvPr id="1" name="Shape 244"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="221" name="Google Shape;221;p17"/>
+          <p:cNvPr id="245" name="Google Shape;245;p17"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="276974" y="592138"/>
             <a:ext cx="8566237" cy="589964"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24285,51 +25792,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="2800" b="1"/>
               <a:t>  </a:t>
             </a:r>
             <a:endParaRPr sz="2800" b="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="222" name="Google Shape;222;p17"/>
+          <p:cNvPr id="246" name="Google Shape;246;p17"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="829895" y="3460750"/>
             <a:ext cx="3141663" cy="1090612"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24379,311 +25886,444 @@
               <a:rPr lang="en" sz="2300">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr sz="2000">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="223" name="Google Shape;223;p17"/>
+          <p:cNvPr id="247" name="Google Shape;247;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect l="20183" t="21042" r="10192"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1138122" y="1474599"/>
             <a:ext cx="2695328" cy="1693654"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 4739"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="D0D0D0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="225" name="Google Shape;225;p17"/>
+          <p:cNvPr id="248" name="Google Shape;248;p17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869656"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="251" name="Google Shape;251;p17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5431984" y="4514218"/>
+            <a:ext cx="2149643" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Video courtesy of Earthscope Consortium </a:t>
+            </a:r>
+            <a:endParaRPr sz="800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="252" name="Google Shape;252;p17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1325904" y="3206779"/>
+            <a:ext cx="2149643" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Gif courtesy of Georgia Tech</a:t>
+            </a:r>
+            <a:endParaRPr sz="800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Online Media 1" title="Elastic Rebound of the ground during an earthquake">
+          <p:cNvPr id="2" name="Online Media 1" title="Elastic Rebound of the ground during an earthquake">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CC4501B-4B11-390E-884C-9374758FA7CE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B979DC38-BBBF-F10B-1091-D82D65D1F7DA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noRot="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:videoFile r:link="rId1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4307685" y="1252680"/>
             <a:ext cx="4398242" cy="3298682"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 2485"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="afterEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="3"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
+            <p:video>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:video>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn id="7" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+              <p:cTn id="8" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
                 <p:stCondLst>
                   <p:cond evt="onClick" delay="0">
                     <p:tgtEl>
-                      <p:spTgt spid="3"/>
+                      <p:spTgt spid="2"/>
                     </p:tgtEl>
                   </p:cond>
                 </p:stCondLst>
                 <p:endSync evt="end" delay="0">
                   <p:rtn val="all"/>
                 </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn id="8" fill="hold">
+                    <p:cTn id="9" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="9" fill="hold">
+                          <p:cTn id="10" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="10" presetID="2" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="11" presetID="2" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="togglePause">
                                       <p:cBhvr>
-                                        <p:cTn id="11" dur="1" fill="hold"/>
+                                        <p:cTn id="12" dur="1" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="3"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:nextCondLst>
                 <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
-                    <p:spTgt spid="3"/>
+                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
-            <p:video>
-[...10 lines deleted...]
-            </p:video>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 229"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -24762,184 +26402,184 @@
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1600">
+              <a:rPr lang="en" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>How do the speeds of the three types of waves compare?</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="1600">
+              <a:t>How do the speeds of different types of waves compare?</a:t>
+            </a:r>
+            <a:endParaRPr sz="1600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr sz="1800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr sz="1800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="232" name="Google Shape;232;p18"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5070590" y="895149"/>
             <a:ext cx="3063267" cy="697303"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1600">
+              <a:rPr lang="en" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>How does each type of wave affect the building?</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1800">
+              <a:rPr lang="en" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr sz="1800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr sz="1800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="235" name="Google Shape;235;p18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869656"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
@@ -25032,303 +26672,440 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noRot="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:videoFile r:link="rId3"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="458938" y="1634266"/>
             <a:ext cx="3880841" cy="2907695"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1773AE4-0B55-D11F-DB0C-3A437B49C927}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3165174" y="4579333"/>
+            <a:ext cx="2813651" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1" dirty="0"/>
+              <a:t>Videos courtesy of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1" dirty="0" err="1"/>
+              <a:t>Earthscope</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1" dirty="0"/>
+              <a:t> Consortium </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                    <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="1" fill="hold"/>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="3"/>
+                                          <p:spTgt spid="231">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
                                         </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
                                       </p:cBhvr>
-                                    </p:cmd>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="9" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="10" dur="1" fill="hold">
+                                        <p:cTn id="14" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="232">
                                             <p:txEl>
                                               <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="11" fill="hold">
+                    <p:cTn id="15" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="12" fill="hold">
+                          <p:cTn id="16" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
-[...75 lines deleted...]
-                                <p:cTn id="19" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="17" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="20" dur="31722" fill="hold"/>
+                                        <p:cTn id="18" dur="31722" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:video>
               <p:cMediaNode vol="80000">
-                <p:cTn id="21" fill="hold" display="0">
+                <p:cTn id="19" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:video>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="20" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="3"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="21" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="0"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="22" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="23" presetID="2" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="togglePause">
+                                      <p:cBhvr>
+                                        <p:cTn id="24" dur="1" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
+                  <p:tgtEl>
+                    <p:spTgt spid="3"/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:video>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="25" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="2"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:video>
-            <p:video>
-[...10 lines deleted...]
-            </p:video>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="26" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="2"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="27" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="0"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="28" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="29" presetID="2" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="togglePause">
+                                      <p:cBhvr>
+                                        <p:cTn id="30" dur="1" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
+                  <p:tgtEl>
+                    <p:spTgt spid="2"/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="231" grpId="0" build="p"/>
+      <p:bldP spid="232" grpId="0" build="p"/>
+    </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:alpha val="20000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 95"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -25363,155 +27140,178 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1800" b="1" dirty="0">
+              <a:rPr lang="en" sz="1800" b="1">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>To Print</a:t>
             </a:r>
-            <a:endParaRPr sz="1800" b="1" dirty="0">
+            <a:endParaRPr sz="1800" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="97" name="Google Shape;97;p2"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="1199075"/>
             <a:ext cx="2976900" cy="3326700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="200000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" b="1" dirty="0"/>
+              <a:rPr lang="en" b="1"/>
               <a:t>FAMILY ENGAGEMENT LETTER</a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:pPr marL="285750" indent="-285750">
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="200000"/>
               </a:lnSpc>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" b="1" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>English</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr marL="285750" indent="-285750">
+            <a:endParaRPr b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="200000"/>
               </a:lnSpc>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr lang="en-US" b="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" b="1" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>Spanish</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" b="1"/>
+            <a:endParaRPr b="1"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="200000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr b="1" dirty="0"/>
+            <a:endParaRPr b="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="98" name="Google Shape;98;p2"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3583800" y="1199075"/>
             <a:ext cx="5172300" cy="3326700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
@@ -25562,62 +27362,66 @@
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="914400" lvl="1" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" dirty="0"/>
               <a:t>If you’re emailing the letter, you can remove the QR code.  </a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600">
+            <a:pPr marL="457200" lvl="0" indent="-228600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-            </a:pPr>
-[...3 lines deleted...]
-            </a:r>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en" dirty="0"/>
-              <a:t> </a:t>
+              <a:t>Make copies of the Family Engagement Letter and/or email to families a week before teaching the lesson. Encourage parents to discuss earthquakes with their children and to let their teachers know if it might be a difficult topic for their child.  </a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" dirty="0"/>
               <a:t>Preview Slides. You can print out the Teaching Steps slides. The teaching steps are also located in the Speaker Notes of each slide. </a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -25687,103 +27491,111 @@
         <p:nvSpPr>
           <p:cNvPr id="100" name="Google Shape;100;p2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869656"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="101" name="Google Shape;101;p2"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3433011" y="1086425"/>
             <a:ext cx="0" cy="3439350"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="19050" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
-            <a:miter lim="800000"/>
+            <a:miter lim="8000"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 321"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -25888,134 +27700,134 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="106875" y="1021404"/>
             <a:ext cx="3307800" cy="3635971"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="2500" b="1">
+              <a:rPr lang="en" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="BF9000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>P-waves</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="2300"/>
+              <a:rPr lang="en" sz="2000" dirty="0"/>
               <a:t>: faster &amp; less damaging</a:t>
             </a:r>
-            <a:endParaRPr sz="2300"/>
+            <a:endParaRPr sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2300"/>
+            <a:endParaRPr sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="2500" b="1">
+              <a:rPr lang="en" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="85200C"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Surface and S-waves</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en" sz="2300"/>
+              <a:t>S-waves and Surface waves</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="2000" dirty="0"/>
               <a:t>: slower &amp; more damaging</a:t>
             </a:r>
-            <a:endParaRPr sz="2300"/>
+            <a:endParaRPr sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2300"/>
+            <a:endParaRPr sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="2500" b="1">
+              <a:rPr lang="en" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="006F41"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Alerts</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="2300"/>
+              <a:rPr lang="en" sz="2000" dirty="0"/>
               <a:t>: delivered as soon as first earthquake wave detected.  </a:t>
             </a:r>
-            <a:endParaRPr sz="2300"/>
+            <a:endParaRPr sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AE3E2C6-8CEA-108B-8156-E295B75034B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4867976"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -26316,108 +28128,54 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rectangle 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F1B1470-6E5A-592B-F3F9-7B33C9C4CDFF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8207014" y="2066854"/>
+            <a:off x="8297595" y="2062581"/>
             <a:ext cx="815798" cy="573074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
-            <a:avLst/>
-[...52 lines deleted...]
-          <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
@@ -26511,50 +28269,86 @@
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent4">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent4"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent4"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63E3B36A-FFE6-C605-4A15-EEBB9C65F845}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5117910" y="4562060"/>
+            <a:ext cx="2175811" cy="219722"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1" dirty="0"/>
+              <a:t>Image courtesy of USGS</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
@@ -26844,205 +28638,177 @@
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="hidden"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn id="27" presetID="1" presetClass="exit" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="28" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="10"/>
+                                          <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="hidden"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn id="29" presetID="1" presetClass="exit" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="30" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="9"/>
-[...25 lines deleted...]
-                                        <p:tgtEl>
                                           <p:spTgt spid="8"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="hidden"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="33" presetID="26" presetClass="emph" presetSubtype="0" repeatCount="5000" fill="hold" nodeType="withEffect">
+                                <p:cTn id="31" presetID="26" presetClass="emph" presetSubtype="0" repeatCount="5000" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="1000"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:animEffect transition="out" filter="fade">
                                       <p:cBhvr>
-                                        <p:cTn id="34" dur="500" tmFilter="0, 0; .2, .5; .8, .5; 1, 0"/>
+                                        <p:cTn id="32" dur="500" tmFilter="0, 0; .2, .5; .8, .5; 1, 0"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                     <p:animScale>
                                       <p:cBhvr>
-                                        <p:cTn id="35" dur="250" autoRev="1" fill="hold"/>
+                                        <p:cTn id="33" dur="250" autoRev="1" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                       <p:by x="105000" y="105000"/>
                                     </p:animScale>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="5" grpId="0" animBg="1"/>
       <p:bldP spid="6" grpId="0" animBg="1"/>
       <p:bldP spid="8" grpId="0" animBg="1"/>
       <p:bldP spid="9" grpId="0" animBg="1"/>
-      <p:bldP spid="10" grpId="0" animBg="1"/>
       <p:bldP spid="3" grpId="0" animBg="1"/>
       <p:bldP spid="3" grpId="1" animBg="1"/>
       <p:bldP spid="11" grpId="0" animBg="1"/>
       <p:bldP spid="11" grpId="1" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 255"/>
+        <p:cNvPr id="1" name="Shape 283"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="256" name="Google Shape;256;p20"/>
+          <p:cNvPr id="284" name="Google Shape;284;p20"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="106875" y="645575"/>
             <a:ext cx="8584638" cy="800400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27097,718 +28863,1012 @@
             </a:r>
             <a:endParaRPr sz="2500"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="2600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr sz="2600"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...103 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="260" name="Google Shape;260;p20"/>
-[...62 lines deleted...]
-          <p:cNvPr id="261" name="Google Shape;261;p20"/>
+          <p:cNvPr id="285" name="Google Shape;285;p20"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869656"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="286" name="Google Shape;286;p20"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="226500" y="1640100"/>
+            <a:ext cx="6124352" cy="2942021"/>
+            <a:chOff x="226500" y="1640100"/>
+            <a:chExt cx="6124352" cy="2942021"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="287" name="Google Shape;287;p20"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="226500" y="1640101"/>
+              <a:ext cx="3027725" cy="2332414"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 4706"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525" cap="flat" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd type="none" w="sm" len="sm"/>
+              <a:tailEnd type="none" w="sm" len="sm"/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="288" name="Google Shape;288;p20"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3335499" y="1640100"/>
+              <a:ext cx="3015353" cy="2332413"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 4554"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525" cap="flat" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd type="none" w="sm" len="sm"/>
+              <a:tailEnd type="none" w="sm" len="sm"/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="289" name="Google Shape;289;p20"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1613120" y="3966598"/>
+              <a:ext cx="3343891" cy="400079"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:schemeClr val="dk2"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:solidFill>
+                    <a:schemeClr val="dk2"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Example of seismometer, inside and out</a:t>
+              </a:r>
+              <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="290" name="Google Shape;290;p20"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1663554" y="4366677"/>
+              <a:ext cx="3343890" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Images courtesy of Pacific Northwest Seismic Network</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="291" name="Google Shape;291;p20"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6201162" y="1640099"/>
+            <a:ext cx="3343891" cy="2946300"/>
+            <a:chOff x="6201162" y="1640099"/>
+            <a:chExt cx="3343891" cy="2946300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="292" name="Google Shape;292;p20"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect t="23836" b="10661"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6445550" y="1640099"/>
+              <a:ext cx="2383401" cy="2332414"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 4312"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="19050" cap="flat" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd type="none" w="sm" len="sm"/>
+              <a:tailEnd type="none" w="sm" len="sm"/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="293" name="Google Shape;293;p20"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6549344" y="4366677"/>
+              <a:ext cx="2175811" cy="219722"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="294" name="Google Shape;294;p20"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6201162" y="3953780"/>
+              <a:ext cx="3343891" cy="400079"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:schemeClr val="dk2"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:solidFill>
+                    <a:schemeClr val="dk2"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Global Positioning System Receiver</a:t>
+              </a:r>
+              <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 265"/>
+        <p:cNvPr id="1" name="Shape 298"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="266" name="Google Shape;266;p21"/>
+          <p:cNvPr id="299" name="Google Shape;299;p21"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="385009" y="645585"/>
             <a:ext cx="5326713" cy="431400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="2700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="2700"/>
+              <a:rPr lang="en" sz="2700" dirty="0"/>
               <a:t>GPS </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="2700" b="0"/>
+              <a:rPr lang="en" sz="2700" b="0" dirty="0"/>
               <a:t>(Global Positioning System) </a:t>
             </a:r>
-            <a:endParaRPr sz="2700" b="0"/>
+            <a:endParaRPr sz="2700" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="267" name="Google Shape;267;p21"/>
+          <p:cNvPr id="300" name="Google Shape;300;p21"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="846924" y="1269541"/>
             <a:ext cx="4658330" cy="3126586"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2300"/>
-              <a:buNone/>
-[...4 lines deleted...]
-                  <a:srgbClr val="BF9000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Uses Radio Waves</a:t>
             </a:r>
-            <a:endParaRPr sz="2100"/>
-[...2 lines deleted...]
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:endParaRPr sz="2100" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-209550" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2100"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2100"/>
-[...2 lines deleted...]
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:endParaRPr sz="2100" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2300"/>
-              <a:buNone/>
-[...4 lines deleted...]
-                  <a:srgbClr val="85200C"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Sent continuously from satellites to GPS receivers</a:t>
             </a:r>
-            <a:endParaRPr sz="2100"/>
-[...2 lines deleted...]
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:endParaRPr sz="2100" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-209550" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2100"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2100"/>
-[...2 lines deleted...]
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:endParaRPr sz="2100" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2300"/>
-              <a:buNone/>
-[...4 lines deleted...]
-                  <a:srgbClr val="006F41"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Signal from &gt;4 satellites - latitude, longitude, elevation &amp; time check </a:t>
             </a:r>
-            <a:endParaRPr sz="2100"/>
+            <a:endParaRPr sz="2100" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="268" name="Google Shape;268;p21"/>
+          <p:cNvPr id="301" name="Google Shape;301;p21"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6096732" y="541366"/>
             <a:ext cx="2662258" cy="4011784"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 4151"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="269" name="Google Shape;269;p21"/>
+          <p:cNvPr id="302" name="Google Shape;302;p21"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869656"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="303" name="Google Shape;303;p21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6339955" y="4553150"/>
+            <a:ext cx="2175811" cy="219722"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image courtesy of USGS</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="267">
+                                          <p:spTgt spid="300">
                                             <p:txEl>
                                               <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="267">
+                                          <p:spTgt spid="300">
                                             <p:txEl>
                                               <p:pRg st="2" end="2"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="11" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="12" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="14" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="267">
+                                          <p:spTgt spid="300">
                                             <p:txEl>
                                               <p:pRg st="4" end="4"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
@@ -27876,141 +29936,141 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="2700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="2700"/>
+              <a:rPr lang="en" sz="2700" dirty="0"/>
               <a:t>As you watch:</a:t>
             </a:r>
-            <a:endParaRPr sz="2700"/>
+            <a:endParaRPr sz="2700" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="2100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:br>
-              <a:rPr lang="en" sz="2100" b="0"/>
+              <a:rPr lang="en" sz="2100" b="0" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en" sz="2100" b="0">
+              <a:rPr lang="en" sz="2100" b="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>How does ShakeAlert utilize p- and s-wave behavior? </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="2100" b="0">
+              <a:t>How does ShakeAlert utilize P- and S-wave behavior? </a:t>
+            </a:r>
+            <a:endParaRPr sz="2100" b="0" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="2100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2100" b="0">
+            <a:endParaRPr sz="2100" b="0" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="2100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="2100" b="0">
+              <a:rPr lang="en" sz="2100" b="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>How does GPS contribute to ShakeAlert alerting?   </a:t>
             </a:r>
-            <a:endParaRPr sz="2100" b="0">
+            <a:endParaRPr sz="2100" b="0" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="276" name="Google Shape;276;p22"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869656"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
@@ -28032,246 +30092,198 @@
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-            <a:hlinkClick r:id="" action="ppaction://media"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="4" name="Group 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA61A87C-0362-6FBB-5F16-1EA8315F57FC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB341383-4E00-6008-A0F8-A208E88D9271}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...12 lines deleted...]
-        <p:spPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3680275" y="773723"/>
-            <a:ext cx="5090746" cy="3818060"/>
+            <a:off x="3680275" y="662720"/>
+            <a:ext cx="5090746" cy="4037782"/>
+            <a:chOff x="3680275" y="662720"/>
+            <a:chExt cx="5090746" cy="4037782"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="2" name="Online Media 1" title="ShakeAlert® Gets a Boost with GPS Technology | What you need to know">
+              <a:hlinkClick r:id="" action="ppaction://media"/>
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA61A87C-0362-6FBB-5F16-1EA8315F57FC}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noRot="1" noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr>
+              <a:videoFile r:link="rId1"/>
+            </p:nvPr>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3680275" y="662720"/>
+              <a:ext cx="5090746" cy="3818060"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="3" name="TextBox 2">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66A7DC65-4D8B-D256-F52F-C80C9184835D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5137742" y="4480780"/>
+              <a:ext cx="2175811" cy="219722"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="en-US" sz="800" i="1" dirty="0"/>
+                <a:t>Video courtesy of </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="800" i="1" dirty="0" err="1"/>
+                <a:t>Earthscope</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="800" i="1" dirty="0"/>
+                <a:t> Consortium</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
-            <p:seq concurrent="1" nextAc="seek">
-[...53 lines deleted...]
-            </p:seq>
             <p:video>
               <p:cMediaNode vol="80000">
-                <p:cTn id="7" fill="hold" display="0">
+                <p:cTn id="2" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="2"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:video>
-            <p:seq concurrent="1" nextAc="seek">
-[...56 lines deleted...]
-            </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 281"/>
+        <p:cNvPr id="1" name="Shape 317"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="282" name="Google Shape;282;p23"/>
+          <p:cNvPr id="318" name="Google Shape;318;p23"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312963" y="637878"/>
             <a:ext cx="8537122" cy="407453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28298,2208 +30310,2177 @@
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
               <a:t>What should you do immediately </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en" sz="2400">
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en" sz="2400">
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
               <a:t>if you feel shaking or get an alert?</a:t>
             </a:r>
             <a:endParaRPr sz="2400"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="284" name="Google Shape;284;p23"/>
+          <p:cNvPr id="319" name="Google Shape;319;p23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869656"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="320" name="Google Shape;320;p23"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="312964" y="1627175"/>
+            <a:ext cx="8039735" cy="2423883"/>
+            <a:chOff x="312964" y="1627175"/>
+            <a:chExt cx="8039735" cy="2423883"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="321" name="Google Shape;321;p23"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="312964" y="1627175"/>
+              <a:ext cx="8039735" cy="2204161"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="322" name="Google Shape;322;p23"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3493618" y="3831336"/>
+              <a:ext cx="2175811" cy="219722"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="283"/>
+                                          <p:spTgt spid="320"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 289"/>
+        <p:cNvPr id="1" name="Shape 327"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="290" name="Google Shape;290;p24"/>
+          <p:cNvPr id="328" name="Google Shape;328;p24"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312963" y="637878"/>
             <a:ext cx="8537122" cy="407453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="2400">
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
-              <a:t>If you or someone you know uses a </a:t>
-[...15 lines deleted...]
-              <a:t>:</a:t>
+              <a:t>If you or someone you know uses a wheelchair:</a:t>
             </a:r>
             <a:endParaRPr sz="2400"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="292" name="Google Shape;292;p24"/>
+          <p:cNvPr id="329" name="Google Shape;329;p24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869656"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="330" name="Google Shape;330;p24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1178848" y="1593869"/>
+            <a:ext cx="6767256" cy="2658517"/>
+            <a:chOff x="1178848" y="1593869"/>
+            <a:chExt cx="6767256" cy="2658517"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="331" name="Google Shape;331;p24"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1178848" y="1593869"/>
+              <a:ext cx="6767256" cy="2438795"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="332" name="Google Shape;332;p24"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3484094" y="4032664"/>
+              <a:ext cx="2175811" cy="219722"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 297"/>
+        <p:cNvPr id="1" name="Shape 337"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="298" name="Google Shape;298;p25"/>
+          <p:cNvPr id="338" name="Google Shape;338;p25"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312963" y="637878"/>
             <a:ext cx="8537122" cy="407453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="2400">
                 <a:highlight>
                   <a:schemeClr val="lt1"/>
                 </a:highlight>
               </a:rPr>
-              <a:t>If you or someone you know uses a </a:t>
-[...31 lines deleted...]
-              <a:t>:</a:t>
+              <a:t>If you or someone you know uses a cane or walker:</a:t>
             </a:r>
             <a:endParaRPr sz="2400"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...52 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="301" name="Google Shape;301;p25"/>
+          <p:cNvPr id="339" name="Google Shape;339;p25"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869656"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="340" name="Google Shape;340;p25"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1280688" y="1146298"/>
+            <a:ext cx="5924865" cy="3574308"/>
+            <a:chOff x="1280688" y="1146298"/>
+            <a:chExt cx="5924865" cy="3574308"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="341" name="Google Shape;341;p25"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1280688" y="1146298"/>
+              <a:ext cx="5924863" cy="1623092"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="342" name="Google Shape;342;p25"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1280690" y="2886686"/>
+              <a:ext cx="5924863" cy="1623048"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="343" name="Google Shape;343;p25"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3493618" y="4500884"/>
+              <a:ext cx="2175811" cy="219722"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="299"/>
-[...44 lines deleted...]
-                                          <p:spTgt spid="300"/>
+                                          <p:spTgt spid="340"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name="Shape 348"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="349" name="Google Shape;349;p56"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...1 lines deleted...]
-              <a:rPr lang="en" sz="2400" dirty="0">
+            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPct val="83333"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="016935"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:schemeClr val="lt1"/>
                 </a:highlight>
               </a:rPr>
               <a:t>If you are outside when you feeling shaking or get an alert:</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            <a:endParaRPr sz="2400"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="350" name="Google Shape;350;p56"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7084916" y="4893875"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...99 lines deleted...]
-              <a:pPr algn="r"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>27</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" sz="900"/>
+            <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="351" name="Google Shape;351;p56"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="881835" y="1568490"/>
+            <a:ext cx="7380330" cy="2937132"/>
+            <a:chOff x="881835" y="1568490"/>
+            <a:chExt cx="7380330" cy="2937132"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="352" name="Google Shape;352;p56" descr="A diagram of a warning&#10;&#10;AI-generated content may be incorrect."/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect l="63768" t="25022" r="24390" b="55512"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="881835" y="1568492"/>
+              <a:ext cx="2050236" cy="2697741"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="353" name="Google Shape;353;p56" descr="A diagram of a warning&#10;&#10;AI-generated content may be incorrect."/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect l="75543" t="25022" r="13961" b="55512"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3672985" y="1568491"/>
+              <a:ext cx="1817077" cy="2697741"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="354" name="Google Shape;354;p56" descr="A diagram of a warning&#10;&#10;AI-generated content may be incorrect."/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect l="85726" t="25022" r="2390" b="55512"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6204764" y="1568490"/>
+              <a:ext cx="2057401" cy="2697741"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="355" name="Google Shape;355;p56"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3484094" y="4285900"/>
+              <a:ext cx="2175811" cy="219722"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 360"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="361" name="Google Shape;361;p57"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPct val="83333"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="016935"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:schemeClr val="lt1"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>If you are on the coast, Drop, Cover, and Hold On. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="016935"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:schemeClr val="lt1"/>
+                </a:highlight>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="016935"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:schemeClr val="lt1"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>When the shaking stops…</a:t>
+            </a:r>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="362" name="Google Shape;362;p57"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7084916" y="4893875"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>28</a:t>
+            </a:fld>
+            <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="363" name="Google Shape;363;p57"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="905069" y="1611400"/>
+            <a:ext cx="7595119" cy="3125086"/>
+            <a:chOff x="905069" y="1611400"/>
+            <a:chExt cx="7595119" cy="3125086"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="364" name="Google Shape;364;p57" descr="A diagram of a warning&#10;&#10;AI-generated content may be incorrect."/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect l="52108" t="70756" r="26128" b="13541"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="905069" y="1611400"/>
+              <a:ext cx="3514529" cy="2029916"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="365" name="Google Shape;365;p57" descr="A diagram of a warning&#10;&#10;AI-generated content may be incorrect."/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect l="73872" t="70756" r="2213" b="13541"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4581524" y="1611400"/>
+              <a:ext cx="3918664" cy="2059726"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="366" name="Google Shape;366;p57" descr="A diagram of a warning&#10;&#10;AI-generated content may be incorrect."/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect l="52108" t="85116" r="2213" b="6722"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1345713" y="3671126"/>
+              <a:ext cx="6471622" cy="925689"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="367" name="Google Shape;367;p57"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3421429" y="4516764"/>
+              <a:ext cx="2175811" cy="219722"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 603"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="604" name="Google Shape;604;p74" descr="A diagram of a warning&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect t="42468" b="13129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3469880" y="1981609"/>
+            <a:ext cx="5674120" cy="1878763"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="605" name="Google Shape;605;p74"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4342384" y="897420"/>
+            <a:ext cx="3704086" cy="868788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="606" name="Google Shape;606;p74"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="346775" y="741363"/>
+            <a:ext cx="2602800" cy="985837"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="2400" dirty="0">
+                <a:highlight>
+                  <a:schemeClr val="lt1"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>Foreshocks &amp; Aftershocks</a:t>
+            </a:r>
+            <a:endParaRPr sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="608" name="Google Shape;608;p74"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="348174" y="2182091"/>
+            <a:ext cx="2602800" cy="738900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Foreshocks</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en"/>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>maller earthquakes </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1400" b="1" i="0" u="sng" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>before</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> the main earthquake</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="609" name="Google Shape;609;p74"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="348174" y="3416755"/>
+            <a:ext cx="2602800" cy="738900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Aftershocks</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en"/>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>maller earthquakes </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1400" b="1" i="0" u="sng" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>after</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> the main earthquake </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="610" name="Google Shape;610;p74"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3670614" y="4488630"/>
+            <a:ext cx="4572000" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Video and image courtesy of USGS</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Picture 6" descr="A diagram of a warning&#10;&#10;AI-generated content may be incorrect.">
+          <p:cNvPr id="2" name="aftershocks">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09C02039-1E46-7106-D5E0-9BB82AA1C7CE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A8976FF-85D1-C5BE-7569-82D743621662}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <a:videoFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
-          <a:srcRect l="63768" t="25022" r="24390" b="55512"/>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="881835" y="1568492"/>
-            <a:ext cx="2050236" cy="2697741"/>
+            <a:off x="3207835" y="1051968"/>
+            <a:ext cx="5678423" cy="3194112"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...60 lines deleted...]
-          </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="7"/>
+                                          <p:spTgt spid="608"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="8"/>
-[...898 lines deleted...]
-                                          <p:spTgt spid="5"/>
+                                          <p:spTgt spid="609"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="11" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="12" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="13" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
                                         <p:cTn id="14" dur="16034" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="3"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                   <p:subTnLst>
                                     <p:set>
                                       <p:cBhvr override="childStyle">
                                         <p:cTn dur="1" fill="hold" display="0" masterRel="sameClick" afterEffect="1">
                                           <p:stCondLst>
                                             <p:cond evt="end" delay="0">
                                               <p:tn val="13"/>
                                             </p:cond>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="3"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="hidden"/>
                                       </p:to>
                                     </p:set>
                                   </p:subTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="15" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="16" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="18" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="7"/>
+                                          <p:spTgt spid="605"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn id="19" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="20" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="6"/>
+                                          <p:spTgt spid="604"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:video>
               <p:cMediaNode vol="80000">
                 <p:cTn id="21" fill="remove" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="3"/>
+                  <p:spTgt spid="2"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:video>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
-    <p:bldLst>
-[...2 lines deleted...]
-    </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:alpha val="20000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 105"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -30697,110 +32678,118 @@
         <p:nvSpPr>
           <p:cNvPr id="108" name="Google Shape;108;p3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4867976"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 305"/>
+        <p:cNvPr id="1" name="Shape 383"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="306" name="Google Shape;306;p26"/>
+          <p:cNvPr id="384" name="Google Shape;384;p26"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="745067" y="580947"/>
             <a:ext cx="7652808" cy="860425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30850,335 +32839,396 @@
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="2400">
                 <a:highlight>
                   <a:schemeClr val="lt1"/>
                 </a:highlight>
               </a:rPr>
               <a:t>why is it important to . . .?</a:t>
             </a:r>
             <a:endParaRPr sz="2400">
               <a:highlight>
                 <a:schemeClr val="lt1"/>
               </a:highlight>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="307" name="Google Shape;307;p26"/>
+          <p:cNvPr id="385" name="Google Shape;385;p26"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect l="6189" r="6739" b="4451"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="557855" y="1625225"/>
             <a:ext cx="2443373" cy="2656500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="308" name="Google Shape;308;p26"/>
+          <p:cNvPr id="386" name="Google Shape;386;p26"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect l="5972" r="6955" b="4451"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3301418" y="1625225"/>
             <a:ext cx="2443373" cy="2656500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="309" name="Google Shape;309;p26"/>
+          <p:cNvPr id="387" name="Google Shape;387;p26"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect l="7892" t="2523" r="4884" b="4339"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6047622" y="1625225"/>
             <a:ext cx="2510994" cy="2656500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="310" name="Google Shape;310;p26"/>
+          <p:cNvPr id="388" name="Google Shape;388;p26"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869656"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>30</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="389" name="Google Shape;389;p26"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3421429" y="4516764"/>
+            <a:ext cx="2175811" cy="219722"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image courtesy of USGS</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="308"/>
+                                          <p:spTgt spid="386"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="309"/>
+                                          <p:spTgt spid="387"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 315"/>
+        <p:cNvPr id="1" name="Shape 394"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="316" name="Google Shape;316;p27"/>
+          <p:cNvPr id="395" name="Google Shape;395;p27"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312963" y="637878"/>
             <a:ext cx="8537122" cy="407453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="34275" rIns="68550" bIns="34275" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31195,1165 +33245,1551 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A6935"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="1A6935"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
               <a:t>Protect yourself when there is . . .</a:t>
             </a:r>
             <a:endParaRPr sz="2400"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="317" name="Google Shape;317;p27"/>
+          <p:cNvPr id="396" name="Google Shape;396;p27"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect l="11569" t="40259" r="13929"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="180139" y="2034610"/>
             <a:ext cx="2564171" cy="2056273"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:grpSp>
-[...101 lines deleted...]
-      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="321" name="Google Shape;321;p27"/>
+          <p:cNvPr id="397" name="Google Shape;397;p27"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="445208" y="1670366"/>
             <a:ext cx="2299102" cy="412842"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="68550" rIns="68550" bIns="68550" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
-            </a:pPr>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="2100" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>G</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en" sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>ground shaking</a:t>
+              <a:t>round </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="2100" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>haking</a:t>
             </a:r>
             <a:endParaRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="322" name="Google Shape;322;p27"/>
+          <p:cNvPr id="398" name="Google Shape;398;p27"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2846540" y="1474940"/>
             <a:ext cx="0" cy="2780778"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="19050" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="lt2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
-            <a:miter lim="800000"/>
+            <a:miter lim="8000"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="323" name="Google Shape;323;p27"/>
+          <p:cNvPr id="399" name="Google Shape;399;p27"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5929508" y="1474940"/>
             <a:ext cx="0" cy="2780778"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="19050" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="lt2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
-            <a:miter lim="800000"/>
+            <a:miter lim="8000"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="324" name="Google Shape;324;p27"/>
+          <p:cNvPr id="400" name="Google Shape;400;p27"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6792684" y="4818459"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="401" name="Google Shape;401;p27"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="374318" y="4285900"/>
+            <a:ext cx="2175811" cy="219722"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Gif created using A.I.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="325" name="Google Shape;325;p27"/>
+          <p:cNvPr id="402" name="Google Shape;402;p27"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="2997123" y="1360632"/>
-            <a:ext cx="3147722" cy="2613251"/>
-[...1 lines deleted...]
-            <a:chExt cx="4196963" cy="3484335"/>
+            <a:ext cx="3147722" cy="3139095"/>
+            <a:chOff x="2997123" y="1360632"/>
+            <a:chExt cx="3147722" cy="3139095"/>
           </a:xfrm>
         </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="403" name="Google Shape;403;p27"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2997123" y="1360632"/>
+              <a:ext cx="3147722" cy="2613251"/>
+              <a:chOff x="3996163" y="1814175"/>
+              <a:chExt cx="4196963" cy="3484335"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="404" name="Google Shape;404;p27"/>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3996163" y="4748054"/>
+                <a:ext cx="3730668" cy="550456"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="68550" rIns="68550" bIns="68550" anchor="ctr" anchorCtr="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                  <a:lnSpc>
+                    <a:spcPct val="90000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="000000"/>
+                  </a:buClr>
+                  <a:buSzPts val="2100"/>
+                  <a:buFont typeface="Arial"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en" sz="2100" b="1">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                  </a:rPr>
+                  <a:t>A</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en" sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial"/>
+                    <a:ea typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
+                    <a:sym typeface="Arial"/>
+                  </a:rPr>
+                  <a:t>n </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en" sz="2100" b="1">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                  </a:rPr>
+                  <a:t>E</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en" sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial"/>
+                    <a:ea typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
+                    <a:sym typeface="Arial"/>
+                  </a:rPr>
+                  <a:t>arthquake </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en" sz="2100" b="1">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                  </a:rPr>
+                  <a:t>E</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en" sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial"/>
+                    <a:ea typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
+                    <a:sym typeface="Arial"/>
+                  </a:rPr>
+                  <a:t>arly </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en" sz="2100" b="1">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                  </a:rPr>
+                  <a:t>W</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en" sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial"/>
+                    <a:ea typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
+                    <a:sym typeface="Arial"/>
+                  </a:rPr>
+                  <a:t>arning </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en" sz="2100" b="1">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                  </a:rPr>
+                  <a:t>A</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en" sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial"/>
+                    <a:ea typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
+                    <a:sym typeface="Arial"/>
+                  </a:rPr>
+                  <a:t>lert</a:t>
+                </a:r>
+                <a:endParaRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="405" name="Google Shape;405;p27"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="4008425" y="1814175"/>
+                <a:ext cx="4184701" cy="3194801"/>
+                <a:chOff x="4008425" y="1814175"/>
+                <a:chExt cx="4184701" cy="3194801"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:pic>
+              <p:nvPicPr>
+                <p:cNvPr id="406" name="Google Shape;406;p27"/>
+                <p:cNvPicPr preferRelativeResize="0"/>
+                <p:nvPr/>
+              </p:nvPicPr>
+              <p:blipFill rotWithShape="1">
+                <a:blip r:embed="rId4">
+                  <a:alphaModFix/>
+                </a:blip>
+                <a:srcRect/>
+                <a:stretch/>
+              </p:blipFill>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="4008425" y="2712827"/>
+                  <a:ext cx="2296149" cy="2296149"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+            </p:pic>
+            <p:pic>
+              <p:nvPicPr>
+                <p:cNvPr id="407" name="Google Shape;407;p27"/>
+                <p:cNvPicPr preferRelativeResize="0"/>
+                <p:nvPr/>
+              </p:nvPicPr>
+              <p:blipFill rotWithShape="1">
+                <a:blip r:embed="rId5">
+                  <a:alphaModFix/>
+                </a:blip>
+                <a:srcRect/>
+                <a:stretch/>
+              </p:blipFill>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="4662225" y="1814175"/>
+                  <a:ext cx="1499700" cy="1499700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+            </p:pic>
+            <p:pic>
+              <p:nvPicPr>
+                <p:cNvPr id="408" name="Google Shape;408;p27"/>
+                <p:cNvPicPr preferRelativeResize="0"/>
+                <p:nvPr/>
+              </p:nvPicPr>
+              <p:blipFill rotWithShape="1">
+                <a:blip r:embed="rId6">
+                  <a:alphaModFix/>
+                </a:blip>
+                <a:srcRect/>
+                <a:stretch/>
+              </p:blipFill>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5529075" y="1828850"/>
+                  <a:ext cx="2664051" cy="2664051"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+            </p:pic>
+          </p:grpSp>
+        </p:grpSp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="326" name="Google Shape;326;p27"/>
+            <p:cNvPr id="409" name="Google Shape;409;p27"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="3996163" y="4748054"/>
-              <a:ext cx="3730668" cy="550456"/>
+              <a:off x="3484094" y="4280005"/>
+              <a:ext cx="2175811" cy="219722"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="68550" rIns="68550" bIns="68550" anchor="ctr" anchorCtr="0">
-              <a:noAutofit/>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
                 <a:lnSpc>
-                  <a:spcPct val="90000"/>
+                  <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en" sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:rPr lang="en" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none">
                   <a:solidFill>
-                    <a:schemeClr val="dk2"/>
+                    <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Arial"/>
                   <a:ea typeface="Arial"/>
                   <a:cs typeface="Arial"/>
                   <a:sym typeface="Arial"/>
                 </a:rPr>
-                <a:t>an earthquake early warning alert</a:t>
+                <a:t>Image courtesy USGS</a:t>
               </a:r>
-              <a:endParaRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:endParaRPr>
+              <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="410" name="Google Shape;410;p27"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6130836" y="1666622"/>
+            <a:ext cx="2733252" cy="2839000"/>
+            <a:chOff x="6130836" y="1666622"/>
+            <a:chExt cx="2733252" cy="2839000"/>
+          </a:xfrm>
+        </p:grpSpPr>
         <p:grpSp>
           <p:nvGrpSpPr>
-            <p:cNvPr id="327" name="Google Shape;327;p27"/>
+            <p:cNvPr id="411" name="Google Shape;411;p27"/>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
-              <a:off x="4008425" y="1814175"/>
-[...2 lines deleted...]
-              <a:chExt cx="4184701" cy="3194801"/>
+              <a:off x="6130836" y="1666622"/>
+              <a:ext cx="2733252" cy="2504018"/>
+              <a:chOff x="6130836" y="1666622"/>
+              <a:chExt cx="2733252" cy="2504018"/>
             </a:xfrm>
           </p:grpSpPr>
-          <p:pic>
-[...2 lines deleted...]
-              <p:cNvPicPr preferRelativeResize="0"/>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="412" name="Google Shape;412;p27"/>
+              <p:cNvSpPr txBox="1"/>
               <p:nvPr/>
-            </p:nvPicPr>
-[...6 lines deleted...]
-            </p:blipFill>
+            </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="4008425" y="2712827"/>
-                <a:ext cx="2296149" cy="2296149"/>
+                <a:off x="6144839" y="1666622"/>
+                <a:ext cx="2705246" cy="412842"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
-          </p:pic>
+            <p:txBody>
+              <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="68550" rIns="68550" bIns="68550" anchor="ctr" anchorCtr="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                  <a:lnSpc>
+                    <a:spcPct val="90000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="000000"/>
+                  </a:buClr>
+                  <a:buSzPts val="2100"/>
+                  <a:buFont typeface="Arial"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en" sz="2100" b="1">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                  </a:rPr>
+                  <a:t>A</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en" sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial"/>
+                    <a:ea typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
+                    <a:sym typeface="Arial"/>
+                  </a:rPr>
+                  <a:t>n </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en" sz="2100" b="1">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                  </a:rPr>
+                  <a:t>E</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en" sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial"/>
+                    <a:ea typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
+                    <a:sym typeface="Arial"/>
+                  </a:rPr>
+                  <a:t>arthquake </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en" sz="2100" b="1">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                  </a:rPr>
+                  <a:t>D</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en" sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial"/>
+                    <a:ea typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
+                    <a:sym typeface="Arial"/>
+                  </a:rPr>
+                  <a:t>rill</a:t>
+                </a:r>
+                <a:endParaRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
           <p:pic>
             <p:nvPicPr>
-              <p:cNvPr id="329" name="Google Shape;329;p27"/>
-[...26 lines deleted...]
-              <p:cNvPr id="330" name="Google Shape;330;p27"/>
+              <p:cNvPr id="413" name="Google Shape;413;p27" title="ShakeAlert-Ready-Schools_Chromebooks-Alerts-DCHO_03.2026.png"/>
               <p:cNvPicPr preferRelativeResize="0"/>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill rotWithShape="1">
               <a:blip r:embed="rId7">
                 <a:alphaModFix/>
               </a:blip>
               <a:srcRect/>
               <a:stretch/>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
-                <a:off x="5529075" y="1828850"/>
-                <a:ext cx="2664051" cy="2664051"/>
+                <a:off x="6130836" y="2172602"/>
+                <a:ext cx="2733252" cy="1998038"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
           </p:pic>
         </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="414" name="Google Shape;414;p27"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6409556" y="4285900"/>
+              <a:ext cx="2175811" cy="219722"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy ShakeAlert</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="325"/>
+                                          <p:spTgt spid="402"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="318"/>
+                                          <p:spTgt spid="410"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 77"/>
+        <p:cNvPr id="1" name="Shape 419"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="78" name="Google Shape;78;p15"/>
+          <p:cNvPr id="420" name="Google Shape;420;p59"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="259355" y="557285"/>
+            <a:off x="281630" y="478835"/>
             <a:ext cx="8625300" cy="431400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:rPr lang="en-US" sz="2400"/>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="2400"/>
               <a:t>What to Expect from an Alert </a:t>
             </a:r>
             <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="422" name="Google Shape;422;p59"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7086600" y="4867976"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>32</a:t>
+            </a:fld>
+            <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="425" name="Google Shape;425;p59"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3506372" y="4550821"/>
+            <a:ext cx="2175811" cy="219722"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image courtesy USGS</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="ShakeOut ShakeAlert_EarlyWarning_BD_JCCEO">
+          <p:cNvPr id="2" name="ShakeOut ShakeAlert_EarlyWarning_BD_JCCEO">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F0B80BD-1D0E-B20F-E87C-3BA02A80DB15}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CF6AAE8-C388-4798-CBF8-1C0B1D6A0DAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3466731" y="3839699"/>
+            <a:off x="4256884" y="3638268"/>
             <a:ext cx="630232" cy="630232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="6" name="Slide Number Placeholder 11">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Google Shape;423;p59" title="Copy of Hlthcare_14_PHONE_V01.jpg">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA3D8515-F162-37E3-37F8-9AB63D26BA58}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D669540A-0D72-C4DB-95E1-B7F0FE4049F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7086600" y="4867976"/>
-            <a:ext cx="2057400" cy="273844"/>
+            <a:off x="6324600" y="2121319"/>
+            <a:ext cx="1906268" cy="2147181"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Google Shape;424;p59" title="Copy of 04_Public Announcements.png">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4345F54C-E45F-BA30-A597-F1B9E8883152}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect t="9903"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3657600" y="1028179"/>
+            <a:ext cx="2992510" cy="2762771"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Google Shape;426;p59" title="Education_Chromebook_Alert (1).png">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{672FDDB8-1B44-4A59-C178-A47795724612}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="1676400" y="2419350"/>
+            <a:ext cx="2133600" cy="2013793"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B6D0CC4-C6C3-7B0A-7E57-AB413F6E48AA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1428750"/>
+            <a:ext cx="1371600" cy="1685108"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...193 lines deleted...]
-      </p:grpSp>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="122435" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="4"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
-                                  </p:childTnLst>
-[...24 lines deleted...]
-                                    </p:animScale>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000" showWhenStopped="0">
-                <p:cTn id="10" fill="hold" display="0">
+                <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="4"/>
+                  <p:spTgt spid="2"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 345"/>
+        <p:cNvPr id="1" name="Shape 430"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="346" name="Google Shape;346;p29"/>
+          <p:cNvPr id="431" name="Google Shape;431;p29"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="842963"/>
             <a:ext cx="8132234" cy="573087"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="3020" b="1"/>
-              <a:t>Let’s reflect! </a:t>
+              <a:t>Let’s </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="3020"/>
+              <a:t>R</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="3020" b="1"/>
+              <a:t>eflect! </a:t>
             </a:r>
             <a:endParaRPr sz="3020" b="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="347" name="Google Shape;347;p29"/>
+          <p:cNvPr id="432" name="Google Shape;432;p29"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="855320" y="1651987"/>
             <a:ext cx="4182534" cy="2541587"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32483,664 +34919,729 @@
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="200000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2900"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr sz="2900">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="348" name="Google Shape;348;p29"/>
+          <p:cNvPr id="433" name="Google Shape;433;p29"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="435330">
             <a:off x="4723054" y="1151372"/>
             <a:ext cx="3355251" cy="2604825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="349" name="Google Shape;349;p29"/>
+          <p:cNvPr id="434" name="Google Shape;434;p29"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869656"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>33</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 353"/>
+        <p:cNvPr id="1" name="Shape 438"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="354" name="Google Shape;354;p30"/>
+          <p:cNvPr id="439" name="Google Shape;439;p30"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="377794" y="691650"/>
             <a:ext cx="5280443" cy="1277938"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="2400"/>
-              <a:t>What else can you, the people you live with, and community do to prepare for an earthquake?</a:t>
+              <a:t>What else can the community do to prepare for an earthquake?</a:t>
             </a:r>
             <a:endParaRPr sz="2400"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="355" name="Google Shape;355;p30"/>
+          <p:cNvPr id="440" name="Google Shape;440;p30"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="445169" y="2047274"/>
             <a:ext cx="4236492" cy="2404575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-381000" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2400"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="2200">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" textRoundtripDataId="0"/>
+                    <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="0"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
-              <a:t>Be sure your cell phone settings enable alerts.</a:t>
+              <a:t>Be sure cell phone settings are alert-enabled. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="0" indent="-381000" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="2200">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Make an emergency plan.</a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-381000" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2400"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="2200">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Make an emergency plan.</a:t>
+              <a:t>Practice! </a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-381000" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2400"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="2200">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Practice! </a:t>
+              <a:t>Make an emergency supply kit.</a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...26 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="356" name="Google Shape;356;p30"/>
+          <p:cNvPr id="441" name="Google Shape;441;p30"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect r="25611"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="245948">
+          <a:xfrm>
             <a:off x="4792069" y="2714492"/>
             <a:ext cx="4061334" cy="1887949"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="357" name="Google Shape;357;p30"/>
+          <p:cNvPr id="442" name="Google Shape;442;p30"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="244677">
+          <a:xfrm>
             <a:off x="5983851" y="758235"/>
             <a:ext cx="2852294" cy="1831266"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="358" name="Google Shape;358;p30"/>
+          <p:cNvPr id="443" name="Google Shape;443;p30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7084916" y="4893875"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>34</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="444" name="Google Shape;444;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5328289" y="4602441"/>
+            <a:ext cx="2988894" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Images courtesy MyShake (top) and Ready.gov (bottom) </a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="355">
+                                          <p:spTgt spid="440">
                                             <p:txEl>
                                               <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="355">
+                                          <p:spTgt spid="440">
                                             <p:txEl>
                                               <p:pRg st="1" end="1"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="11" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="12" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="14" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="355">
+                                          <p:spTgt spid="440">
                                             <p:txEl>
                                               <p:pRg st="2" end="2"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="15" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="16" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="18" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="355">
+                                          <p:spTgt spid="440">
                                             <p:txEl>
                                               <p:pRg st="3" end="3"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
@@ -33149,404 +35650,394 @@
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 567"/>
+        <p:cNvPr id="1" name="Shape 448"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="568" name="Google Shape;568;p42"/>
+          <p:cNvPr id="449" name="Google Shape;449;p60"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="292547" y="386217"/>
             <a:ext cx="8361260" cy="669303"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="2920" b="1" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr sz="2920" b="1" dirty="0"/>
+              <a:rPr lang="en" sz="2920"/>
+              <a:t>Everyone Should Prepare</a:t>
+            </a:r>
+            <a:endParaRPr sz="2920" b="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="569" name="Google Shape;569;p42"/>
+          <p:cNvPr id="450" name="Google Shape;450;p60"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="292547" y="1567931"/>
-            <a:ext cx="3790020" cy="2752725"/>
+            <a:off x="292547" y="1254181"/>
+            <a:ext cx="3789900" cy="2752800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2700"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="2700" b="1" dirty="0">
+              <a:rPr lang="en" sz="2700" b="1">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Spread the word! </a:t>
             </a:r>
-            <a:r>
-              <a:rPr lang="en" sz="2700" dirty="0">
+            <a:br>
+              <a:rPr lang="en" sz="2700" b="1">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Tell your family and community what you learned </a:t>
-            </a:r>
+            </a:br>
             <a:r>
               <a:rPr lang="en" sz="2700">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>about how to protect </a:t>
-[...9 lines deleted...]
-            <a:endParaRPr sz="2700" dirty="0">
+              <a:t>Tell your family and community what you learned about how to protect yourself during an earthquake.</a:t>
+            </a:r>
+            <a:endParaRPr sz="2700">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2700"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2700" dirty="0">
+            <a:endParaRPr sz="2700">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2700"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="2700" dirty="0">
+              <a:rPr lang="en" sz="2700">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Practice tonight! </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="2500" dirty="0">
+              <a:rPr lang="en" sz="2500">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr sz="2500" dirty="0">
+            <a:endParaRPr sz="2500">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2500"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2500" dirty="0">
+            <a:endParaRPr sz="2500">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="571" name="Google Shape;571;p42"/>
+          <p:cNvPr id="451" name="Google Shape;451;p60"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7084916" y="4893875"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en" sz="900">
+              <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>35</a:t>
             </a:fld>
-            <a:endParaRPr sz="900">
+            <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="A diagram of a warning&#10;&#10;AI-generated content may be incorrect.">
-[...8 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="452" name="Google Shape;452;p60" descr="A diagram of a warning&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4176910" y="994713"/>
-            <a:ext cx="4871062" cy="3899162"/>
+            <a:off x="4376883" y="1055520"/>
+            <a:ext cx="4476897" cy="3583643"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 2429"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 370"/>
+        <p:cNvPr id="1" name="Shape 456"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="371" name="Google Shape;371;p32"/>
+          <p:cNvPr id="457" name="Google Shape;457;p32"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="291977" y="631825"/>
             <a:ext cx="8228136" cy="573088"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33556,345 +36047,328 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="3020" b="1"/>
               <a:t>Welcome Back!  </a:t>
             </a:r>
             <a:endParaRPr sz="3020" b="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="372" name="Google Shape;372;p32"/>
+          <p:cNvPr id="458" name="Google Shape;458;p32"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="291977" y="1152525"/>
             <a:ext cx="3440236" cy="3416300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2500"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="2500">
+              <a:rPr lang="en" sz="2500" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>How did your discussions with your families go?  </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="2500">
+              <a:t>How did your discussions go with your family?  </a:t>
+            </a:r>
+            <a:endParaRPr sz="2500" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr sz="1600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2500"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="2500">
+              <a:rPr lang="en" sz="2500" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Did you show your families how to Drop, Cover, and Hold On during an earthquake?  </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="2500">
+              <a:t>Did you show your family how to Drop, Cover, and Hold On if they were to feel shaking or get an alert?  </a:t>
+            </a:r>
+            <a:endParaRPr sz="2500" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="373" name="Google Shape;373;p32"/>
+          <p:cNvPr id="459" name="Google Shape;459;p32"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4867976"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>36</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="374" name="Google Shape;374;p32"/>
+          <p:cNvPr id="460" name="Google Shape;460;p32"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect l="24314"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3857316" y="1465573"/>
             <a:ext cx="4848939" cy="1868619"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="461" name="Google Shape;461;p32"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5193879" y="4349103"/>
+            <a:ext cx="2175811" cy="219722"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image courtesy USGS</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...76 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 379"/>
+        <p:cNvPr id="1" name="Shape 466"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="380" name="Google Shape;380;p33"/>
+          <p:cNvPr id="467" name="Google Shape;467;p33"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256401" y="666159"/>
             <a:ext cx="4259037" cy="813850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33904,51 +36378,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="2400"/>
               <a:t>Teachers, share your feedback, please! </a:t>
             </a:r>
             <a:endParaRPr sz="2400"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="381" name="Google Shape;381;p33"/>
+          <p:cNvPr id="468" name="Google Shape;468;p33"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312963" y="1670823"/>
             <a:ext cx="4259037" cy="2213775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="34275" rIns="68550" bIns="34275" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -33987,281 +36461,255 @@
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
                 <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>feedback form</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> and help us to improve our ShakeAlert Ready lessons. </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="382" name="Google Shape;382;p33"/>
+          <p:cNvPr id="469" name="Google Shape;469;p33"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4867976"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>37</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:grpSp>
-[...2 lines deleted...]
-          <p:cNvGrpSpPr/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="470" name="Google Shape;470;p33"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
-        </p:nvGrpSpPr>
-        <p:grpSpPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="11235"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="4686300" y="637871"/>
-[...2 lines deleted...]
-            <a:chExt cx="5660250" cy="4886210"/>
+            <a:off x="4726405" y="572552"/>
+            <a:ext cx="4254926" cy="3998396"/>
           </a:xfrm>
-        </p:grpSpPr>
-[...20 lines deleted...]
-            </a:prstGeom>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
             <a:noFill/>
-            <a:ln>
-[...31 lines deleted...]
-      </p:grpSp>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:alpha val="20000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 389"/>
+        <p:cNvPr id="1" name="Shape 474"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="390" name="Google Shape;390;p34"/>
+          <p:cNvPr id="475" name="Google Shape;475;p34"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="149775" y="520875"/>
             <a:ext cx="8737200" cy="479300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" b="1">
+              <a:rPr lang="en" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Content Standards</a:t>
             </a:r>
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="391" name="Google Shape;391;p34"/>
+          <p:cNvPr id="476" name="Google Shape;476;p34"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="971300"/>
             <a:ext cx="4317399" cy="3553700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34902,51 +37350,51 @@
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en" sz="750" b="0" dirty="0"/>
             </a:br>
             <a:endParaRPr sz="750" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="392" name="Google Shape;392;p34"/>
+          <p:cNvPr id="477" name="Google Shape;477;p34"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4518375" y="1012367"/>
             <a:ext cx="4513800" cy="3393300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -35343,134 +37791,142 @@
             <a:endParaRPr sz="750" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr sz="750" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="393" name="Google Shape;393;p34"/>
+          <p:cNvPr id="478" name="Google Shape;478;p34"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869656"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>38</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 398"/>
+        <p:cNvPr id="1" name="Shape 483"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="399" name="Google Shape;399;p35"/>
+          <p:cNvPr id="484" name="Google Shape;484;p35"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="133853" y="562462"/>
             <a:ext cx="8537122" cy="407453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -35484,51 +37940,51 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en"/>
               <a:t>Background - Earthquake Hazard</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="400" name="Google Shape;400;p35"/>
+          <p:cNvPr id="485" name="Google Shape;485;p35"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="162133" y="969915"/>
             <a:ext cx="4531598" cy="3460292"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -35709,115 +38165,123 @@
               </a:rPr>
               <a:t>Faults, Plate Tectonics &amp; Earthquake Hazards - Animations / Videos</a:t>
             </a:r>
             <a:endParaRPr sz="1125"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1125"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr sz="1125"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="401" name="Google Shape;401;p35"/>
+          <p:cNvPr id="486" name="Google Shape;486;p35"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4919031" y="684786"/>
             <a:ext cx="4003622" cy="3773929"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 2429"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="402" name="Google Shape;402;p35"/>
+          <p:cNvPr id="487" name="Google Shape;487;p35"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4867976"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>39</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
@@ -35880,181 +38344,201 @@
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>SLIDE 11</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1200" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>: Tell students that today they are taking part in an earthquake drill and will practice how to protect themselves during an earthquake. If you are teaching this lesson as part of the Great ShakeOut, tell students that millions of people in countries around the world take part in the Great ShakeOut on the 3rd Thursday of October every year.</a:t>
             </a:r>
             <a:endParaRPr sz="1200" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>SLIDE 12</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1200" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>: Ask students what other drills they’ve practiced at school. Students have probably practiced earthquake drills, shelter in place drills, and lockdowns among others. Ask students why we practice drills at school. They should respond that we conduct drills to practice how to respond so that if there’s ever a fire or earthquake, we’re prepared and know how to stay safe. We also practice drills so that we can help students feel safer and less afraid at school. Having fire and earthquake drills can help us to feel prepared and less scared! Tell students that our school has an earthquake early warning system that can give our school community members seconds of extra time to protect ourselves before strong shaking arrives during an earthquake. </a:t>
+              <a:t>: Ask students what other drills they’ve practiced at school. Students have probably practiced earthquake drills, shelter</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1200" dirty="0"/>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>in</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1200" dirty="0"/>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>place drills, and lockdowns, among others. Ask students why we practice drills at school. They should respond that we conduct drills to practice how to respond, so if there’s ever a fire or earthquake, we’re prepared and know how to stay safe. We also practice drills so that we can help students feel safer and less afraid at school. Having fire and earthquake drills can help us to feel prepared and less scared! Tell students that there are many ways to get earthquake early warning alerts (and indicate if their school has an earthquake early warning system </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1200" dirty="0"/>
+              <a:t>integrated into their public address system or other devices).</a:t>
             </a:r>
             <a:endParaRPr sz="1200" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>SLIDE 13</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1200" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>: Ask students what they already know about earthquakes, including what they are, causes and effects</a:t>
+              <a:t>: Ask students what they already know about earthquakes, including what they are, causes and effects.</a:t>
             </a:r>
             <a:endParaRPr sz="1200" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1200" u="sng" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>SLIDE 14</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1200" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>: This map shows the chance of a strong earthquake in the next 100 years. In this case, strong means an earthquake felt</a:t>
-[...7 lines deleted...]
-              <a:t> by all that frightens many, and moves heavy furniture, creating slight damage. Ask students to use the key to assess the chance of a strong earthquake in the next 100 years where they live.  </a:t>
+              <a:t>: This map shows the chance of a strong earthquake in the next 100 years. In this case, strong means an earthquake felt by all that frightens many, and moves heavy furniture, creating slight damage. Ask students to use the key to assess the chance of a strong earthquake in the next 100 years where they live.  </a:t>
             </a:r>
             <a:endParaRPr sz="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr sz="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
@@ -36066,50 +38550,53 @@
         <p:nvSpPr>
           <p:cNvPr id="114" name="Google Shape;114;p4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="85366" y="598600"/>
             <a:ext cx="8775300" cy="413700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Teaching Steps - </a:t>
             </a:r>
@@ -36141,120 +38628,128 @@
         <p:nvSpPr>
           <p:cNvPr id="115" name="Google Shape;115;p4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869656"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:alpha val="20000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 407"/>
+        <p:cNvPr id="1" name="Shape 492"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="408" name="Google Shape;408;p36"/>
+          <p:cNvPr id="493" name="Google Shape;493;p36"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="143875" y="553025"/>
             <a:ext cx="9000000" cy="407400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -36272,174 +38767,177 @@
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Background - How the ShakeAlert Earthquake Early Warning System Works</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="409" name="Google Shape;409;p36"/>
+          <p:cNvPr id="494" name="Google Shape;494;p36"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4793522"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>40</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="410" name="Google Shape;410;p36" descr="A diagram of a earthquake"/>
+          <p:cNvPr id="495" name="Google Shape;495;p36"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect t="12572"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="454672" y="1046072"/>
-            <a:ext cx="8234655" cy="3489351"/>
+            <a:off x="827196" y="960425"/>
+            <a:ext cx="7489607" cy="3630050"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 2429"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 620"/>
+        <p:cNvPr id="1" name="Shape 500"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="621" name="Google Shape;621;p48"/>
+          <p:cNvPr id="501" name="Google Shape;501;p61"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="123009" y="481152"/>
             <a:ext cx="8537122" cy="407453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -36453,457 +38951,484 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en"/>
               <a:t>Background - Effective Protective Actions</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="622" name="Google Shape;622;p48"/>
+          <p:cNvPr id="502" name="Google Shape;502;p61"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6792684" y="4818459"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="900"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en"/>
               <a:t>41</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="623" name="Google Shape;623;p48"/>
+          <p:cNvPr id="503" name="Google Shape;503;p61"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="199723" y="1475934"/>
             <a:ext cx="4269477" cy="2562300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="68550" rIns="68550" bIns="68550" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1500" dirty="0">
+              <a:rPr lang="en" sz="1500" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Most earthquake-related injuries and deaths are caused by collapsing walls and roofs, flying glass and falling objects. </a:t>
             </a:r>
-            <a:endParaRPr dirty="0"/>
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1500" dirty="0">
+            <a:endParaRPr sz="1500" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" marR="0" lvl="0" indent="-238125" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1500" dirty="0">
+              <a:rPr lang="en" sz="1500" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>If you are inside a building, move no more than a few steps, then Drop, Cover, and Hold On.</a:t>
             </a:r>
-            <a:endParaRPr dirty="0"/>
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1500" dirty="0">
+            <a:endParaRPr sz="1500" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" marR="0" lvl="0" indent="-238125" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1500" dirty="0">
+              <a:rPr lang="en" sz="1500" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>If you are outdoors when the shaking starts, you should find a clear spot away from buildings, trees, streetlights, and power lines, then Drop, Cover, and Hold On. Stay there until the shaking stops.</a:t>
             </a:r>
-            <a:endParaRPr dirty="0"/>
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1500" dirty="0">
+            <a:endParaRPr sz="1500" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1500" dirty="0">
+            <a:endParaRPr sz="1500" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="900" i="1" dirty="0">
+              <a:rPr lang="en" sz="900" b="0" i="1" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>For protective actions in various settings (descriptions and gifs), go to </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="900" i="1" u="sng" dirty="0">
+              <a:rPr lang="en" sz="900" b="0" i="1" u="sng" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://www.earthquakecountry.org/step5/</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="900" i="1" dirty="0">
+              <a:rPr lang="en" sz="900" b="0" i="1" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr dirty="0"/>
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="A diagram of a warning&#10;&#10;AI-generated content may be incorrect.">
-[...8 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="504" name="Google Shape;504;p61" descr="A diagram of a warning&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4469200" y="888605"/>
             <a:ext cx="4475077" cy="3582186"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 2429"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 424"/>
+        <p:cNvPr id="1" name="Shape 509"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="425" name="Google Shape;425;p38"/>
+          <p:cNvPr id="510" name="Google Shape;510;p38"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="128897" y="480563"/>
             <a:ext cx="8537122" cy="407453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -36917,51 +39442,51 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en"/>
               <a:t>Rationale</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="426" name="Google Shape;426;p38"/>
+          <p:cNvPr id="511" name="Google Shape;511;p38"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312964" y="868352"/>
             <a:ext cx="8537122" cy="2628450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="68550" rIns="68550" bIns="68550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -36969,83 +39494,99 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1050"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1050" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Why do we practice earthquake drills? </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="450"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1050"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1050" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>To react quickly you must practice often. You may only have seconds to protect yourself in an earthquake, before strong shaking knocks you down--or drops something on you.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="450"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1050" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
@@ -37084,1495 +39625,1338 @@
               <a:spcBef>
                 <a:spcPts val="450"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1050"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1050" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Why share the Family Engagement Letter?</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="292100" marR="0" lvl="0" indent="-200025" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="450"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1050" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>While schools practice earthquake drills regularly, most other locations don’t. Some students’ family members may not have practiced earthquake drills since they were in school.  </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="292100" marR="0" lvl="0" indent="-200025" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="300"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1050" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Family members may have outdated information about how to stay safe in an earthquake, such as the incorrect belief that standing in doorways or “the triangle of life” will keep one safe in an earthquake. Students will be able to share correct protective actions (Drop, Cover, and Hold On) with their family and community members.  </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="292100" marR="0" lvl="0" indent="-200025" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="300"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1050" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Students spend more time at home than at school. Therefore, educating families will help keep students and our community safe. Additionally, families are more likely to understand their family and community members’ needs. This communication can prompt families to ensure they’re prepared to protect all members of their families in case of an earthquake. </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="292100" marR="0" lvl="0" indent="-200025" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="300"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1050" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Because earthquakes are infrequent in Oregon and Washington, people may be unaware of the risk of an earthquake. </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="292100" marR="0" lvl="0" indent="-200025" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="300"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="300"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1050" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>The Family Engagement Letter has links for family members to learn more about earthquakes and protective actions. </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="427" name="Google Shape;427;p38"/>
+          <p:cNvPr id="512" name="Google Shape;512;p38"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869656"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>42</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:alpha val="20000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 431"/>
+        <p:cNvPr id="1" name="Shape 516"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="432" name="Google Shape;432;p39"/>
+          <p:cNvPr id="517" name="Google Shape;517;p62"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="553100"/>
             <a:ext cx="4014640" cy="572700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" b="1" dirty="0">
+              <a:rPr lang="en" b="1">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:extLst>
-[...3 lines deleted...]
-                </a:extLst>
               </a:rPr>
-              <a:t>Additional</a:t>
-[...9 lines deleted...]
-            <a:endParaRPr b="1" dirty="0">
+              <a:t>Additional Resources</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="433" name="Google Shape;433;p39"/>
+          <p:cNvPr id="518" name="Google Shape;518;p62"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311698" y="1190803"/>
             <a:ext cx="4260301" cy="3295808"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" u="sng" dirty="0">
+              <a:rPr lang="en" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId4"/>
+                <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>ShakeAlert Website </a:t>
             </a:r>
-            <a:endParaRPr lang="en" u="sng" dirty="0">
+            <a:endParaRPr u="sng">
               <a:solidFill>
                 <a:schemeClr val="hlink"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en" u="sng" dirty="0">
+            <a:endParaRPr u="sng">
               <a:solidFill>
                 <a:schemeClr val="hlink"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" u="sng" dirty="0">
+              <a:rPr lang="en" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId5"/>
+                <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>ShakeAlert Ready Schools</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" u="sng" dirty="0">
+            <a:endParaRPr u="sng">
               <a:solidFill>
                 <a:schemeClr val="hlink"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" u="sng" dirty="0">
+            <a:endParaRPr u="sng">
               <a:solidFill>
                 <a:schemeClr val="hlink"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" u="sng" dirty="0">
+              <a:rPr lang="en" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId4"/>
+                <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>ShakeAlert Messaging Toolkit</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" u="sng" dirty="0">
+              <a:rPr lang="en" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>  (Videos, Graphics, Factsheets)</a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:pPr marL="0" indent="0">
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" u="sng" dirty="0">
+            <a:endParaRPr u="sng">
               <a:solidFill>
                 <a:schemeClr val="hlink"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" u="sng" dirty="0">
+              <a:rPr lang="en" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId6"/>
+                <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>The Hero in You Foundation  (PK-5 Educational Resources in Multiple Languages)</a:t>
             </a:r>
-            <a:endParaRPr lang="en" u="sng" dirty="0">
+            <a:endParaRPr u="sng">
               <a:solidFill>
                 <a:schemeClr val="hlink"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" u="sng" dirty="0">
+              <a:rPr lang="en" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>Great ShakeOut Educational Resources</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
-              <a:t>Great ShakeOut Educational Resources</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr dirty="0"/>
+              <a:t>Earthquake Country Alliance</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr dirty="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="en-US" u="sng" dirty="0">
+            <a:r>
+              <a:rPr lang="en" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId7"/>
+              </a:rPr>
+              <a:t>(Earthquake Resources in Multiple Languages</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="139700" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:br>
+              <a:rPr lang="en" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
-              <a:t>Earthquake Country Alliance</a:t>
-[...18 lines deleted...]
-              <a:rPr lang="en-US" u="sng" dirty="0">
+            </a:br>
+            <a:br>
+              <a:rPr lang="en" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId8"/>
-[...18 lines deleted...]
-              <a:rPr lang="en-US" dirty="0">
                 <a:hlinkClick r:id="rId9"/>
               </a:rPr>
             </a:br>
-            <a:br>
-[...4 lines deleted...]
-            <a:endParaRPr dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="434" name="Google Shape;434;p39"/>
+          <p:cNvPr id="519" name="Google Shape;519;p62"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869656"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>43</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Google Shape;433;p39">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="520" name="Google Shape;520;p62"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4954137" y="1392072"/>
             <a:ext cx="3878163" cy="2968220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...11 lines deleted...]
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-317500" algn="l" rtl="0">
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
-              <a:buChar char="●"/>
-[...224 lines deleted...]
-            <a:endParaRPr lang="en-US" u="sng" kern="0" dirty="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1400" b="0" i="0" u="sng" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="0D27C0"/>
               </a:solidFill>
-              <a:hlinkClick r:id="rId10">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+              <a:hlinkClick r:id="rId9">
                 <a:extLst>
                   <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                     <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                   </a:ext>
                 </a:extLst>
               </a:hlinkClick>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" u="sng" kern="0" dirty="0">
+              <a:rPr lang="en" sz="1400" b="0" i="0" u="sng" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0D27C0"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId9">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>California Governor's Office of Emergency Services</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="139700" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1400" b="0" i="0" u="sng" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+              <a:hlinkClick r:id="rId8">
+                <a:extLst>
+                  <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                    <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                  </a:ext>
+                </a:extLst>
+              </a:hlinkClick>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1400" b="0" i="0" u="sng" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId8">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Oregon Department of Emergency Management</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1400" b="0" i="0" u="sng" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+              <a:hlinkClick r:id="rId8">
+                <a:extLst>
+                  <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                    <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                  </a:ext>
+                </a:extLst>
+              </a:hlinkClick>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="1400" b="0" i="0" u="sng" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
                 <a:hlinkClick r:id="rId10">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>California Governor's Office of Emergency Services</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="139700" indent="0">
+              <a:t>Washington Emergency Management Division</a:t>
+            </a:r>
+            <a:endParaRPr sz="1400" b="0" i="0" u="sng" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+              <a:hlinkClick r:id="rId8">
+                <a:extLst>
+                  <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                    <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                  </a:ext>
+                </a:extLst>
+              </a:hlinkClick>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="139700" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" u="sng" kern="0" dirty="0">
-[...43 lines deleted...]
-            </a:pPr>
             <a:br>
-              <a:rPr lang="en-US" kern="0" dirty="0">
-                <a:hlinkClick r:id="rId9"/>
+              <a:rPr lang="en" sz="1400" b="0" i="0" u="sng" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId8">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
               </a:rPr>
             </a:br>
             <a:br>
-              <a:rPr lang="en-US" kern="0" dirty="0">
-                <a:hlinkClick r:id="rId10"/>
+              <a:rPr lang="en" sz="1400" b="0" i="0" u="sng" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId9">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
               </a:rPr>
             </a:br>
-            <a:endParaRPr lang="en-US" kern="0" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr marL="0" indent="0">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" kern="0" dirty="0"/>
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Google Shape;432;p39">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="521" name="Google Shape;521;p62"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4954137" y="696883"/>
             <a:ext cx="3632501" cy="572700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...11 lines deleted...]
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="accent1"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
-              <a:buChar char="●"/>
-[...2 lines deleted...]
-                  <a:schemeClr val="accent1"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
-              </a:defRPr>
-[...227 lines deleted...]
-                </a:extLst>
               </a:rPr>
               <a:t>State Emergency Management Departments</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" kern="0" dirty="0">
+            <a:endParaRPr sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="4" name="Google Shape;100;p2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="522" name="Google Shape;522;p62"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4720359" y="656889"/>
             <a:ext cx="0" cy="3829722"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="19050" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
-            <a:miter lim="800000"/>
+            <a:miter lim="8000"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
-    <a:overrideClrMapping bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+    <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:alpha val="20000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 119"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -38603,171 +40987,174 @@
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buAutoNum type="arabicPeriod" startAt="5"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1200" u="sng" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>SLIDE 15</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1200" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>: Ask students to point out where they live on the map. Ask them what kind of plate boundary is nearby. Students in California will note that they live near a transform boundary, where the North American and Pacific Plates slide past each other. Students in Washington, Oregon, and Northern California will see they live near a subduction zone, which is a convergent boundary in which the denser plate (in this case the Juan de Fuca Plate) slides beneath the less dense plate (in this case the North American Plate). If you live in Southern California, point out the Salton Sea, which is part of the Salton Trough formed at the divergent plate boundary (that is on land) between the North American and Pacific Plates.</a:t>
             </a:r>
-            <a:endParaRPr sz="1200" dirty="0">
+            <a:endParaRPr sz="1200">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buAutoNum type="arabicPeriod" startAt="5"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1200" u="sng" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>SLIDE 16</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1200" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>: Tell students that faults are cracks in Earth’s surface created at and around tectonic plate boundaries as the brittle earth material is deformed. Remind students that faults form at and around each kind of boundary, and that earthquakes can occur along faults including plate boundaries. Ask students to compare the locations of plate boundaries and faults to the risk of earthquakes. </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="1200" dirty="0">
+              <a:t>: Tell students that faults are cracks in the Earth’s surface created at and around tectonic plate boundaries as the brittle material is deformed. Remind students that faults form at and around each kind of boundary, and that earthquakes can occur along faults, including plate boundaries. Ask students to compare the locations of plate boundaries and faults to the risk of earthquakes. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1200">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buAutoNum type="arabicPeriod" startAt="5"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1200" u="sng" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>SLIDE 17</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1200" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>: Remind students that because of the area’s chance of experiencing a strong earthquake, their school has ShakeAlert-powered </a:t>
-[...5 lines deleted...]
-            <a:endParaRPr sz="1200" dirty="0"/>
+              <a:t>: [PROVI</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1200"/>
+              <a:t>SIONAL, depending on whether or not your school as integrated ShakeAlert-powered alerting into the public address system or other devices [not personal cell phones.] Tell students that ShakeAlert uses information from two kinds of sensors: seismometers and GPS/GNSS. Seismometers record how fast the ground is shaking, and GPS/GNSS records how far the ground moves up, down, and sideways. Both sensors utilize waves; seismometers measure seismic waves, and GPS uses radio waves to send information. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1200"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="121" name="Google Shape;121;p5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="83100" y="598600"/>
             <a:ext cx="8775300" cy="413700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Teaching Steps - </a:t>
             </a:r>
@@ -38799,56 +41186,64 @@
         <p:nvSpPr>
           <p:cNvPr id="122" name="Google Shape;122;p5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869656"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
@@ -38909,223 +41304,274 @@
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buAutoNum type="arabicPeriod" startAt="8"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1200" u="sng" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>SLIDE 18</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1200" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>: Tell students that earthquakes generate seismic waves. We can model an earthquake with a snap of a finger. When we press our two fingers together, there is friction between them which prevents them from moving in the direction of the force, creating a build up of stored potential energy. When friction is overcome, the potential energy is transformed into kinetic energy, or movement, much like an earthquake. Earthquakes can happen at faults, including plate boundaries. Ask students to share their observations of the earthquake animation. </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="1200" dirty="0">
+              <a:t>: Tell students that earthquakes generate seismic waves. We can model an earthquake with a snap of a finger. When we press our two fingers together, there is friction between them </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1200"/>
+              <a:t>that </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>prevents them from moving in the direction of the force, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1200"/>
+              <a:t>and building up</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> stored potential energy. When friction is overcome, the potential energy is transformed into kinetic energy, or movement, much like an earthquake. Earthquakes can happen at faults, including plate boundaries. Ask students to share their observations of the earthquake animation. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1200">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buAutoNum type="arabicPeriod" startAt="8"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1200" u="sng" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>SLIDE 19</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1200" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>: Show the videos about different types of seismic waves. Ask students what they observe about how the distance between waves changes as they travel away from where the earthquake started. They should notice that when the earthquake starts, the waves are right on top of each other. As the waves travel through the earth, the distance between them grows.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="1200" dirty="0">
+              <a:t>: Show the videos about different types of seismic waves. Ask students what they observe about how the distance between waves changes as they travel away from where the earthquake started. They should notice that when the earthquake starts, the waves are right on top of each other. As the waves travel through the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1200"/>
+              <a:t>E</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>arth, the distance between them grows.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buAutoNum type="arabicPeriod" startAt="8"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1200" u="sng" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>SLIDE 20</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1200" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>: Tell students that seismic waves can affect people long distances from where they begin. Remind students that the p-waves move the fastest, but are less damaging, whereas s-waves and surface waves are slower but are more damaging. Tell students that as soon as the first wave is detected, alerts are sent to areas that may experience strong shaking. Therefore, as soon as you get an alert, you should Drop, Cover, and Hold On.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="1200" dirty="0">
+              <a:t>: Tell students that seismic waves can affect people long distances from where they begin. Remind students that the P-waves move the fastest, but are less damaging, whereas S-waves and surface waves are slower but are more damaging. Tell students that as soon as the first wave is detected, alerts are sent to areas that may experience strong shaking. Therefore, as soon as you get an alert or feel shaking, you should Drop, Cover, and Hold On or take another appropriate protective action</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1200"/>
+              <a:t> that is appropriate for your situation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buAutoNum type="arabicPeriod" startAt="8"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1200" u="sng" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>SLIDE 21</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1200" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>: Remind </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1200" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr sz="1200" dirty="0"/>
+              <a:rPr lang="en" sz="1200"/>
+              <a:t>students that in addition to utilizing seismometers, ShakeAlert uses GPS/GNSS during an earthquake to measure how far the ground moves. This helps to determine how great the intensity of an earthquake will be. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1200"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1200" dirty="0"/>
+            <a:endParaRPr sz="1200"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="128" name="Google Shape;128;p6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="83100" y="598600"/>
             <a:ext cx="8775300" cy="413700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Teaching Steps - </a:t>
             </a:r>
@@ -39157,56 +41603,64 @@
         <p:nvSpPr>
           <p:cNvPr id="129" name="Google Shape;129;p6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869656"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
@@ -39270,374 +41724,364 @@
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="171450" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="400050" marR="0" lvl="0" indent="-304800" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod" startAt="12"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1160" u="sng" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>SLIDE 22</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1160" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>: Remind students that ShakeAlert also uses GPS, which stands for Global Positioning System. GPS uses a network of satellites that orbit the Earth twice a day. They continuously send radio waves to the ground with atomic clock-generated time, and the satellite’s position. Radio waves are a type of electromagnetic radiation, so they travel through the vacuum of space at the speed of light, which is 300,000 km per second. Each GPS receiver uses messages sent from more than 4 satellites to determine its position on Earth. It needs at least 4 to get a position, but it needs more than four to produce an accurate position. That’s because data is noisy; the radio waves are distorted by variations in the atmosphere (for instance pockets of hot and cold air) as they pass from the satellite to the receiver. Having more data overcomes this noise. The accuracy of GPS is oftentimes to 5 mm, or ¼ inch. </a:t>
-            </a:r>
+              <a:t>: Remind students that ShakeAlert also uses GPS/GNSS, which stands for Global Positioning System. Global Navigation Satellite System (GNSS) refers to a network of satellites that provide positioning, navigation, and timing services globally. GNSS encompasses various systems, including</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1160" dirty="0"/>
+              <a:t> GPS.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1160" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="400050" marR="0" lvl="0" indent="-304800" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod" startAt="12"/>
             </a:pPr>
-            <a:endParaRPr lang="en" sz="1160" u="sng" dirty="0">
+            <a:r>
+              <a:rPr lang="en" sz="1160" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>GPSGPS uses a network of satellites that orbit the Earth twice a day. They continuously send radio waves to the ground with atomic clock-generated time, and the satellite’s position. Radio waves are a type of electromagnetic radiation, so they travel through the vacuum of space at the speed of light, which is 300,000 km per second. Each GPS receiver uses messages sent from more than 4 satellites to determine its position on Earth. It needs at least 4 to get a position, but it needs more than four to produce an accurate position. That’s because data is noisy; the radio waves are distorted by variations in the atmosphere (for instance pockets of hot and cold air) as they pass from the satellite to the receiver. Having more data overcomes this noise. The accuracy of GPS is oftentimes to 5 mm, or ¼ inch. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1160" u="sng" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="400050" marR="0" lvl="0" indent="-304800" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod" startAt="12"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1160" u="sng" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>SLIDE 23</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1160" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>: Tell students that this video describes how ShakeAlert uses seismometers and GPS to send earthquake early warning alerts. Read the two questions on the slide to students before showing the video so that students know what to focus on This video (2:17) describes the USGS-managed ShakeAlert System, which senses earthquakes as soon as they begin, and sends alerts to buildings and schools like yours. These alerts can give people seconds of time to Drop, Cover, and Hold On before dangerous ground shaking occurs.</a:t>
-            </a:r>
+              <a:t>: Tell students that this video describes how ShakeAlert uses seismometers and GPS to send earthquake early warning alerts. Read the two questions on the slide to students before showing the video so that students know what to focus on. This video (2:17) describes the USGS-managed ShakeAlert System, which senses earthquakes as soon as they begin, and sends alerts to buildings and schools like yours. These alerts can give people seconds of time to Drop, Cover, and Hold On before dangerous ground shaking occurs.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1160" u="sng" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="400050" marR="0" lvl="0" indent="-304800" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod" startAt="12"/>
             </a:pPr>
-            <a:endParaRPr lang="en" sz="1160" u="sng" dirty="0">
+            <a:r>
+              <a:rPr lang="en" sz="1160" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>SLIDE 24</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1160" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: Ask students what we do when there’s an earthquake or we hear an alert. They may know about Drop, Cover, and Hold On. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1160" u="sng" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="400050" marR="0" lvl="0" indent="-304800" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod" startAt="12"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1160" u="sng" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
-[...52 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>SLIDE 25</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1160" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> &amp; </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1160" u="sng" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>26</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1160" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>: Tell students </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1160" dirty="0"/>
               <a:t>that Drop, Cover, and Hold On looks different for different bodies. Review modified protective actions for people who use wheelchairs, walkers or canes. While you may not have students who use wheelchairs, walkers, or canes in your class, it is likely that there are members of your community who do. </a:t>
             </a:r>
             <a:endParaRPr sz="1160" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="136" name="Google Shape;136;p7"/>
+          <p:cNvPr id="135" name="Google Shape;135;p7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869656"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Google Shape;128;p6">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="136" name="Google Shape;136;p7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="83100" y="598600"/>
             <a:ext cx="8775300" cy="413700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:rPr lang="en" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Teaching Steps - </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1800" b="1" i="1" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:rPr lang="en" sz="1800" b="1" i="1" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>page 4</a:t>
             </a:r>
-            <a:endParaRPr sz="1800" b="1" i="1" u="none" strike="noStrike" cap="none" dirty="0">
+            <a:endParaRPr sz="1800" b="1" i="1" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
@@ -39669,185 +42113,200 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="44071" y="946900"/>
             <a:ext cx="8849100" cy="3555300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="514350" indent="-285750">
+            <a:pPr marL="514350" lvl="0" indent="-285750" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1200"/>
-              <a:buFont typeface="+mj-lt"/>
+              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod" startAt="16"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1200" u="sng" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>SLIDE 27</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Tell students that if they are outside when they feel shaking or get an alert, they should immediately move to an open space away from power lines or other objects that could fall on them. They should then drop to their knees and use one arm to cover their head and neck. They should then hold on in that position until the shaking stops. </a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:pPr marL="514350" indent="-285750">
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" lvl="0" indent="-285750" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1200"/>
-              <a:buFont typeface="+mj-lt"/>
+              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod" startAt="16"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1200" u="sng" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>SLIDE 28</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>: Tell students that if they are visiting the coast, the earthquake could be followed by a tsunami, which is a large wave caused by the earthquake. If they are on the coast when they feel shaking or get an alert, they should wait for shaking to stop, and then immediately go to high ground or inland. They should stay there until local officials say it’s safe to return. Tell students that tsunami waves may arrive for hours after the earthquake. </a:t>
-[...15 lines deleted...]
-            <a:pPr marL="514350" lvl="0" indent="-285750">
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1200"/>
+              <a:t>Tell students that if they are visiting the coast, the earthquake could be followed by a tsunami, which is a large wave caused by the earthquake. If they are on the coast when they feel shaking or get an alert, they should Drop, Cover and Hold On. When the shaking stops, immediately go inland, to high ground, or follow their school’s specific safety procedures. Tell students that it’s important to wait until they hear it’s safe to return because tsunami waves can continue to arrive for hours or even days after an earthquake. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" lvl="0" indent="-285750" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1200"/>
-              <a:buFont typeface="+mj-lt"/>
+              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod" startAt="16"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1200" u="sng" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>SLIDE 29</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>: Tell students that sometimes smaller earthquakes will occur before the main earthquake, which are called foreshocks. Most large </a:t>
-[...5 lines deleted...]
-            <a:endParaRPr lang="en" sz="1200" u="sng" dirty="0">
+              <a:t>: Tell students that sometimes, smaller earthquakes will occur before the main earthquake, which are called foreshocks. Most large </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1200"/>
+              <a:t>earthquakes are followed by smaller earthquakes, called aftershocks. Aftershocks can occur hours, days, or weeks after the main earthquake. Foreshocks and aftershocks are smaller than the main earthquake but can still cause strong shaking and damage. Remind students that they should Drop, Cover, and Hold On if they feel shaking or get an earthquake early warning alert. Tell students you’ll watch an animation of foreshocks, mainshocks, and aftershocks now. Ask them what color foreshocks, mainshocks, and aftershocks are. (They should use the key and note that foreshocks are blue, mainshocks are red, and aftershocks are yellow.) Ask students what the difference is between the map view on the left and the cross-section view on the right. (They should note that the map view is an overhead or bird’s-eye view, and the cross-section view shows us what’s happening inside earth.) Play the animation and ask students what they observe. Stress the importance of staying vigilant and the need to immediately Drop, Cover, and Hold On when they get an alert.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200" u="sng">
               <a:solidFill>
                 <a:schemeClr val="hlink"/>
               </a:solidFill>
-              <a:hlinkClick r:id="rId4" action="ppaction://hlinksldjump"/>
+              <a:hlinkClick r:id="rId3" action="ppaction://hlinksldjump"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="142" name="Google Shape;142;p8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="84686" y="603260"/>
             <a:ext cx="8775300" cy="413700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Teaching Steps - </a:t>
             </a:r>
@@ -39879,56 +42338,64 @@
         <p:nvSpPr>
           <p:cNvPr id="143" name="Google Shape;143;p8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869656"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
@@ -39975,301 +42442,373 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="51259" y="946900"/>
             <a:ext cx="8849100" cy="3555300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="514350" lvl="0" indent="-285750">
+            <a:pPr marL="514350" lvl="0" indent="-285750" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1200"/>
-              <a:buFont typeface="+mj-lt"/>
+              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod" startAt="19"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" u="sng" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>SLIDE 30</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>: Ask students why we Drop, Cover, and Hold On if there’s ground shaking or we receive an alert. This slide is animated and the ‘Cover’ and ‘Hold On’ will appear individually so you can discuss each action in turn. </a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:pPr marL="857250" lvl="1" indent="-228600">
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="857250" lvl="1" indent="-228600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1200"/>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>DROP: Dropping to your knees protects you from falling during ground shaking. </a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:pPr marL="857250" lvl="1" indent="-228600">
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="857250" lvl="1" indent="-228600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1200"/>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>COVER: We cover our neck and head to protect them from becoming injured if something falls.</a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:pPr marL="857250" lvl="1" indent="-228600">
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="857250" lvl="1" indent="-228600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1200"/>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>HOLD ON: We hold on to a table leg once we’re beneath a table so that the earthquake doesn’t move us out.</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="514350" lvl="0" indent="-285750">
+              <a:t>HOLD ON: We hold on to a table/desk leg once we’re beneath so the earthquake doesn’t move us out from beneath it. We may move with the table/desk if shaking shifts its position. Holding on means we stay protected..</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" lvl="0" indent="-285750" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1200"/>
-              <a:buFont typeface="+mj-lt"/>
+              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod" startAt="19"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" u="sng" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>SLIDE 31</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>: Tell students that they should take these protective actions when the ground shakes, if there’s an earthquake alert, or if they’re doing an earthquake drill, which we’ll do now. Tell students that it’s vital they Drop, Cover, and Hold On immediately and without hesitation. </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="514350" lvl="0" indent="-285750">
+              <a:t>: Tell students that they should take these protective actions when the ground shakes, if there’s an earthquake alert, or if they’re doing an earthquake drill, which we’ll do now. Tell students that it’s vital they Drop, Cover, and Hold On immediately and without hesitation (or take the appropriate modi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1200"/>
+              <a:t>fied protective action, depending on their situation)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" lvl="0" indent="-285750" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1200"/>
-              <a:buFont typeface="+mj-lt"/>
+              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod" startAt="19"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" u="sng" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>SLIDE 32</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>: Play the ShakeAlert alert message. Have all students Drop, Cover, and Hold On. Ask students to stay in their protective positions while the teacher observes and offers corrections if necessary. Once the teacher has checked in with each student, ask them to return to their seats.  </a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:pPr marL="742950" lvl="1" indent="-228600">
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-228600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" u="sng" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>NOTE</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>: Your EEW alert may sound and look different than the one pictures on the slide! </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="514350" lvl="0" indent="-285750">
+              <a:t>: Your EEW alert may sound and look differently than the one pictured on the slide! </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" lvl="0" indent="-285750" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1200"/>
-              <a:buFont typeface="+mj-lt"/>
+              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod" startAt="19"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" u="sng" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>SLIDE 33</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>: Refl</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="514350" marR="0" lvl="0" indent="-285750" algn="l" rtl="0">
+              <a:rPr lang="en" sz="1200"/>
+              <a:t>ect on your earthquake drill by asking students how they did, and if they have questions. After reflecting, remind students of the key takeaways to stay safe during an earthquake, including immediately dropping to your knees, getting under a table/desk, and holding on to the table/desk leg, facing away from glass or heavy objects that could fall, covering your head and neck, remaining silent so that you can hear teacher instructions, and holding this position until shaking stops. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" marR="0" lvl="0" indent="-209550" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
-              <a:buAutoNum type="arabicPeriod" startAt="20"/>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1200" u="sng" dirty="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1200" u="sng">
               <a:solidFill>
                 <a:schemeClr val="hlink"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1200" dirty="0"/>
+            <a:endParaRPr sz="1200"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="149" name="Google Shape;149;p9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="79826" y="603260"/>
             <a:ext cx="8775300" cy="413700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Teaching Steps - </a:t>
             </a:r>
@@ -40301,56 +42840,64 @@
         <p:nvSpPr>
           <p:cNvPr id="150" name="Google Shape;150;p9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869656"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
@@ -40903,213 +43450,126 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=ppt/theme/themeOverride1.xml><?xml version="1.0" encoding="utf-8"?>
-[...84 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
   <TotalTime></TotalTime>
-  <Words>7933</Words>
-  <Application>Microsoft Office PowerPoint</Application>
+  <Words>8273</Words>
+  <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
-  <Paragraphs>403</Paragraphs>
+  <Paragraphs>432</Paragraphs>
   <Slides>43</Slides>
   <Notes>43</Notes>
   <HiddenSlides>16</HiddenSlides>
   <MMClips>6</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>43</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="48" baseType="lpstr">
+      <vt:lpstr>Roboto</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Roboto</vt:lpstr>
       <vt:lpstr>Public Sans</vt:lpstr>
       <vt:lpstr>USGS Theme</vt:lpstr>
       <vt:lpstr>ShakeAlert® Earthquake Early Warning  Earthquake Drill Lesson</vt:lpstr>
       <vt:lpstr>To Print</vt:lpstr>
       <vt:lpstr>Sensitive Content Warning! </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>Learning Targets: I can explain how ShakeAlert uses information carried by waves (including seismic and radio waves) to deliver earthquake early warning alerts.   I know to Drop, Cover, and Hold On if the ground shakes or if I get an earthquake early warning alert.     </vt:lpstr>
+      <vt:lpstr>Learning Objectives: I can explain how ShakeAlert uses information carried by waves (including seismic and radio waves) to deliver earthquake early warning alerts.   I know to Drop, Cover, and Hold On if the ground shakes or if I get an earthquake early warning alert.     </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>What is an earthquake?  Why do they happen?  What are some things that happen when there is an earthquake?</vt:lpstr>
+      <vt:lpstr>What is an earthquake?  Why do they happen?  What are some things that happen in our environments when there is an earthquake?</vt:lpstr>
       <vt:lpstr>We Live in Earthquake Country!</vt:lpstr>
       <vt:lpstr>We Live Near a Tectonic Plate Boundary!</vt:lpstr>
-      <vt:lpstr>What relationship can you infer about the location of plate boundaries, faults, and the chance of damaging earthquake shaking occurring in 100 years?</vt:lpstr>
-      <vt:lpstr> ShakeAlert Earthquake Early Warning Uses Earthquake Information from Seismometers &amp; GPS </vt:lpstr>
+      <vt:lpstr>What relationship can you infer about the location of plate boundaries, faults, and the chance of strong earthquake shaking occurring in 100 years?</vt:lpstr>
+      <vt:lpstr> The ShakeAlert Earthquake Early Warning System Uses Earthquake Information from Seismometers &amp; GPS/GNSS </vt:lpstr>
       <vt:lpstr>Earthquakes Generate Seismic Waves   </vt:lpstr>
       <vt:lpstr>Different Kinds of Seismic Waves</vt:lpstr>
       <vt:lpstr>ShakeAlert Earthquake Early Warning</vt:lpstr>
       <vt:lpstr> Example of Seismometer and GPS Station  used for the ShakeAlert system </vt:lpstr>
       <vt:lpstr>GPS (Global Positioning System) </vt:lpstr>
-      <vt:lpstr>As you watch:  How does ShakeAlert utilize p- and s-wave behavior?   How does GPS contribute to ShakeAlert alerting?   </vt:lpstr>
+      <vt:lpstr>As you watch:  How does ShakeAlert utilize P- and S-wave behavior?   How does GPS contribute to ShakeAlert alerting?   </vt:lpstr>
       <vt:lpstr>What should you do immediately  if you feel shaking or get an alert?</vt:lpstr>
       <vt:lpstr>If you or someone you know uses a wheelchair:</vt:lpstr>
       <vt:lpstr>If you or someone you know uses a cane or walker:</vt:lpstr>
       <vt:lpstr>If you are outside when you feeling shaking or get an alert:</vt:lpstr>
-      <vt:lpstr>If you are on the coast, wait for shaking to stop, then …</vt:lpstr>
+      <vt:lpstr>If you are on the coast, Drop, Cover, and Hold On.  When the shaking stops…</vt:lpstr>
       <vt:lpstr>Foreshocks &amp; Aftershocks</vt:lpstr>
       <vt:lpstr>When the ground shakes or you get an alert,  why is it important to . . .?</vt:lpstr>
       <vt:lpstr>Protect yourself when there is . . .</vt:lpstr>
       <vt:lpstr>What to Expect from an Alert </vt:lpstr>
-      <vt:lpstr>Let’s reflect! </vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Help the people you live with to prepare!  </vt:lpstr>
+      <vt:lpstr>Let’s Reflect! </vt:lpstr>
+      <vt:lpstr>What else can the community do to prepare for an earthquake?</vt:lpstr>
+      <vt:lpstr>Everyone Should Prepare</vt:lpstr>
       <vt:lpstr>Welcome Back!  </vt:lpstr>
       <vt:lpstr>Teachers, share your feedback, please! </vt:lpstr>
       <vt:lpstr>Content Standards</vt:lpstr>
       <vt:lpstr>Background - Earthquake Hazard</vt:lpstr>
       <vt:lpstr>Background - How the ShakeAlert Earthquake Early Warning System Works</vt:lpstr>
       <vt:lpstr>Background - Effective Protective Actions</vt:lpstr>
       <vt:lpstr>Rationale</vt:lpstr>
       <vt:lpstr>Additional Resources</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>mikearras</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>