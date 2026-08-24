--- v0 (2026-04-19)
+++ v1 (2026-08-24)
@@ -1,492 +1,505 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="mp3" ContentType="audio/mpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/theme/themeOverride2.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/theme/themeOverride3.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/ppt/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" strictFirstAndLastChars="0" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483658" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId47"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="327" r:id="rId2"/>
+    <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
-    <p:sldId id="266" r:id="rId4"/>
-[...41 lines deleted...]
-    <p:sldId id="339" r:id="rId46"/>
+    <p:sldId id="258" r:id="rId4"/>
+    <p:sldId id="259" r:id="rId5"/>
+    <p:sldId id="260" r:id="rId6"/>
+    <p:sldId id="261" r:id="rId7"/>
+    <p:sldId id="262" r:id="rId8"/>
+    <p:sldId id="263" r:id="rId9"/>
+    <p:sldId id="264" r:id="rId10"/>
+    <p:sldId id="265" r:id="rId11"/>
+    <p:sldId id="266" r:id="rId12"/>
+    <p:sldId id="267" r:id="rId13"/>
+    <p:sldId id="268" r:id="rId14"/>
+    <p:sldId id="269" r:id="rId15"/>
+    <p:sldId id="270" r:id="rId16"/>
+    <p:sldId id="271" r:id="rId17"/>
+    <p:sldId id="272" r:id="rId18"/>
+    <p:sldId id="273" r:id="rId19"/>
+    <p:sldId id="274" r:id="rId20"/>
+    <p:sldId id="275" r:id="rId21"/>
+    <p:sldId id="276" r:id="rId22"/>
+    <p:sldId id="277" r:id="rId23"/>
+    <p:sldId id="278" r:id="rId24"/>
+    <p:sldId id="279" r:id="rId25"/>
+    <p:sldId id="280" r:id="rId26"/>
+    <p:sldId id="281" r:id="rId27"/>
+    <p:sldId id="282" r:id="rId28"/>
+    <p:sldId id="283" r:id="rId29"/>
+    <p:sldId id="284" r:id="rId30"/>
+    <p:sldId id="285" r:id="rId31"/>
+    <p:sldId id="286" r:id="rId32"/>
+    <p:sldId id="287" r:id="rId33"/>
+    <p:sldId id="288" r:id="rId34"/>
+    <p:sldId id="289" r:id="rId35"/>
+    <p:sldId id="290" r:id="rId36"/>
+    <p:sldId id="291" r:id="rId37"/>
+    <p:sldId id="292" r:id="rId38"/>
+    <p:sldId id="293" r:id="rId39"/>
+    <p:sldId id="294" r:id="rId40"/>
+    <p:sldId id="295" r:id="rId41"/>
+    <p:sldId id="296" r:id="rId42"/>
+    <p:sldId id="297" r:id="rId43"/>
+    <p:sldId id="298" r:id="rId44"/>
+    <p:sldId id="299" r:id="rId45"/>
+    <p:sldId id="300" r:id="rId46"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
-    <a:defPPr>
-      <a:defRPr lang="en-US"/>
+    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
-    <p:ext uri="{521415D9-36F7-43E2-AB2F-B90AF26B5E84}">
-[...56 lines deleted...]
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    <p:ext uri="GoogleSlidesCustomDataVersion2">
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId52" roundtripDataSignature="AMtx7mi77YyvBejQEy555p6nH2CRsc36xw=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
-<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</p188:authorLst>
+<file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
+<p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cmAuthor id="0" name="Roseann Cordelli" initials="" lastIdx="1" clrIdx="0"/>
+</p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
-  <p:clrMru>
-[...2 lines deleted...]
-  </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{8187C78B-5A76-4DB0-BEFF-83B96ED932A7}">
-  <a:tblStyle styleId="{8187C78B-5A76-4DB0-BEFF-83B96ED932A7}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{40EEA9B2-82A2-4CF9-A545-795D8F1542E5}">
+  <a:tblStyle styleId="{40EEA9B2-82A2-4CF9-A545-795D8F1542E5}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
-        <a:tcBdr>
-[...66 lines deleted...]
-        </a:tcBdr>
+        <a:tcBdr/>
       </a:tcStyle>
     </a:wholeTbl>
     <a:band1H>
       <a:tcTxStyle/>
       <a:tcStyle>
         <a:tcBdr/>
       </a:tcStyle>
     </a:band1H>
     <a:band2H>
       <a:tcTxStyle/>
       <a:tcStyle>
         <a:tcBdr/>
       </a:tcStyle>
     </a:band2H>
     <a:band1V>
       <a:tcTxStyle/>
       <a:tcStyle>
         <a:tcBdr/>
       </a:tcStyle>
     </a:band1V>
     <a:band2V>
       <a:tcTxStyle/>
       <a:tcStyle>
         <a:tcBdr/>
       </a:tcStyle>
@@ -522,82 +535,82 @@
       </a:tcStyle>
     </a:swCell>
     <a:firstRow>
       <a:tcTxStyle/>
       <a:tcStyle>
         <a:tcBdr/>
       </a:tcStyle>
     </a:firstRow>
     <a:neCell>
       <a:tcTxStyle/>
       <a:tcStyle>
         <a:tcBdr/>
       </a:tcStyle>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle/>
       <a:tcStyle>
         <a:tcBdr/>
       </a:tcStyle>
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="14994" autoAdjust="0"/>
-    <p:restoredTop sz="86562" autoAdjust="0"/>
+    <p:restoredLeft sz="15620"/>
+    <p:restoredTop sz="82930" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="111" d="100"/>
-          <a:sy n="111" d="100"/>
+          <a:sx n="116" d="100"/>
+          <a:sy n="116" d="100"/>
         </p:scale>
-        <p:origin x="1572" y="318"/>
+        <p:origin x="474" y="102"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
-        <a:sx n="125" d="100"/>
-        <a:sy n="125" d="100"/>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -2018,187 +2031,223 @@
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-</file>
-[...22 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rocketrules.org/earthquake-activity-books-videos/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=q1wg2IbA0oo" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSeNHAr45fDTztflhJJD3_JVS8p0RiV1MW9sKyQgFucGJyKcCA/viewform?usp=sf_link" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iris.edu/hq/inclass/activities/introduction_to_faults_and_plate_tectonics" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usgs.gov/programs/earthquake-hazards/science/southern-california-earthquake-hazards" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usgs.gov/programs/earthquake-hazards/science/pacific-northwest-hazards" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iris.edu/hq/inclass/sequences/earthquake_early_warning" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakeout.org/whyparticipate/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakeout.org/whyparticipate/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide44.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakealert.org/toolkit/introduction/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide45.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 81"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="82" name="Google Shape;82;p1:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
@@ -2307,21987 +2356,30477 @@
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="3000000" cy="3000000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr sz="1800">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 151"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="152" name="Google Shape;152;p10:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-          <p:cNvSpPr>
+          <p:cNvPr id="153" name="Google Shape;153;p10:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...72 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-          <p:cNvSpPr>
+          <p:cNvPr id="154" name="Google Shape;154;p10:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D9D3EB9B-9D7A-7A42-83C0-FE02F9BF119F}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>16</a:t>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 159"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="160" name="Google Shape;160;p11:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-          <p:cNvSpPr>
+          <p:cNvPr id="161" name="Google Shape;161;p11:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
-[...14 lines deleted...]
-              </a:spcAft>
+              <a:rPr lang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Teacher Notes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>: Tell students that today they are taking part in an earthquake drill and will practice how to protect themselves during an earthquake. If you are teaching this lesson as part of the Great ShakeOut, tell students that millions of people in countries around the world take part in the Great ShakeOut on the 3rd Thursday of October every year.​</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" i="1" dirty="0"/>
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>​</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...26 lines deleted...]
-              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:rPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>IMA</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" dirty="0">
+              <a:rPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
-                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>GE: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" b="0" i="1" u="none" strike="noStrike" dirty="0">
+              <a:rPr lang="en-US" sz="1000" b="0" i="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>Image credits from left to right. Image courtesy of The Hero in You Foundation. Used with permission. Image courtesy of USGS. Image courtesy of NASA. </a:t>
-[...13 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>Image courtesy of The Hero in You Foundation. Used with permission.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1000" b="0" i="0">
+              <a:solidFill>
+                <a:srgbClr val="444444"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-          <p:cNvSpPr>
+          <p:cNvPr id="162" name="Google Shape;162;p11:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D9D3EB9B-9D7A-7A42-83C0-FE02F9BF119F}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>17</a:t>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 228"/>
+        <p:cNvPr id="1" name="Shape 171"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="229" name="Google Shape;229;p17:notes"/>
+          <p:cNvPr id="172" name="Google Shape;172;p12:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="173" name="Google Shape;173;p12:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>Teacher Notes: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Ask students what other drills they’ve practiced at school. Kindergarten students may have only had fire drills at this point in the year, but first-grade students have probably practiced earthquake drills, shelter-in-place drills, and lockdown drills, among others. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Ask students why we practice drills at school. They should respond that we conduct drills to practice how to respond, so that if there’s ever a fire or earthquake, we’re prepared and know how to stay safe. We also practice drills so that we can help students feel safer and less afraid at school. Having fire and earthquake drills can help us to feel prepared and less scared! </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Consider recording students’ responses on the board or on chart paper. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>IMA</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>GES:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="0" i="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Image credits from left to right. Image courtesy of Educator Clips. Image courtesy of The Hero in You Foundation and Educator Clips. Used with permission.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1000" b="0" i="0">
+              <a:solidFill>
+                <a:srgbClr val="444444"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="174" name="Google Shape;174;p12:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 186"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="187" name="Google Shape;187;p13:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="188" name="Google Shape;188;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>Teacher Notes: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Tell students there are many ways they can stay safe during an earthquake and if your school has earthquake early warning integrated into their public address system, or if they can get alerts over learning devices (e.g., Chromebooks) protect ourselves before strong shaking arrives during an earthquake. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000"/>
+              <a:t>IMAGE: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1"/>
+              <a:t>Image courtesy of USGS</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="189" name="Google Shape;189;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 195"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="196" name="Google Shape;196;p14:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="230" name="Google Shape;230;p17:notes"/>
+          <p:cNvPr id="197" name="Google Shape;197;p14:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1400" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="1500" b="1"/>
               <a:t>Teacher Notes: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1400" i="1" dirty="0"/>
-[...70 lines deleted...]
-              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:rPr lang="en-US" sz="1500" b="0"/>
+              <a:t>Tell students that sometimes </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500"/>
+              <a:t>drills can be scary because we don't know what to do or what is happening around us. During this lesson, we will practice DROP, COVER, and HOLD ON twice. After practicing, you should feel more confident and hopefully less scared or nervous. Ask students how they feel right now thinking about earthquakes and earthquake drills. Ask them </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="0"/>
+              <a:t>to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>IMA</a:t>
-[...34 lines deleted...]
-            <a:pPr marL="457200" lvl="0" indent="-228600" algn="l" rtl="0">
+              <a:t>turn and tell a partner using the colors or the words to describe their feelings. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0"/>
+              <a:t>After students have had a chance to share with a partner, ask if any volunteers would like to share with the class. Acknowledge to students that it’s normal to feel afraid or nervous, and that </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600"/>
+              <a:t>we practice so we’ll feel less scared and more prepared! </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr dirty="0"/>
-[...38 lines deleted...]
-              </a:spcAft>
+            <a:endParaRPr sz="1500"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 202"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2191 lines deleted...]
-          <p:cNvPr id="190" name="Google Shape;190;p14:notes"/>
+          <p:cNvPr id="203" name="Google Shape;203;p15:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="191" name="Google Shape;191;p14:notes"/>
+          <p:cNvPr id="204" name="Google Shape;204;p15:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
-[...6 lines deleted...]
-            <a:endParaRPr sz="1600" i="1" dirty="0"/>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>Teacher Notes: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Ask students what they’ve seen and heard about earthquakes. They may have seen images of people or buildings shaking. They may have seen a cartoon in which a giant fissure opens in Earth’s surface (which is incorrect, even though they may have also seen images of roadways cracking). Tell students that we’ll learn more about what an earthquake is in this lesson. Consider recording students’ questions so that you can return to them at the end of the lesson to see which have been addressed through the lesson and try to answer the others. </a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1600" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teacher Notes: </a:t>
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:t>IMA</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Tell students that they will hear sound effects like earthquake shaking. This is just pretend! But it is similar to what you might hear in a real earthquake. Click to play the ground shaking noises and animation, and practice Drop, Cover, and Hold On. </a:t>
-[...53 lines deleted...]
-                </a:solidFill>
+              <a:t>GE: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>SOUND: </a:t>
-[...127 lines deleted...]
-            <a:endParaRPr dirty="0"/>
+              <a:t>Image courtesy of The Hero in You Foundation. Used with permission.</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="192" name="Google Shape;192;p14:notes"/>
+          <p:cNvPr id="205" name="Google Shape;205;p15:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>30</a:t>
+              <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 214"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="215" name="Google Shape;215;p16:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-          <p:cNvSpPr>
+          <p:cNvPr id="216" name="Google Shape;216;p16:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" b="1"/>
               <a:t>Teacher Notes: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...5 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Ask students if they or their family members have experienced an earthquake. It’s likely that many of them have not experienced an earthquake. They may have heard from family members about shaking, objects breaking, or even possibly injuries. Validate students’ experiences, and scan for students that may need some extra support.  </a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>IMA</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" dirty="0">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
-                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>GE:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike" dirty="0">
+              <a:rPr lang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" b="0" i="1" u="none" strike="noStrike" dirty="0">
+              <a:rPr lang="en-US" sz="1200" b="0" i="1" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Image courtesy of The Hero in You Foundation. Used with permission</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-          <p:cNvSpPr>
+          <p:cNvPr id="217" name="Google Shape;217;p16:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D9D3EB9B-9D7A-7A42-83C0-FE02F9BF119F}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>31</a:t>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>16</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name="Shape 225"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="226" name="Google Shape;226;p17:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381000" y="685800"/>
-            <a:ext cx="6096000" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="227" name="Google Shape;227;p17:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>Teacher Notes: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1"/>
+              <a:t>This slide is animated, so pictures and prompts appear when you click starting with the school and then zooming out to planet Earth. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr i="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Ask students where they are located, starting with the school they’re in, and then progressively zooming out.  </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teacher Notes: </a:t>
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:t>IMA</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Slide is animated so images appear when you click. </a:t>
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:t>GE: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tell students that if they are visiting the coast, the earthquake could be followed by a tsunami, which is a large wave caused by the earthquake. If they are on the coast when they feel shaking or get an alert, they should wait for shaking to stop, and then immediately go inland, to high ground, or follow their school’s specific safety procedures. Tell students that it’s important to wait until they hear it’s safe to return because tsunami waves can continue to arrive for hours or even days after an earthquake. </a:t>
-            </a:r>
+              <a:t>Image credits from left to right. Image courtesy of The Hero in You Foundation. Used with permission. Image courtesy of USGS. Image courtesy of NASA. </a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-              <a:spcBef>
-[...9 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...32 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="228" name="Google Shape;228;p17:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D9D3EB9B-9D7A-7A42-83C0-FE02F9BF119F}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>32</a:t>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name="Shape 248"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1">
-[...1191 lines deleted...]
-          <p:cNvPr id="314" name="Google Shape;314;p25:notes"/>
+          <p:cNvPr id="249" name="Google Shape;249;p18:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="315" name="Google Shape;315;p25:notes"/>
+          <p:cNvPr id="250" name="Google Shape;250;p18:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US" sz="1400" b="1"/>
+              <a:t>Teacher Notes: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1"/>
+              <a:t>Slide is animated. When you click, the second text box appears and after a short delay the image appears and shakes for seven seconds.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1400"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400"/>
+              <a:t>Tell students that now we’ll learn more about earthquakes. Tell students that the surface of the Earth that we stand on may seem like it is so solid it could never be moved. But actually, the surface of the Earth is broken into many pieces that move around. Most of the time we don’t feel the movement, but sometimes we do. As the pieces of the Earth move, they can become stuck because of friction. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200"/>
+              <a:t>When the pieces break free, an earthquake happens, causing ground shaking! </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>For more information on Earthquake Early Warning, go to: </a:t>
-[...12 lines deleted...]
-                </a:hlinkClick>
+              <a:t>This is natural, and it happens all the time. It’s happening right now! </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1400"/>
+            </a:br>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>https://www.iris.edu/hq/inclass/sequences/earthquake_early_warning</a:t>
-[...8 lines deleted...]
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:t>IMA</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>GES:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Images courtesy of The Hero in You Foundation. Used with permission</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Arial"/>
-[...2 lines deleted...]
-              <a:defRPr/>
+              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...47 lines deleted...]
-            <a:endParaRPr dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="316" name="Google Shape;316;p25:notes"/>
+          <p:cNvPr id="251" name="Google Shape;251;p18:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="3000000" cy="3000000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>42</a:t>
+              <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr sz="1800">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 616"/>
+        <p:cNvPr id="1" name="Shape 259"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="617" name="Google Shape;617;p48:notes"/>
+          <p:cNvPr id="260" name="Google Shape;260;p19:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="261" name="Google Shape;261;p19:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Teacher Note: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>This is animated. Ask the question first to elicit student responses.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Review and model correct protective actions - Drop, Cover, and Hold On. Make sure students know they should drop to their knees (not their bottoms), have one hand over their necks, and try to get away from glass or any other objects that could fall on them. If they’re able to get under a table or desk while staying on their knees, they should.  Once there, they should hold on to the leg of the table.  </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000"/>
+              <a:t>IMAGE: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1"/>
+              <a:t>Image courtesy of USGS</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="262" name="Google Shape;262;p19:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>19</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 90"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="91" name="Google Shape;91;p2:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="92" name="Google Shape;92;p2:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="93" name="Google Shape;93;p2:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 268"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="269" name="Google Shape;269;p20:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="270" name="Google Shape;270;p20:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>Teacher Notes:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> Tell students that Drop, Cover, and Hold On looks different for different bodies. Review modified protective actions for people who use wheelchairs. While you may not have students who use wheelchairs in your class, it is likely that there are members of your community who do. Ask students to help their family members or friends who use a wheelchair by sharing that “Lock, Cover, and Hold On” is how they can protect themselves during an earthquake. Have students repeat the phrase, “Lock, Cover, and Hold On” after you’ve said it.  </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000"/>
+              <a:t>IMAGE: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1"/>
+              <a:t>Image courtesy of USGS</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="271" name="Google Shape;271;p20:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>20</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 277"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="278" name="Google Shape;278;p21:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="279" name="Google Shape;279;p21:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Teacher Notes:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Slide is animated, so images appear when you click. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr i="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Review modified protective actions for people who use a cane or walker. While you may not have students who use a cane or walker in your class, it is likely that there are members of your community who do. Ask students to help their family members or friends who use a cane or walker by sharing the correct protective actions. Have students repeat the phrase, “Drop, Cover, and Hold On” and then “Lock, Cover, and Hold On” after you’ve said it. Remind students that all these positions protect a person’s head and neck. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000"/>
+              <a:t>IMAGE: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" i="1"/>
+              <a:t>Image courtesy of USGS</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="280" name="Google Shape;280;p21:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>21</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 287"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="288" name="Google Shape;288;p22:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="289" name="Google Shape;289;p22:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Teacher Notes: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Slide is animated, so images appear when you click. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Tell students that they should take these protective actions when the ground shakes, if there’s an earthquake early warning alert, or if they’re participating in an earthquake drill, which we’ll do now. Tell students that it’s vital they Drop, Cover, and Hold On immediately and without hesitation. </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200"/>
+              <a:t>IMAGES: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="1"/>
+              <a:t>Gif created using A.I. Images courtesy of the USGS.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="290" name="Google Shape;290;p22:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>22</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 312"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="313" name="Google Shape;313;p23:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="314" name="Google Shape;314;p23:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>Teacher Notes: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0"/>
+              <a:t>Inform students that when you click on the slide that, after a brief introduction, an alert will play and students should practice Drop, Cover, and Hold On immediately with the alert. Remind students this is only a drill. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Consider having one student demonstrate how to drop, cover, and hold in front of the class before having the whole class practice. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200"/>
+              <a:t>Play the ShakeAlert alert by clicking anywhere on the slide. Have all students Drop, Cover, and Hold On. Ask students to stay in their protective positions while the teacher observes and offers corrections if necessary. Once the teacher has checked in with each student, ask them to return to their seats. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr i="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" i="1"/>
+              <a:t>NOTE: Your EEW alert may sound and look different than the one pictured on the slide!  </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr i="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200"/>
+              <a:t>IMAGES: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="1"/>
+              <a:t>Images courtesy of USGS</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr i="1"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="315" name="Google Shape;315;p23:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>23</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 324"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="325" name="Google Shape;325;p24:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="326" name="Google Shape;326;p24:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1"/>
+              <a:t>Teacher Notes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500"/>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Slide is animated so prompts appear when you click. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400"/>
+              <a:t>Ask students to turn and talk to each other about the earthquake drill, how they did, if they have questions, and what they think important things to remember are. After reflecting, remind students of the key takeaways to stay safe during an earthquake, including immediately dropping to your knees, getting under a table if you can and holding on to the table leg, facing away from glass or heavy objects that could fall, covering your head and neck, remaining silent so that you can hear teacher instructions, and holding this position until shaking stops. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 334"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="335" name="Google Shape;335;p25:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="336" name="Google Shape;336;p25:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Teacher Notes: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Tell students that they will be sharing information about how to stay safe in earthquakes with</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> others </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>in their homes. Provide students with the Family Engagement letter. You could also share a student sheet from RocketRules.org/ShakeAlert that families can complete with their child. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200"/>
+              <a:t>IMAGES:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="1"/>
+              <a:t> Images courtesy USGS.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="337" name="Google Shape;337;p25:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>25</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 345"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="346" name="Google Shape;346;p26:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="347" name="Google Shape;347;p26:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685803" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 352"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="353" name="Google Shape;353;p27:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="354" name="Google Shape;354;p27:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Teacher Notes: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>This slide is animated. Drop, Cover, and Hold On appear on each click.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ask students how their conversations with the people in their homes went. Ask students to give you a thumbs up if they showed their families how to Drop, Cover, and Hold On. Did the people in their homes know that Drop, Cover, and Hold On are the correct protective actions? Did they talk about an emergency plan? </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>IMA</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>GE:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Image courtesy of The Hero in You Foundation. Used with permission</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="355" name="Google Shape;355;p27:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>27</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 371"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="372" name="Google Shape;372;p28:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="373" name="Google Shape;373;p28:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>Teacher Notes: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1"/>
+              <a:t>This slide is animated. The “Drop, Cover, Hold On“ image appears when clicked. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr i="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Review with students what to do if there’s an earthquake while they’re at school. They should remember Drop, Cover, and Hold On.  </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200"/>
+              <a:t>IMAGE: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="1"/>
+              <a:t>Image courtesy of USGS</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="374" name="Google Shape;374;p28:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>28</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 380"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="381" name="Google Shape;381;p29:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="382" name="Google Shape;382;p29:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>Teacher Notes: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Slide is animated, so images appear individually when you click. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Review with students why each protective action is important during an earthquake. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Begin by eliciting student responses for each. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Add on to student responses, as necessary. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr sz="1400">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>DROP: Dropping to your knees protects you from falling during ground shaking. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>COVER: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200"/>
+              <a:t>We cover our neck and head with one arm and hand to protect them from becoming injured if something falls. The back of the neck is particularly important to protect because your head has a skull to protect it. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200"/>
+              <a:t>HOLD ON: We hold on to a table or desk  leg once we’re beneath a table so that the earthquake doesn’t move us out from underneath the table that is protecting us.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>IMA</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>GE:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Image courtesy of The Hero in You Foundation. Used with permission</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="383" name="Google Shape;383;p29:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>29</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 101"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="102" name="Google Shape;102;p3:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="103" name="Google Shape;103;p3:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685803" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 391"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="392" name="Google Shape;392;p30:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="393" name="Google Shape;393;p30:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1"/>
+              <a:t>Animation Note:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1"/>
+              <a:t>Click anywhere will do two things—the audio will play, and the building image will start shaking. The audio and shaking will continue until you click to the next slide.  </a:t>
+            </a:r>
+            <a:endParaRPr sz="1600" i="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1600"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Teacher Notes: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Tell students that they will hear sound effects like earthquake shaking. This is just pretend! But it is similar to what you might hear in a real earthquake. Click to play the ground shaking noises and animation, and practice Drop, Cover, and Hold On. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600"/>
+              <a:t>Ask students to stay in their protective positions while you observe and offer corrections if necessary. Once you’ve checked each student, ask them to return to their seats.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>SOUND: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://www.youtube.com/watch?v=q1wg2IbA0oo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> Georgia Tech - Hearing the Japanese Earthquake - Clip 3　</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200"/>
+              <a:t>IMAGE: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="1"/>
+              <a:t>Image courtesy of USGS</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="394" name="Google Shape;394;p30:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>30</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 403"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="404" name="Google Shape;404;p31:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="405" name="Google Shape;405;p31:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Teacher Notes: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Students may wonder what to do if they’re outside when they feel shaking or get an alert. Tell them to find a clear spot away from buildings, trees, streetlights, and power lines, then Drop, Cover, and Hold On. Stay there until the shaking stops.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>IMA</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>GE:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Image courtesy of The Hero in You Foundation. Used with permission</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="406" name="Google Shape;406;p31:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>31</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 414"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="415" name="Google Shape;415;p32:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="618" name="Google Shape;618;p48:notes"/>
+          <p:cNvPr id="416" name="Google Shape;416;p32:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...31 lines deleted...]
-              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1200"/>
+              <a:rPr lang="en-US" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Teacher Notes: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Slide is animated so images appear when you click. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Tell students that if they are visiting the coast, the earthquake could be followed by a tsunami, which is a large wave caused by the earthquake. If they are on the coast when they feel shaking or get an alert, they should Drop, Cover and Hold On. When the shaking stops, immediately go inland, to high ground, or follow their school’s specific safety procedures. Tell students that it’s important to wait until they hear it’s safe to return because tsunami waves can continue to arrive for hours or even days after an earthquake. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200"/>
               <a:t>IMAGE: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1200" i="1"/>
-[...21 lines deleted...]
-            </a:pPr>
+              <a:rPr lang="en-US" sz="1200" i="1"/>
+              <a:t>Image courtesy of U.S. Geological Survey</a:t>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="619" name="Google Shape;619;p48:notes"/>
+          <p:cNvPr id="417" name="Google Shape;417;p32:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en"/>
-              <a:t>43</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>32</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 426"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...134 lines deleted...]
-          <p:cNvPr id="429" name="Google Shape;429;p39:notes"/>
+          <p:cNvPr id="427" name="Google Shape;427;p33:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="430" name="Google Shape;430;p39:notes"/>
+          <p:cNvPr id="428" name="Google Shape;428;p33:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Teacher Notes:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Slide is animated so images appear when you click. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Many earthquakes are followed by smaller earthquakes called aftershocks. Aftershocks can happen for even a few weeks after the main earthquake! Even though aftershocks are smaller than the main earthquake, they can still produce strong shaking and cause damage. Ask students what they should do if they feel shaking or get an alert. Remind students that they should stay alert and Drop, Cover, and Hold On if they feel shaking or get an earthquake early warning alert. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr i="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200"/>
+              <a:t>SOURCE: earthquake.usgs.gov/data/oaf/overview.php</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200"/>
+              <a:t>IMAGE: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="1"/>
+              <a:t>Image courtesy of U.S. Geological Survey</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="429" name="Google Shape;429;p33:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>33</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 436"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="437" name="Google Shape;437;p34:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="438" name="Google Shape;438;p34:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>Teacher Notes:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Ask students to turn and talk to a student nearby and then share out with the entire class. Reflect with students on how taking protective actions during an earthquake will help us protect ourselves as well as our community. Students may note that they now know how to stay safe if there is ground shaking or an alert, and that they can tell others in their communities how to stay safe as well. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>IMA</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>GE:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="1" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Image courtesy of Ready.gov </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="439" name="Google Shape;439;p34:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>34</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 446"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="447" name="Google Shape;447;p35:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="448" name="Google Shape;448;p35:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1"/>
+              <a:t>Teacher Notes: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600"/>
+              <a:t>Ask students how they feel now that they’ve learned how to protect themselves if there’s an earthquake or an earthquake early warning alert, and whether their feelings have changed. Ask them to Turn and Talk to a student nearby. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0"/>
+              <a:t>After students have had a chance to share with a partner, ask if any volunteers would like to share with the class. Acknowledge to students that it’s normal to feel afraid or nervous, and that </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400"/>
+              <a:t>we practice so we’ll feel less scared and more prepared! </a:t>
+            </a:r>
+            <a:endParaRPr sz="1500" b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1500" b="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name="Shape 453"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="454" name="Google Shape;454;p36:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="455" name="Google Shape;455;p36:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>Teacher Notes:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> Provide students with the student sheet to give them the chance to review the correct protective actions if there is ground shaking or if they get an earthquake early warning alert.  </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="456" name="Google Shape;456;p36:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D9D3EB9B-9D7A-7A42-83C0-FE02F9BF119F}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>10</a:t>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>36</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 462"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="463" name="Google Shape;463;p37:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-          <p:cNvSpPr>
+          <p:cNvPr id="464" name="Google Shape;464;p37:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0" fontAlgn="base">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>LINK: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://docs.google.com/forms/d/e/1FAIpQLSeNHAr45fDTztflhJJD3_JVS8p0RiV1MW9sKyQgFucGJyKcCA/viewform?usp=sf_link</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...111 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-          <p:cNvSpPr>
+          <p:cNvPr id="465" name="Google Shape;465;p37:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" smtClean="0">
-[...8 lines deleted...]
-              <a:t>11</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>37</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 471"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="472" name="Google Shape;472;p38:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="473" name="Google Shape;473;p38:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
         </p:spPr>
       </p:sp>
-      <p:sp>
-[...165 lines deleted...]
-      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 478"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="479" name="Google Shape;479;p39:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="480" name="Google Shape;480;p39:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
         </p:spPr>
       </p:sp>
-      <p:sp>
-[...87 lines deleted...]
-      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 108"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...17 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="109" name="Google Shape;109;p4:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...38 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="110" name="Google Shape;110;p4:notes"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...10 lines deleted...]
-        </p:txBody>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685803" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 485"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="486" name="Google Shape;486;p40:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-          <p:cNvSpPr>
+          <p:cNvPr id="487" name="Google Shape;487;p40:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...15 lines deleted...]
-              </a:spcAft>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="488" name="Google Shape;488;p40:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...12 lines deleted...]
-              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>IMA</a:t>
-[...7 lines deleted...]
-                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:t>40</a:t>
+            </a:fld>
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 493"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="494" name="Google Shape;494;p41:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="495" name="Google Shape;495;p41:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>IMAGE: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId3"/>
               </a:rPr>
-              <a:t>GE: </a:t>
-[...7 lines deleted...]
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:t>https://www.iris.edu/hq/inclass/activities/introduction_to_faults_and_plate_tectonics</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>SOURCE: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId4"/>
               </a:rPr>
-              <a:t>Image courtesy of The Hero in You Foundation. Used with permission.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>https://www.usgs.gov/programs/earthquake-hazards/science/pacific-northwest-hazards</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>https://www.usgs.gov/programs/earthquake-hazards/science/southern-california-earthquake-hazards</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-          <p:cNvSpPr>
+          <p:cNvPr id="496" name="Google Shape;496;p41:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D9D3EB9B-9D7A-7A42-83C0-FE02F9BF119F}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>15</a:t>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>41</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 502"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="503" name="Google Shape;503;p42:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="504" name="Google Shape;504;p42:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>For more information on Earthquake Early Warning, go to: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="0563C1"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId3">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://www.iris.edu/hq/inclass/sequences/earthquake_early_warning</a:t>
+            </a:r>
+            <a:endParaRPr u="sng">
+              <a:solidFill>
+                <a:srgbClr val="0563C1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200"/>
+              <a:t>IMAGE: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="1"/>
+              <a:t>Image courtesy of the USGS</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="0" indent="-228600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="505" name="Google Shape;505;p42:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="3000000" cy="3000000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>42</a:t>
+            </a:fld>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 510"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="511" name="Google Shape;511;p43:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="512" name="Google Shape;512;p43:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>SOURCE:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://www.shakeout.org/whyparticipate/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200"/>
+              <a:t>IMAGE: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="1"/>
+              <a:t>Image courtesy of the USGS</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="513" name="Google Shape;513;p43:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>43</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 519"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="520" name="Google Shape;520;p44:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="521" name="Google Shape;521;p44:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>SOURCE:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://www.shakeout.org/whyparticipate/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> , </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://www.shakealert.org/toolkit/introduction/</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="522" name="Google Shape;522;p44:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>44</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 527"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="528" name="Google Shape;528;p45:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="529" name="Google Shape;529;p45:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 115"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="116" name="Google Shape;116;p5:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="117" name="Google Shape;117;p5:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685803" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 122"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="123" name="Google Shape;123;p6:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="124" name="Google Shape;124;p6:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685803" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 129"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="130" name="Google Shape;130;p7:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="131" name="Google Shape;131;p7:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685803" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 136"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="137" name="Google Shape;137;p8:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="138" name="Google Shape;138;p8:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685803" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 143"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="144" name="Google Shape;144;p9:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="145" name="Google Shape;145;p9:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="146" name="Google Shape;146;p9:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" matchingName="Title Slide">
   <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 17"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Google Shape;20;p8">
-[...8 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="18" name="Google Shape;18;p47"/>
           <p:cNvPicPr preferRelativeResize="0"/>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId2" cstate="print">
-[...13 lines deleted...]
-            </a:extLst>
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
           </a:blip>
           <a:srcRect l="-15385"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1377941" y="0"/>
             <a:ext cx="7766057" cy="1489435"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Subtitle 2">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="19" name="Google Shape;19;p47"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="293916" y="3848276"/>
             <a:ext cx="8430359" cy="333980"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
               <a:buNone/>
               <a:defRPr sz="1800">
                 <a:solidFill>
-                  <a:schemeClr val="tx2"/>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="342900" indent="0" algn="ctr">
+            <a:lvl2pPr lvl="1" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
               <a:buNone/>
               <a:defRPr sz="1500"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="685800" indent="0" algn="ctr">
+            <a:lvl3pPr lvl="2" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1350"/>
               <a:buNone/>
               <a:defRPr sz="1350"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1028700" indent="0" algn="ctr">
+            <a:lvl4pPr lvl="3" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1371600" indent="0" algn="ctr">
+            <a:lvl5pPr lvl="4" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="1714500" indent="0" algn="ctr">
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2057400" indent="0" algn="ctr">
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="2400300" indent="0" algn="ctr">
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="2743200" indent="0" algn="ctr">
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Rectangle 7">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="20" name="Google Shape;20;p47"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="0"/>
             <a:ext cx="2468879" cy="1489435"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0E7A42"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:style>
-[...14 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US" sz="1050"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1050" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="21" name="Google Shape;21;p47"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="293916" y="2796758"/>
             <a:ext cx="8430359" cy="895350"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
               <a:defRPr sz="3000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Footer Placeholder 13">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="22" name="Google Shape;22;p47"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="10"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="4814043"/>
             <a:ext cx="3086100" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="Slide Number Placeholder 14">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="23" name="Google Shape;23;p47"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="11"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6792684" y="4818459"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...4 lines deleted...]
-              <a:pPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" lvl="0" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" lvl="1" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="0" lvl="2" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="0" lvl="3" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="0" lvl="4" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="0" lvl="5" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="0" lvl="6" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="0" lvl="7" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="0" lvl="8" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4" descr="ShakeAlert Ready Schools logo">
-[...9 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="24" name="Google Shape;24;p47" descr="ShakeAlert Ready Schools logo"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="491878" y="135871"/>
             <a:ext cx="2288149" cy="1960092"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="25" name="Google Shape;25;p47" descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7902474" y="4612941"/>
+            <a:ext cx="821801" cy="386490"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
-  <p:cSld name="Picture with Caption">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title Only" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 66"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Picture Placeholder 2">
-[...86 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;p56"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="348174" y="740569"/>
-            <a:ext cx="2949178" cy="986177"/>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr>
-              <a:defRPr sz="2400"/>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Text Placeholder 3">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="68" name="Google Shape;68;p56"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="half" idx="2"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="348174" y="1873703"/>
-            <a:ext cx="2949178" cy="2620737"/>
+            <a:off x="6792684" y="4818459"/>
+            <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
-[...4 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr marL="0" lvl="0" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="342900" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1050"/>
+            <a:lvl2pPr marL="0" lvl="1" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="685800" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="900"/>
+            <a:lvl3pPr marL="0" lvl="2" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1028700" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="750"/>
+            <a:lvl4pPr marL="0" lvl="3" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1371600" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="750"/>
+            <a:lvl5pPr marL="0" lvl="4" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="1714500" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="750"/>
+            <a:lvl6pPr marL="0" lvl="5" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2057400" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="750"/>
+            <a:lvl7pPr marL="0" lvl="6" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="2400300" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="750"/>
+            <a:lvl8pPr marL="0" lvl="7" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="2743200" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="750"/>
+            <a:lvl9pPr marL="0" lvl="8" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-            <a:r>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>Click to edit Master text styles</a:t>
-            </a:r>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="69" name="Google Shape;69;p56"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="1_Title and Content">
-  <p:cSld name="2_Title and Content">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Blank" type="blank">
+  <p:cSld name="BLANK">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 30"/>
+        <p:cNvPr id="1" name="Shape 70"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="31" name="Google Shape;31;p6"/>
+          <p:cNvPr id="71" name="Google Shape;71;p57"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6792684" y="4818459"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" lvl="0" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" lvl="1" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="0" lvl="2" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="0" lvl="3" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="0" lvl="4" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="0" lvl="5" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="0" lvl="6" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="0" lvl="7" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="0" lvl="8" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="72" name="Google Shape;72;p57"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Picture with Caption">
+  <p:cSld name="Picture with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 73"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="74" name="Google Shape;74;p58"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3551464" y="740569"/>
+            <a:ext cx="5131253" cy="3753872"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="lt1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;p58"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="348174" y="740569"/>
+            <a:ext cx="2949178" cy="986177"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;p58"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="348174" y="1873703"/>
+            <a:ext cx="2949178" cy="2620737"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1350"/>
+              <a:buNone/>
+              <a:defRPr sz="1350" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1050"/>
+              <a:buNone/>
+              <a:defRPr sz="1050"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="900"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="1_Title and Content">
+  <p:cSld name="2_Title and Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 77"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="78" name="Google Shape;78;p59"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="259280" y="640235"/>
             <a:ext cx="8625300" cy="431400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
+            <a:lvl1pPr marR="0" lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="006F41"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr marR="0" lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr marR="0" lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr marR="0" lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr marR="0" lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr marR="0" lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr marR="0" lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr marR="0" lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr marR="0" lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="32" name="Google Shape;32;p6"/>
+          <p:cNvPr id="79" name="Google Shape;79;p59"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="1169194"/>
             <a:ext cx="3943200" cy="3263400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-381000" algn="l" rtl="0">
+            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-381000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-355600" algn="l" rtl="0">
+            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="–"/>
               <a:defRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-330200" algn="l" rtl="0">
+            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-314325" algn="l" rtl="0">
+            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-314325" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-314325" algn="l" rtl="0">
+            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-314325" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-314325" algn="l" rtl="0">
+            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-314325" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-314325" algn="l" rtl="0">
+            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-314325" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-314325" algn="l" rtl="0">
+            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-314325" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-314325" algn="l" rtl="0">
+            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-314325" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;p6"/>
+          <p:cNvPr id="80" name="Google Shape;80;p59"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4724400" y="1162136"/>
             <a:ext cx="3943200" cy="3263400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-381000" algn="l" rtl="0">
+            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-381000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-355600" algn="l" rtl="0">
+            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="–"/>
               <a:defRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-330200" algn="l" rtl="0">
+            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-314325" algn="l" rtl="0">
+            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-314325" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-314325" algn="l" rtl="0">
+            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-314325" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-314325" algn="l" rtl="0">
+            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-314325" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-314325" algn="l" rtl="0">
+            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-314325" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-314325" algn="l" rtl="0">
+            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-314325" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-314325" algn="l" rtl="0">
+            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-314325" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Title and two columns">
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="1_Title and Content" type="obj">
+  <p:cSld name="OBJECT">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:alpha val="20000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 33"/>
+        <p:cNvPr id="1" name="Shape 26"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="34" name="Google Shape;34;p8"/>
+          <p:cNvPr id="27" name="Google Shape;27;p48"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Google Shape;28;p48"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="1275757"/>
+            <a:ext cx="8537121" cy="3229865"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Google Shape;29;p48"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6792684" y="4818459"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" lvl="0" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" lvl="1" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="0" lvl="2" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="0" lvl="3" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="0" lvl="4" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="0" lvl="5" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="0" lvl="6" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="0" lvl="7" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="0" lvl="8" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Google Shape;30;p48"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title and Content">
+  <p:cSld name="Title and Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 31"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Google Shape;32;p49"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Google Shape;33;p49"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="1275757"/>
+            <a:ext cx="8537121" cy="3229865"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="Google Shape;34;p49"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6792684" y="4818459"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" lvl="0" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" lvl="1" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="0" lvl="2" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="0" lvl="3" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="0" lvl="4" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="0" lvl="5" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="0" lvl="6" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="0" lvl="7" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="0" lvl="8" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Google Shape;35;p49"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Blank Student Facing - no SA logo 1">
+  <p:cSld name="Blank Student Facing - no SA logo 1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 36"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Content with Caption" type="objTx">
+  <p:cSld name="OBJECT_WITH_CAPTION_TEXT">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 37"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="Google Shape;38;p51"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="348174" y="740569"/>
+            <a:ext cx="2949178" cy="986177"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="Google Shape;39;p51"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3563710" y="740569"/>
+            <a:ext cx="5232116" cy="3753872"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-323850" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-323850" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-323850" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-323850" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-323850" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-323850" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-323850" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-323850" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-323850" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="Google Shape;40;p51"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="348174" y="1873703"/>
+            <a:ext cx="2949178" cy="2620737"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1350"/>
+              <a:buNone/>
+              <a:defRPr sz="1350" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1050"/>
+              <a:buNone/>
+              <a:defRPr sz="1050"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="900"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="41" name="Google Shape;41;p51"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6792684" y="4818459"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" lvl="0" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" lvl="1" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="0" lvl="2" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="0" lvl="3" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="0" lvl="4" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="0" lvl="5" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="0" lvl="6" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="0" lvl="7" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="0" lvl="8" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="42" name="Google Shape;42;p51"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="43" name="Google Shape;43;p51"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3416753" y="740569"/>
+            <a:ext cx="0" cy="3753872"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="C7CDD2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="8000"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title and two columns" type="twoColTx">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 44"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="45" name="Google Shape;45;p52"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="445025"/>
             <a:ext cx="8520600" cy="572700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="●"/>
               <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" rtl="0">
+            <a:lvl2pPr lvl="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="○"/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" rtl="0">
+            <a:lvl3pPr lvl="2">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="■"/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" rtl="0">
+            <a:lvl4pPr lvl="3">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="●"/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" rtl="0">
+            <a:lvl5pPr lvl="4">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="○"/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" rtl="0">
+            <a:lvl6pPr lvl="5">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="■"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" rtl="0">
+            <a:lvl7pPr lvl="6">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="●"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" rtl="0">
+            <a:lvl8pPr lvl="7">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="○"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" rtl="0">
+            <a:lvl9pPr lvl="8">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="■"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;p8"/>
+          <p:cNvPr id="46" name="Google Shape;46;p52"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="1152475"/>
             <a:ext cx="3999900" cy="3416400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" lvl="0" indent="-317500" rtl="0">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-317500" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="●"/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" lvl="1" indent="-304800" rtl="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buChar char="○"/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" lvl="2" indent="-304800" rtl="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buChar char="■"/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" lvl="3" indent="-304800" rtl="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buChar char="●"/>
               <a:defRPr sz="1200"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" lvl="4" indent="-304800" rtl="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buChar char="○"/>
               <a:defRPr sz="1200"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" lvl="5" indent="-304800" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buChar char="■"/>
               <a:defRPr sz="1200"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" lvl="6" indent="-304800" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buChar char="●"/>
               <a:defRPr sz="1200"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" lvl="7" indent="-304800" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buChar char="○"/>
               <a:defRPr sz="1200"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" lvl="8" indent="-304800" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buChar char="■"/>
               <a:defRPr sz="1200"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;p8"/>
+          <p:cNvPr id="47" name="Google Shape;47;p52"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4832400" y="1152475"/>
             <a:ext cx="3999900" cy="3416400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" lvl="0" indent="-317500" rtl="0">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-317500" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="●"/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" lvl="1" indent="-304800" rtl="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buChar char="○"/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" lvl="2" indent="-304800" rtl="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buChar char="■"/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" lvl="3" indent="-304800" rtl="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buChar char="●"/>
               <a:defRPr sz="1200"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" lvl="4" indent="-304800" rtl="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buChar char="○"/>
               <a:defRPr sz="1200"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" lvl="5" indent="-304800" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buChar char="■"/>
               <a:defRPr sz="1200"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" lvl="6" indent="-304800" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buChar char="●"/>
               <a:defRPr sz="1200"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" lvl="7" indent="-304800" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buChar char="○"/>
               <a:defRPr sz="1200"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" lvl="8" indent="-304800" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-304800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buChar char="■"/>
               <a:defRPr sz="1200"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Closing Slide">
   <p:cSld name="Closing Slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 48"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Rectangle 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="49" name="Google Shape;49;p53"/>
           <p:cNvSpPr/>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9025614" cy="3197333"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0E7A42"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:style>
-[...14 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Google Shape;20;p8">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="50" name="Google Shape;50;p53"/>
           <p:cNvPicPr preferRelativeResize="0"/>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
-            <a:extLst>
-[...9 lines deleted...]
-            </a:extLst>
+            <a:alphaModFix/>
           </a:blip>
           <a:srcRect l="-13889" r="13889"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="455840" y="0"/>
             <a:ext cx="8688160" cy="3197333"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="51" name="Google Shape;51;p53"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="293916" y="1498324"/>
             <a:ext cx="8430359" cy="895350"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr">
+            <a:lvl1pPr lvl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
               <a:defRPr sz="3300">
                 <a:solidFill>
-                  <a:schemeClr val="bg1"/>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4" descr="A green and black sign&#10;&#10;Description automatically generated">
-[...9 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="52" name="Google Shape;52;p53" descr="A green and black sign&#10;&#10;Description automatically generated"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2280132" y="3215351"/>
             <a:ext cx="4583736" cy="1353294"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Title and Content">
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Section Divider" type="secHead">
+  <p:cSld name="SECTION_HEADER">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 53"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="54" name="Google Shape;54;p54"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393493" y="753900"/>
+            <a:ext cx="6127229" cy="2139553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...5 lines deleted...]
-            </a:r>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="4500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="4500"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="55" name="Google Shape;55;p54"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393493" y="3141006"/>
+            <a:ext cx="6127229" cy="1125140"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buNone/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1350"/>
+              <a:buNone/>
+              <a:defRPr sz="1350">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="757575"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="757575"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="757575"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="757575"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="56" name="Google Shape;56;p54"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect l="-5769"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6638430" y="466165"/>
+            <a:ext cx="2505569" cy="4260958"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="57" name="Google Shape;57;p54"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10391361" y="-89453"/>
+            <a:ext cx="184731" cy="253916"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...31 lines deleted...]
-            </a:r>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1050">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Slide Number Placeholder 5">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="58" name="Google Shape;58;p54"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6792684" y="4818459"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
+            <a:lvl1pPr marL="0" lvl="0" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
               <a:defRPr sz="900">
                 <a:solidFill>
-                  <a:schemeClr val="tx2"/>
-                </a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr marL="0" lvl="1" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="0" lvl="2" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="0" lvl="3" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="0" lvl="4" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="0" lvl="5" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="0" lvl="6" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="0" lvl="7" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="0" lvl="8" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Footer Placeholder 4">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="59" name="Google Shape;59;p54"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="3"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="4814043"/>
             <a:ext cx="3086100" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr" anchorCtr="0"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr">
+            <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-    </p:bg>
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Two Content" type="twoObj">
+  <p:cSld name="TWO_OBJECTS">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 60"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...1526 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="61" name="Google Shape;61;p55"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312963" y="637878"/>
             <a:ext cx="8537122" cy="407453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...4 lines deleted...]
-            </a:r>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="62" name="Google Shape;62;p55"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="1242118"/>
+            <a:ext cx="4210052" cy="3263504"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="63" name="Google Shape;63;p55"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4640032" y="1242118"/>
+            <a:ext cx="4210052" cy="3263504"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="64" name="Google Shape;64;p55"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6792684" y="4818459"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" lvl="0" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" lvl="1" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="0" lvl="2" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="0" lvl="3" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="0" lvl="4" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="0" lvl="5" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="0" lvl="6" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="0" lvl="7" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="0" lvl="8" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="65" name="Google Shape;65;p55"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 9"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Google Shape;10;p46"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000" flipH="1">
+            <a:off x="0" y="4732973"/>
+            <a:ext cx="9144000" cy="410527"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F2F2F2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1050" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Google Shape;11;p46"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Google Shape;12;p46"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312963" y="1275757"/>
             <a:ext cx="8537121" cy="3229865"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...33 lines deleted...]
-            </a:r>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-323850" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-323850" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-323850" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-323850" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-323850" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-314325" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-314325" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-314325" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-314325" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="13" name="Google Shape;13;p46"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6792684" y="4818459"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
-[...3 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="22" name="Picture 21">
-[...11 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="14" name="Google Shape;14;p46"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId15">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9141714" cy="409472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="TextBox 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="15" name="Google Shape;15;p46"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="138640" y="4810865"/>
             <a:ext cx="8603700" cy="215444"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0">
-[...4 lines deleted...]
-              </a:tabLst>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="800" dirty="0">
-[...7 lines deleted...]
-                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>ShakeAlert</a:t>
-[...27 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="800" dirty="0">
+              <a:t>ShakeAlert Ready Schools | 7.2026</a:t>
+            </a:r>
+            <a:endParaRPr sz="800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
-                <a:schemeClr val="bg1">
-[...1 lines deleted...]
-                </a:schemeClr>
+                <a:srgbClr val="7F7F7F"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="Google Shape;16;p46" descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId16">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7410483" y="4744991"/>
+            <a:ext cx="821801" cy="386490"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483659" r:id="rId1"/>
-[...10 lines deleted...]
-    <p:sldLayoutId id="2147483672" r:id="rId12"/>
+    <p:sldLayoutId id="2147483649" r:id="rId1"/>
+    <p:sldLayoutId id="2147483650" r:id="rId2"/>
+    <p:sldLayoutId id="2147483651" r:id="rId3"/>
+    <p:sldLayoutId id="2147483652" r:id="rId4"/>
+    <p:sldLayoutId id="2147483653" r:id="rId5"/>
+    <p:sldLayoutId id="2147483654" r:id="rId6"/>
+    <p:sldLayoutId id="2147483655" r:id="rId7"/>
+    <p:sldLayoutId id="2147483656" r:id="rId8"/>
+    <p:sldLayoutId id="2147483657" r:id="rId9"/>
+    <p:sldLayoutId id="2147483658" r:id="rId10"/>
+    <p:sldLayoutId id="2147483659" r:id="rId11"/>
+    <p:sldLayoutId id="2147483660" r:id="rId12"/>
+    <p:sldLayoutId id="2147483661" r:id="rId13"/>
   </p:sldLayoutIdLst>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
-          <a:spcPct val="90000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buNone/>
-        <a:defRPr sz="2100" b="1" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="accent1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mj-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mj-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="171450" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
-          <a:spcPct val="90000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="750"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
         <a:buClr>
-          <a:schemeClr val="accent1"/>
+          <a:srgbClr val="000000"/>
         </a:buClr>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1500" kern="1200">
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="514350" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
         <a:lnSpc>
-          <a:spcPct val="90000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="375"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
         <a:buClr>
-          <a:schemeClr val="accent1"/>
+          <a:srgbClr val="000000"/>
         </a:buClr>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1500" kern="1200">
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="857250" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
         <a:lnSpc>
-          <a:spcPct val="90000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="375"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
         <a:buClr>
-          <a:schemeClr val="accent1"/>
+          <a:srgbClr val="000000"/>
         </a:buClr>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1500" kern="1200">
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1200150" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
         <a:lnSpc>
-          <a:spcPct val="90000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="375"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
         <a:buClr>
-          <a:schemeClr val="accent1"/>
+          <a:srgbClr val="000000"/>
         </a:buClr>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1500" kern="1200">
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1543050" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
         <a:lnSpc>
-          <a:spcPct val="90000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="375"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
         <a:buClr>
-          <a:schemeClr val="accent1"/>
+          <a:srgbClr val="000000"/>
         </a:buClr>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1500" kern="1200">
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="1885950" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
         <a:lnSpc>
-          <a:spcPct val="90000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="375"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1350" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2228850" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
         <a:lnSpc>
-          <a:spcPct val="90000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="375"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1350" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="2571750" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
         <a:lnSpc>
-          <a:spcPct val="90000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="375"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1350" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="2914650" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
         <a:lnSpc>
-          <a:spcPct val="90000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="375"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1350" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr>
-        <a:defRPr lang="en-US"/>
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr marL="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="342900" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="685800" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1028700" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1371600" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="1714500" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2057400" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="2400300" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="2743200" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rocketrules.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakealert.org/f/kindergarten-student-worksheet/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rocketrules.org/earthquake-activity-books-videos/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakealert.org/f/spanish-family-engagement-letter/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakealert.org/f/family-engagement-letter/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakealert.org/f/1st-grade-student-sheet/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLScK-wkerGAJ6_5mnTumQNVis67kVD43sVuKziZVABgnVCNhJQ/viewform?embedded=true" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakealert.org/f/kindergarten-student-worksheet/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakealert.org/f/spanish-family-engagement-letter/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakealert.org/f/family-engagement-letter/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakealert.org/f/1st-grade-student-sheet/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.gif"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/q1wg2IbA0oo?feature=oembed" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/q1wg2IbA0oo?feature=oembed" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.gif"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSeNHAr45fDTztflhJJD3_JVS8p0RiV1MW9sKyQgFucGJyKcCA/viewform?usp=sf_link" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSeNHAr45fDTztflhJJD3_JVS8p0RiV1MW9sKyQgFucGJyKcCA/viewform?usp=sf_link" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iris.edu/hq/inclass/sequences/faults_plate_tectonics_and_earthquake_hazards" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iris.edu/hq/inclass/sequences/faults_plate_tectonics_and_earthquake_hazards" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.earthquakecountry.org/step5/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.earthquakecountry.org/step5/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.earthquakecountry.org/languages/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakeout.org/schools/resources/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/u/0/folders/15uvK1IVDAduCD_h7YgmqmBslZQoFSdhX" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mil.wa.gov/emergency-management-division" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakealert.org/education-and-outreach/shakealert-ready-schools/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caloes.ca.gov/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakealert.org/education-and-outreach/messaging_toolkit/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oregon.gov/oem/pages/default.aspx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oregon.gov/oem/pages/default.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakealert.org/education-and-outreach/messaging_toolkit/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.earthquakecountry.org/languages/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakeout.org/schools/resources/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/u/0/folders/15uvK1IVDAduCD_h7YgmqmBslZQoFSdhX" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mil.wa.gov/emergency-management-division" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakealert.org/education-and-outreach/shakealert-ready-schools/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caloes.ca.gov/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 85"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="86" name="Google Shape;86;p1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="293917" y="3807840"/>
             <a:ext cx="8430359" cy="709575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="t" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...8 lines deleted...]
-            </a:r>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>Grades K-1</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" i="1"/>
+              <a:t>Lesson Length: two 30-Minute Lessons or one 1-Hour Lesson</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="87" name="Google Shape;87;p1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="293917" y="2661981"/>
             <a:ext cx="8430359" cy="895350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="b" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="3100" kern="0" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="3100">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>ShakeAlert</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="3100" kern="0" baseline="30000" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="3100" baseline="30000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>®</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="3100" kern="0" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="3100">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> Earthquake Early Warning </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en" sz="4050" b="0" dirty="0">
+              <a:rPr lang="en-US" sz="4050" b="0">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en" sz="4500" dirty="0">
+              <a:rPr lang="en-US" sz="4500">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Earthquake Drill Lesson</a:t>
             </a:r>
-            <a:endParaRPr dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="88" name="Google Shape;88;p1"/>
-          <p:cNvSpPr txBox="1">
-[...273 lines deleted...]
-          <p:cNvPr id="89" name="Google Shape;89;p1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4081422" y="626084"/>
             <a:ext cx="4659028" cy="267951"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D9EAD3"/>
           </a:solidFill>
           <a:ln w="28575" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="006F41"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="68550" rIns="68550" bIns="68550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1350" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1350" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>GREEN SLIDES</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1350" dirty="0">
+              <a:rPr lang="en-US" sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> = Teacher Preparation &amp; Information</a:t>
             </a:r>
-            <a:endParaRPr sz="1350" dirty="0">
+            <a:endParaRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr sz="1050" dirty="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1050">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="90" name="Google Shape;90;p1"/>
+          <p:cNvPr id="89" name="Google Shape;89;p1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4094900" y="954391"/>
             <a:ext cx="4629375" cy="249980"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="68550" rIns="68550" bIns="68550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1350" b="1">
+              <a:rPr lang="en-US" sz="1350" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>WHITE SLIDES </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1350">
+              <a:rPr lang="en-US" sz="1350">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>= Present to Class</a:t>
             </a:r>
             <a:endParaRPr sz="1350">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:endParaRPr sz="1050">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name="Shape 155"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Title 3">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="156" name="Google Shape;156;p10"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
               <a:t>Teaching Steps - </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" i="1" dirty="0"/>
+              <a:rPr lang="en-US" i="1"/>
               <a:t>page 7</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" i="1" dirty="0">
+            <a:endParaRPr i="1">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Content Placeholder 8">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="157" name="Google Shape;157;p10"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="1275757"/>
+            <a:ext cx="8537121" cy="3229865"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" indent="-333375">
+            <a:pPr marL="342900" lvl="0" indent="-333375" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="900"/>
-[...2 lines deleted...]
-              <a:buFont typeface="+mj-lt"/>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1130"/>
+              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod" startAt="25"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1130" u="sng" dirty="0"/>
+              <a:rPr lang="en-US" sz="1130" u="sng"/>
               <a:t>SLIDE 35</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1130" dirty="0"/>
+              <a:rPr lang="en-US" sz="1130"/>
               <a:t>: Ask students how they feel now that they’ve learned how to protect themselves if there’s an earthquake or an earthquake early warning alert, and whether their feelings have changed. Ask them to Turn and Talk to a student nearby.</a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:pPr marL="342900" indent="-333375">
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-333375" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...1 lines deleted...]
-              <a:spcAft>
                 <a:spcPts val="900"/>
-              </a:spcAft>
-[...1 lines deleted...]
-              <a:buFont typeface="+mj-lt"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1130"/>
+              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod" startAt="25"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1130" u="sng" dirty="0"/>
+              <a:rPr lang="en-US" sz="1130" u="sng"/>
               <a:t>SLIDE 36</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1130" dirty="0"/>
+              <a:rPr lang="en-US" sz="1130"/>
               <a:t>: Provide students with the student sheet to give them the chance to review the correct protective actions if there is ground shaking or if they get an earthquake early warning alert.  </a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:pPr marL="342900" indent="-333375">
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-333375" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...1 lines deleted...]
-              <a:spcAft>
                 <a:spcPts val="900"/>
-              </a:spcAft>
-[...1 lines deleted...]
-              <a:buFont typeface="+mj-lt"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1130"/>
+              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod" startAt="25"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1130" u="sng" dirty="0"/>
+              <a:rPr lang="en-US" sz="1130" u="sng"/>
               <a:t>SLIDE 37</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1130" dirty="0">
+              <a:rPr lang="en-US" sz="1130">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>: OPTIONAL - Please complete the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1130" dirty="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="342900" indent="-333375">
+              <a:rPr lang="en-US" sz="1130"/>
+              <a:t>ShakeAlert Ready Great ShakeOut Lesson Feedback Form. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-261620" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...1 lines deleted...]
-              <a:spcAft>
                 <a:spcPts val="900"/>
-              </a:spcAft>
-[...1 lines deleted...]
-              <a:buAutoNum type="arabicPeriod" startAt="25"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1130"/>
+              <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1130" dirty="0">
+            <a:endParaRPr sz="1130">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="9525" indent="0">
+            <a:pPr marL="9525" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...1 lines deleted...]
-              <a:spcAft>
                 <a:spcPts val="900"/>
-              </a:spcAft>
-              <a:buSzPct val="100000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1130"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1130" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1130" b="1">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>NOTE:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1130" dirty="0">
+              <a:rPr lang="en-US" sz="1130">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> Please see the green slides at the end of this deck for information on earthquakes and how earthquake early warning works</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1130" dirty="0">
+            <a:endParaRPr sz="1130">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-333375">
+            <a:pPr marL="342900" lvl="0" indent="-261620" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...1 lines deleted...]
-              <a:spcAft>
                 <a:spcPts val="900"/>
-              </a:spcAft>
-[...1 lines deleted...]
-              <a:buAutoNum type="arabicPeriod" startAt="22"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1130"/>
+              <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1130" dirty="0">
+            <a:endParaRPr sz="1130">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="158" name="Google Shape;158;p10"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 163"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p11"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312963" y="858741"/>
-            <a:ext cx="3105646" cy="407453"/>
+            <a:ext cx="3255522" cy="407453"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200"/>
+              <a:t>Learning Target</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="5" name="Google Shape;113;p19">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="165" name="Google Shape;165;p11"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="4002997" y="637878"/>
             <a:ext cx="4817649" cy="3799499"/>
             <a:chOff x="4242950" y="523575"/>
             <a:chExt cx="4730975" cy="3742579"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="7" name="Google Shape;114;p19">
-[...5 lines deleted...]
-            </p:cNvPr>
+            <p:cNvPr id="166" name="Google Shape;166;p11"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
-          <p:blipFill>
+          <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
-            <a:stretch>
-[...1 lines deleted...]
-            </a:stretch>
+            <a:srcRect/>
+            <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="4242950" y="523575"/>
               <a:ext cx="4730975" cy="3742579"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd name="adj" fmla="val 2900"/>
               </a:avLst>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="9525" cap="flat" cmpd="sng">
+            <a:ln>
               <a:noFill/>
-              <a:prstDash val="solid"/>
-[...2 lines deleted...]
-              <a:tailEnd type="none" w="sm" len="sm"/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="8" name="Google Shape;115;p19">
-[...5 lines deleted...]
-            </p:cNvPr>
+            <p:cNvPr id="167" name="Google Shape;167;p11"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
-          <p:blipFill>
+          <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
-            <a:stretch>
-[...1 lines deleted...]
-            </a:stretch>
+            <a:srcRect/>
+            <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="4572000" y="3934900"/>
               <a:ext cx="1566800" cy="331250"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="9525" cap="flat" cmpd="sng">
+            <a:ln>
               <a:noFill/>
-              <a:prstDash val="solid"/>
-[...2 lines deleted...]
-              <a:tailEnd type="none" w="sm" len="sm"/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="TextBox 9">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="168" name="Google Shape;168;p11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312963" y="1499732"/>
             <a:ext cx="3255523" cy="2400657"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en" sz="3000" dirty="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000">
                 <a:solidFill>
                   <a:srgbClr val="073763"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>I can </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="3000" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="3000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="073763"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Drop</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="3000" dirty="0">
+              <a:rPr lang="en-US" sz="3000">
                 <a:solidFill>
                   <a:srgbClr val="073763"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="3000" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="3000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="073763"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Cover</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="3000" dirty="0">
+              <a:rPr lang="en-US" sz="3000">
                 <a:solidFill>
                   <a:srgbClr val="073763"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>, and </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en" sz="3000" dirty="0">
+              <a:rPr lang="en-US" sz="3000">
                 <a:solidFill>
                   <a:srgbClr val="073763"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en" sz="3000" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="3000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="073763"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Hold On </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="3000" dirty="0">
+              <a:rPr lang="en-US" sz="3000">
                 <a:solidFill>
                   <a:srgbClr val="073763"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>if there’s ground shaking or if there is an alert. </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3000" dirty="0"/>
+            <a:endParaRPr sz="3000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="169" name="Google Shape;169;p11"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="170" name="Google Shape;170;p11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5107224" y="4465971"/>
+            <a:ext cx="2609193" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image courtesy of The Hero in You Foundation</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 175"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Rounded Rectangle 8">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="176" name="Google Shape;176;p12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312964" y="857249"/>
             <a:ext cx="4162023" cy="3433032"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 6054"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
+          <a:ln w="19050" cap="flat" cmpd="sng">
             <a:solidFill>
-              <a:schemeClr val="bg2">
-[...1 lines deleted...]
-              </a:schemeClr>
+              <a:srgbClr val="D0D0D0"/>
             </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="8000"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
-        <p:style>
-[...14 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US" sz="1350"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1350">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="177" name="Google Shape;177;p12"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="591770" y="930601"/>
             <a:ext cx="3604410" cy="941540"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US" dirty="0"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
               <a:t>What other safety drills have we had at school?</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...23 lines deleted...]
-        </p:blipFill>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="178" name="Google Shape;178;p12"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1268468" y="1867699"/>
-            <a:ext cx="2189321" cy="2069597"/>
+            <a:off x="7086600" y="4869657"/>
+            <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-      </p:pic>
-[...21 lines deleted...]
-        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="16" name="Group 15">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="179" name="Google Shape;179;p12"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="4669013" y="853218"/>
             <a:ext cx="4162023" cy="3433032"/>
-            <a:chOff x="6225351" y="1137624"/>
-            <a:chExt cx="5549364" cy="4577376"/>
+            <a:chOff x="4669013" y="853218"/>
+            <a:chExt cx="4162023" cy="3433032"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="10" name="Rounded Rectangle 9">
-[...5 lines deleted...]
-            </p:cNvPr>
+            <p:cNvPr id="180" name="Google Shape;180;p12"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="6225351" y="1137624"/>
-              <a:ext cx="5549364" cy="4577376"/>
+              <a:off x="4669013" y="853218"/>
+              <a:ext cx="4162023" cy="3433032"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd name="adj" fmla="val 5118"/>
               </a:avLst>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln>
+            <a:ln w="19050" cap="flat" cmpd="sng">
               <a:solidFill>
-                <a:schemeClr val="bg2">
-[...1 lines deleted...]
-                </a:schemeClr>
+                <a:srgbClr val="D0D0D0"/>
               </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter lim="8000"/>
+              <a:headEnd type="none" w="sm" len="sm"/>
+              <a:tailEnd type="none" w="sm" len="sm"/>
             </a:ln>
           </p:spPr>
-          <p:style>
-[...14 lines deleted...]
-          </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="en-US" sz="1350"/>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1350">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="5" name="Title 1">
-[...8 lines deleted...]
-            </p:cNvSpPr>
+            <p:cNvPr id="181" name="Google Shape;181;p12"/>
+            <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="7241330" y="1240801"/>
-              <a:ext cx="3517406" cy="1255387"/>
+              <a:off x="5430997" y="930601"/>
+              <a:ext cx="2638055" cy="941540"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr vert="horz" lIns="68580" tIns="34290" rIns="68580" bIns="34290" rtlCol="0" anchor="ctr">
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="34275" rIns="68575" bIns="34275" anchor="ctr" anchorCtr="0">
               <a:normAutofit/>
             </a:bodyPr>
-            <a:lstStyle>
-              <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
                 <a:lnSpc>
                   <a:spcPct val="90000"/>
                 </a:lnSpc>
                 <a:spcBef>
-                  <a:spcPct val="0"/>
+                  <a:spcPts val="0"/>
                 </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:schemeClr val="accent1"/>
+                </a:buClr>
+                <a:buSzPts val="2100"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
-                <a:defRPr sz="2800" b="1" kern="1200">
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2100" b="1">
                   <a:solidFill>
                     <a:schemeClr val="accent1"/>
                   </a:solidFill>
-                  <a:latin typeface="+mj-lt"/>
-[...8 lines deleted...]
-                <a:rPr lang="en-US" sz="2100"/>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
                 <a:t>Why do we have drills at school?</a:t>
               </a:r>
+              <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="1026" name="Picture 2">
-[...8 lines deleted...]
-            </p:cNvPicPr>
+            <p:cNvPr id="182" name="Google Shape;182;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
-          <p:blipFill>
-[...5 lines deleted...]
-              </a:extLst>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
             </a:blip>
             <a:srcRect/>
-            <a:stretch>
-[...1 lines deleted...]
-            </a:stretch>
+            <a:stretch/>
           </p:blipFill>
-          <p:spPr bwMode="auto">
+          <p:spPr>
             <a:xfrm>
-              <a:off x="7060365" y="2527594"/>
-              <a:ext cx="3879336" cy="2759464"/>
+              <a:off x="5295274" y="1895696"/>
+              <a:ext cx="2909502" cy="2069598"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd name="adj" fmla="val 8594"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-              </a:srgbClr>
+              <a:srgbClr val="ECECEC"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
-            <a:effectLst/>
           </p:spPr>
         </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="183" name="Google Shape;183;p12"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5445427" y="3997455"/>
+              <a:ext cx="2609193" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="800" i="1">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of The Hero in You Foundation</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
       </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="184" name="Google Shape;184;p12"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect t="10894" b="8578"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1127136" y="1895696"/>
+            <a:ext cx="2570005" cy="2069597"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8594"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="ECECEC"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="185" name="Google Shape;185;p12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1293827" y="3997455"/>
+            <a:ext cx="2236621" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image created with A.I.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="13"/>
-[...44 lines deleted...]
-                                          <p:spTgt spid="16"/>
+                                          <p:spTgt spid="179"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 190"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Google Shape;138;p21" title="Education_15_SmallKids_V01.jpg">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="191" name="Google Shape;191;p13" title="Education_15_SmallKids_V01.jpg"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
-            <a:extLst>
-[...3 lines deleted...]
-            </a:extLst>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3149730" y="484955"/>
             <a:ext cx="5994271" cy="3912240"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="192" name="Google Shape;192;p13"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="333746" y="1261332"/>
-            <a:ext cx="2908218" cy="1918286"/>
+            <a:ext cx="2987952" cy="1918286"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en" sz="3000" b="0">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="1A6935"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000">
                 <a:solidFill>
                   <a:srgbClr val="1A6935"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
-              <a:t>Our school has </a:t>
-[...12 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="3000"/>
+              <a:t>There are many ways we can stay safe at school during earthquakes!</a:t>
+            </a:r>
+            <a:endParaRPr sz="3000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="193" name="Google Shape;193;p13"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>13</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="194" name="Google Shape;194;p13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5309685" y="4417982"/>
+            <a:ext cx="1674360" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image courtesy of USGS</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 198"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="199" name="Google Shape;199;p14"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="304799" y="842963"/>
+            <a:ext cx="3462900" cy="2738400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...5 lines deleted...]
-              </a:rPr>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3020" b="1"/>
               <a:t>How do you feel? </a:t>
             </a:r>
-            <a:r>
-[...4 lines deleted...]
-              </a:rPr>
+            <a:endParaRPr sz="3020" b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="2720" i="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2720" i="1"/>
               <a:t>Turn and talk to a partner!</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" b="0"/>
+            <a:endParaRPr sz="2720" i="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="2720" i="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Google Shape;146;p22">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="200" name="Google Shape;200;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
-            <a:extLst>
-[...3 lines deleted...]
-            </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1589809" y="1182489"/>
-            <a:ext cx="5953991" cy="3158260"/>
+            <a:off x="3863170" y="601225"/>
+            <a:ext cx="5136955" cy="3941050"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 3091"/>
+              <a:gd name="adj" fmla="val 4842"/>
             </a:avLst>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="ECECEC"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 16">
-[...11 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="201" name="Google Shape;201;p14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7086600" y="4869657"/>
+            <a:off x="7086600" y="4793522"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>14</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr sz="900">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 206"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="TextBox 8">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="207" name="Google Shape;207;p15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312962" y="942173"/>
             <a:ext cx="3791447" cy="1846659"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2850">
                 <a:solidFill>
-                  <a:srgbClr val="1A6935"/>
-                </a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>What are some </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="2850">
                 <a:solidFill>
-                  <a:srgbClr val="1A6935"/>
-                </a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="2850">
                 <a:solidFill>
-                  <a:srgbClr val="1A6935"/>
-                </a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>things you have </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="2850">
                 <a:solidFill>
-                  <a:srgbClr val="1A6935"/>
-                </a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="2850" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="1A6935"/>
-                </a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>seen</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2850">
                 <a:solidFill>
-                  <a:srgbClr val="1A6935"/>
-                </a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> or </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2850" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="1A6935"/>
-                </a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>heard</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2850">
                 <a:solidFill>
-                  <a:srgbClr val="1A6935"/>
-                </a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="2850">
                 <a:solidFill>
-                  <a:srgbClr val="1A6935"/>
-                </a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="2850">
                 <a:solidFill>
-                  <a:srgbClr val="1A6935"/>
-                </a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>about earthquakes? </a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="11" name="Google Shape;113;p19">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="208" name="Google Shape;208;p15"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="4025452" y="592810"/>
             <a:ext cx="4830038" cy="3809270"/>
             <a:chOff x="4242950" y="523575"/>
             <a:chExt cx="4730975" cy="3742579"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="13" name="Google Shape;114;p19">
-[...5 lines deleted...]
-            </p:cNvPr>
+            <p:cNvPr id="209" name="Google Shape;209;p15"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
-          <p:blipFill>
+          <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
-            <a:stretch>
-[...1 lines deleted...]
-            </a:stretch>
+            <a:srcRect/>
+            <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="4242950" y="523575"/>
               <a:ext cx="4730975" cy="3742579"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd name="adj" fmla="val 2900"/>
               </a:avLst>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="9525" cap="flat" cmpd="sng">
+            <a:ln>
               <a:noFill/>
-              <a:prstDash val="solid"/>
-[...2 lines deleted...]
-              <a:tailEnd type="none" w="sm" len="sm"/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="14" name="Google Shape;115;p19">
-[...5 lines deleted...]
-            </p:cNvPr>
+            <p:cNvPr id="210" name="Google Shape;210;p15"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
-          <p:blipFill>
+          <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
-            <a:stretch>
-[...1 lines deleted...]
-            </a:stretch>
+            <a:srcRect/>
+            <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="4572000" y="3934900"/>
               <a:ext cx="1566800" cy="331250"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="9525" cap="flat" cmpd="sng">
+            <a:ln>
               <a:noFill/>
-              <a:prstDash val="solid"/>
-[...2 lines deleted...]
-              <a:tailEnd type="none" w="sm" len="sm"/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="TextBox 15">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="211" name="Google Shape;211;p15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="295115" y="3118511"/>
             <a:ext cx="3730337" cy="969496"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2850">
                 <a:solidFill>
-                  <a:srgbClr val="1A6935"/>
-                </a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>What do you </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2850" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="1A6935"/>
-                </a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>wonder</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2850">
                 <a:solidFill>
-                  <a:srgbClr val="1A6935"/>
-                </a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> about earthquakes? </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2850"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="212" name="Google Shape;212;p15"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>15</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="213" name="Google Shape;213;p15"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5135874" y="4442968"/>
+            <a:ext cx="2609193" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image courtesy of The Hero in You Foundation</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="16"/>
+                                          <p:spTgt spid="211"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
                                         <p:cTn id="7" dur="500"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="16"/>
+                                          <p:spTgt spid="211"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
-    <p:bldLst>
-[...1 lines deleted...]
-    </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 218"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="TextBox 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="219" name="Google Shape;219;p16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312962" y="637878"/>
-            <a:ext cx="5983929" cy="3716402"/>
+            <a:ext cx="5983800" cy="3717300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" sz="2850" b="1" dirty="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2850" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1A6935"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Have you experienced an earthquake? What about </a:t>
+              <a:t>Have you or family members experienced an earthquake? </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="2850" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="2850" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1A6935"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="2850" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="2850" b="1">
                 <a:solidFill>
                   <a:srgbClr val="1A6935"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>your family members? </a:t>
-[...3 lines deleted...]
-            <a:pPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="200000"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2700" dirty="0">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2700">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>What did you or family members:  </a:t>
             </a:r>
-          </a:p>
-[...3 lines deleted...]
-                <a:spcPts val="900"/>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="351235" marR="0" lvl="0" indent="-308372" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
-              <a:buSzPct val="100000"/>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buSzPts val="2700"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2700" dirty="0">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2700">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>SEE? </a:t>
             </a:r>
-          </a:p>
-[...2 lines deleted...]
-              <a:spcAft>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="351235" marR="0" lvl="0" indent="-308372" algn="l" rtl="0">
+              <a:spcBef>
                 <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
-              <a:buSzPct val="100000"/>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buSzPts val="2700"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2700" dirty="0">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2700">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>HEAR?</a:t>
             </a:r>
-          </a:p>
-[...2 lines deleted...]
-              <a:spcAft>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="351235" marR="0" lvl="0" indent="-308372" algn="l" rtl="0">
+              <a:spcBef>
                 <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
-              <a:buSzPct val="100000"/>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buSzPts val="2700"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2700" dirty="0">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2700">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>FEEL? </a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...87 lines deleted...]
-      </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="7" name="Group 6">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="220" name="Google Shape;220;p16"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="5711428" y="592810"/>
             <a:ext cx="3144062" cy="3809270"/>
             <a:chOff x="7615238" y="790414"/>
             <a:chExt cx="4192082" cy="5079026"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="3" name="Google Shape;114;p19">
-[...5 lines deleted...]
-            </p:cNvPr>
+            <p:cNvPr id="221" name="Google Shape;221;p16"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
-          <p:blipFill>
-            <a:blip r:embed="rId6">
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect l="34905" r="1"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="7615238" y="790414"/>
               <a:ext cx="4192082" cy="5079026"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd name="adj" fmla="val 2900"/>
               </a:avLst>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="9525" cap="flat" cmpd="sng">
+            <a:ln>
               <a:noFill/>
-              <a:prstDash val="solid"/>
-[...2 lines deleted...]
-              <a:tailEnd type="none" w="sm" len="sm"/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="6" name="Rectangle 5">
-[...5 lines deleted...]
-            </p:cNvPr>
+            <p:cNvPr id="222" name="Google Shape;222;p16"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="7615238" y="5375729"/>
               <a:ext cx="292073" cy="335523"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="C18F5C"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
-          <p:style>
-[...14 lines deleted...]
-          </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="en-US" sz="1350"/>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1350">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="223" name="Google Shape;223;p16"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>16</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="224" name="Google Shape;224;p16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5978862" y="4442968"/>
+            <a:ext cx="2609193" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image courtesy of The Hero in You Foundation</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 229"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="230" name="Google Shape;230;p17"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en" sz="2400">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="2160"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3860">
                 <a:solidFill>
                   <a:srgbClr val="006F41"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Where are we?</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2400"/>
+              <a:t>Where are We?</a:t>
+            </a:r>
+            <a:endParaRPr sz="3860"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Google Shape;173;p25">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="231" name="Google Shape;231;p17"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="684810" y="1046264"/>
             <a:ext cx="1214697" cy="412842"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="68569" tIns="68569" rIns="68569" bIns="68569" rtlCol="0" anchor="ctr" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="68550" rIns="68550" bIns="68550" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-              </a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...171 lines deleted...]
-              </a:spcBef>
+              <a:buSzPts val="1650"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1650" b="1" dirty="0">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="1650" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>School</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Google Shape;174;p25">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="232" name="Google Shape;232;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="358101" y="1499207"/>
             <a:ext cx="1958392" cy="2145087"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 8951"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525" cap="flat" cmpd="sng">
+          <a:ln>
             <a:noFill/>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Google Shape;176;p25">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="233" name="Google Shape;233;p17"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2852511" y="1210224"/>
             <a:ext cx="812478" cy="412842"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="68569" rIns="68569" bIns="68569" anchor="ctr" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="68550" rIns="68550" bIns="68550" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-              </a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...171 lines deleted...]
-              </a:spcBef>
+              <a:buSzPts val="1650"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1650" b="1" dirty="0">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="1650" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>City </a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Google Shape;177;p25">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="234" name="Google Shape;234;p17"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4236712" y="1469026"/>
             <a:ext cx="1214697" cy="412842"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="68569" rIns="68569" bIns="68569" anchor="ctr" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="68550" rIns="68550" bIns="68550" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...100 lines deleted...]
-                </a:solidFill>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1650" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>State</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Google Shape;178;p25">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="235" name="Google Shape;235;p17"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5717416" y="1623066"/>
             <a:ext cx="1214697" cy="412842"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="68569" tIns="68569" rIns="68569" bIns="68569" rtlCol="0" anchor="ctr" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="68550" rIns="68550" bIns="68550" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...97 lines deleted...]
-              <a:rPr lang="en-US" sz="1650" b="1" dirty="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1650" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>Country</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="19" name="Group 18">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="236" name="Google Shape;236;p17"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6989223" y="1867500"/>
             <a:ext cx="1860862" cy="2345174"/>
             <a:chOff x="8898352" y="2473268"/>
             <a:chExt cx="2481149" cy="3126898"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="10" name="Google Shape;179;p25">
-[...8 lines deleted...]
-            </p:cNvSpPr>
+            <p:cNvPr id="237" name="Google Shape;237;p17"/>
+            <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="9329128" y="2473268"/>
               <a:ext cx="1619596" cy="550456"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="68569" rIns="68569" bIns="68569" anchor="ctr" anchorCtr="0">
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="68550" rIns="68550" bIns="68550" anchor="ctr" anchorCtr="0">
               <a:noAutofit/>
             </a:bodyPr>
-            <a:lstStyle>
-              <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
                 <a:lnSpc>
                   <a:spcPct val="90000"/>
                 </a:lnSpc>
                 <a:spcBef>
-                  <a:spcPts val="1000"/>
+                  <a:spcPts val="0"/>
                 </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
                 <a:buClr>
                   <a:schemeClr val="accent1"/>
                 </a:buClr>
-                <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...171 lines deleted...]
-                </a:spcBef>
+                <a:buSzPts val="1650"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-US" sz="1650" b="1">
                   <a:solidFill>
-                    <a:schemeClr val="tx2"/>
+                    <a:schemeClr val="dk2"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>Planet</a:t>
               </a:r>
+              <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="11" name="Google Shape;180;p25">
-[...5 lines deleted...]
-            </p:cNvPr>
+            <p:cNvPr id="238" name="Google Shape;238;p17"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
-            <a:blip r:embed="rId4" cstate="print">
-[...4 lines deleted...]
-              </a:extLst>
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
             </a:blip>
             <a:srcRect/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="8898352" y="3124987"/>
               <a:ext cx="2481149" cy="2475179"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="19050" cap="flat" cmpd="sng">
               <a:solidFill>
-                <a:schemeClr val="tx2">
-[...2 lines deleted...]
-                </a:schemeClr>
+                <a:srgbClr val="D9E9F9"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd type="none" w="sm" len="sm"/>
               <a:tailEnd type="none" w="sm" len="sm"/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="12" name="Google Shape;181;p25">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="239" name="Google Shape;239;p17"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="2760478" y="1963139"/>
             <a:ext cx="3642092" cy="2371568"/>
             <a:chOff x="2633200" y="2497675"/>
             <a:chExt cx="3357575" cy="2138200"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="13" name="Google Shape;182;p25">
-[...5 lines deleted...]
-            </p:cNvPr>
+            <p:cNvPr id="240" name="Google Shape;240;p17"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
-            <a:blip r:embed="rId5" cstate="print">
+            <a:blip r:embed="rId5">
               <a:alphaModFix/>
-              <a:extLst>
-[...3 lines deleted...]
-              </a:extLst>
             </a:blip>
             <a:srcRect b="17046"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="2690650" y="2497675"/>
               <a:ext cx="3300125" cy="2068350"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="14" name="Google Shape;183;p25">
-[...5 lines deleted...]
-            </p:cNvPr>
+            <p:cNvPr id="241" name="Google Shape;241;p17"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2633200" y="3974705"/>
               <a:ext cx="640200" cy="652200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:ln w="9525" cap="flat" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd type="none" w="sm" len="sm"/>
               <a:tailEnd type="none" w="sm" len="sm"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="68569" rIns="68569" bIns="68569" anchor="ctr" anchorCtr="0">
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="68550" rIns="68550" bIns="68550" anchor="ctr" anchorCtr="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr sz="1350"/>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1350">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="15" name="Google Shape;184;p25">
-[...5 lines deleted...]
-            </p:cNvPr>
+            <p:cNvPr id="242" name="Google Shape;242;p17"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="3221725" y="4507475"/>
               <a:ext cx="1234500" cy="128400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:ln w="9525" cap="flat" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd type="none" w="sm" len="sm"/>
               <a:tailEnd type="none" w="sm" len="sm"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="68569" rIns="68569" bIns="68569" anchor="ctr" anchorCtr="0">
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="68550" rIns="68550" bIns="68550" anchor="ctr" anchorCtr="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr sz="1350"/>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1350">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="16" name="Google Shape;185;p25">
-[...5 lines deleted...]
-            </p:cNvPr>
+            <p:cNvPr id="243" name="Google Shape;243;p17"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4456225" y="4437625"/>
               <a:ext cx="891600" cy="128400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:ln w="9525" cap="flat" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd type="none" w="sm" len="sm"/>
               <a:tailEnd type="none" w="sm" len="sm"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="68569" rIns="68569" bIns="68569" anchor="ctr" anchorCtr="0">
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="68550" rIns="68550" bIns="68550" anchor="ctr" anchorCtr="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr sz="1350"/>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1350">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="244" name="Google Shape;244;p17"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="245" name="Google Shape;245;p17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="32700" y="3684395"/>
+            <a:ext cx="2609193" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image courtesy of The Hero in You Foundation</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="246" name="Google Shape;246;p17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3308086" y="4212674"/>
+            <a:ext cx="2609193" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image courtesy of USGS</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="247" name="Google Shape;247;p17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6615056" y="4334707"/>
+            <a:ext cx="2609193" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image courtesy of NASA</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="7"/>
+                                          <p:spTgt spid="233"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="12"/>
+                                          <p:spTgt spid="239"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="11" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="246"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="11" fill="hold">
+                    <p:cTn id="13" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="12" fill="hold">
+                          <p:cTn id="14" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="15" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="14" dur="1" fill="hold">
+                                        <p:cTn id="16" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="8"/>
+                                          <p:spTgt spid="234"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="15" fill="hold">
+                    <p:cTn id="17" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="16" fill="hold">
+                          <p:cTn id="18" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="19" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="18" dur="1" fill="hold">
+                                        <p:cTn id="20" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="9"/>
+                                          <p:spTgt spid="235"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="19" fill="hold">
+                    <p:cTn id="21" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="20" fill="hold">
+                          <p:cTn id="22" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="21" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="23" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="22" dur="1" fill="hold">
+                                        <p:cTn id="24" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="19"/>
+                                          <p:spTgt spid="236"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="25" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="26" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="247"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
-    <p:bldLst>
-[...3 lines deleted...]
-    </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 232"/>
+        <p:cNvPr id="1" name="Shape 252"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="234" name="Google Shape;234;p17"/>
+          <p:cNvPr id="253" name="Google Shape;253;p18"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="400050" y="627431"/>
-            <a:ext cx="3732503" cy="636075"/>
+            <a:off x="386300" y="627481"/>
+            <a:ext cx="3732600" cy="636000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="68550" rIns="68550" bIns="68550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1500"/>
+              <a:rPr lang="en-US" sz="1800"/>
               <a:t>The surface of the Earth is broken into many pieces that move around.  </a:t>
             </a:r>
-            <a:endParaRPr sz="1500"/>
-[...2 lines deleted...]
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:endParaRPr sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1500"/>
-[...2 lines deleted...]
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:endParaRPr sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1500"/>
+              <a:rPr lang="en-US" sz="1800"/>
               <a:t>  </a:t>
             </a:r>
-            <a:endParaRPr sz="1500"/>
+            <a:endParaRPr sz="1800"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="235" name="Google Shape;235;p17"/>
+          <p:cNvPr id="254" name="Google Shape;254;p18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4419460" y="627431"/>
-            <a:ext cx="4423619" cy="636075"/>
+            <a:off x="4595160" y="627481"/>
+            <a:ext cx="4423500" cy="636000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="68550" rIns="68550" bIns="68550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1500" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1800" b="1">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>The pieces of the Earth get stuck together. When they break free, an earthquake happens!  </a:t>
             </a:r>
-            <a:endParaRPr dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1500" b="1" dirty="0">
+            <a:endParaRPr sz="1800" b="1">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1500" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1800" b="1">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>  </a:t>
             </a:r>
-            <a:endParaRPr dirty="0"/>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...26 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Google Shape;100;p2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="256" name="Google Shape;256;p18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4793522"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en" sz="900">
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr sz="900">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3">
+          <p:cNvPr id="257" name="Google Shape;257;p18"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="881798" y="1619427"/>
+            <a:ext cx="2576400" cy="2540700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4842"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="ECECEC"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="258" name="Google Shape;258;p18"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3232417" y="4516069"/>
+            <a:ext cx="2374085" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Images courtesy of The Hero in You Foundation</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Google Shape;240;p17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA9F2B58-EA35-6588-A28E-F54145FECEC4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED6F9D0A-22FB-95D6-2F36-CE5867211EF3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...1 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="978048" y="1391389"/>
-            <a:ext cx="2576506" cy="2540721"/>
+            <a:off x="4595160" y="1619416"/>
+            <a:ext cx="4114660" cy="2540721"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...2 lines deleted...]
-            </a:avLst>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...3 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
-          <a:effectLst/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="235"/>
+                                          <p:spTgt spid="254"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="7" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="9" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
                         <p:par>
-                          <p:cTn id="7" fill="hold">
+                          <p:cTn id="10" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="8" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="afterEffect">
-[...26 lines deleted...]
-                                <p:cTn id="10" presetID="0" presetClass="path" presetSubtype="0" repeatCount="0" decel="50000" autoRev="1" fill="hold" nodeType="withEffect">
+                                <p:cTn id="11" presetID="0" presetClass="path" presetSubtype="0" repeatCount="0" decel="50000" autoRev="1" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:animMotion origin="layout" path="M -0.03854 -0.02901 L -0.03854 -0.02871 C -0.03368 -0.0284 -0.0283 -0.02809 -0.02309 -0.02716 C -0.02031 -0.02655 -0.01615 -0.02716 -0.01406 -0.025 C -0.01267 -0.02346 -0.01771 -0.02377 -0.01927 -0.02284 C -0.02552 -0.01574 -0.02465 -0.01821 -0.0125 -0.02284 C -0.01059 -0.02377 -0.00868 -0.02377 -0.00677 -0.025 C -0.00521 -0.02655 -0.00365 -0.02901 -0.00156 -0.02901 C -0.00035 -0.02901 -0.00365 -0.02593 -0.00521 -0.025 C -0.00868 -0.02315 -0.0125 -0.02222 -0.0158 -0.02068 L -0.02118 -0.01883 C -0.02309 -0.01945 -0.02483 -0.01945 -0.02639 -0.02068 C -0.02795 -0.02253 -0.03212 -0.02655 -0.02986 -0.02716 C -0.02483 -0.02871 -0.01927 -0.02562 -0.01406 -0.025 C -0.01528 -0.02377 -0.01615 -0.02192 -0.01771 -0.02068 C -0.02344 -0.01698 -0.02552 -0.02161 -0.01927 -0.01482 C -0.01371 -0.01574 -0.00677 -0.01297 -0.00156 -0.01698 C 0.00851 -0.02469 -0.00816 -0.02871 -0.00903 -0.02901 C -0.01302 -0.0284 -0.01736 -0.02932 -0.02118 -0.02716 C -0.02517 -0.02469 -0.02153 -0.01451 -0.02118 -0.01266 C 0.00556 -0.01729 -0.01736 -0.01235 -0.02986 -0.01698 C -0.03177 -0.0176 -0.03108 -0.02068 -0.03177 -0.02284 C -0.03108 -0.025 -0.03142 -0.02809 -0.02986 -0.02901 C -0.02465 -0.03364 -0.00903 -0.02963 -0.00521 -0.02901 C -0.00469 -0.02716 -0.00365 -0.025 -0.00365 -0.02284 C -0.00365 -0.01976 -0.00365 -0.01698 -0.00521 -0.01482 C -0.0066 -0.01297 -0.00868 -0.01327 -0.01059 -0.01266 C -0.01458 -0.01173 -0.01892 -0.01142 -0.02309 -0.0108 C -0.02344 -0.00834 -0.02778 0.00216 -0.02309 0.0037 C -0.01649 0.00586 -0.01215 -0.00216 -0.00677 -0.00463 C -0.00469 -0.00587 -0.00243 -0.00587 -5.55556E-7 -0.00648 C 0.01215 -0.0108 -0.00312 -0.0071 0.01632 -0.0108 C 0.01528 -0.01327 0.01632 -0.01698 0.01406 -0.01883 C 0.01163 -0.02161 0.00347 -0.02284 0.00347 -0.02253 C 0.00191 -0.02222 -0.00121 -0.02284 -0.00156 -0.02068 C -0.00365 -0.01574 0.00104 -0.01142 0.00347 -0.00864 C -0.01371 -0.00371 0.0007 -0.00926 0.00191 -0.00463 C 0.00278 -0.00124 0.0007 0.00216 -5.55556E-7 0.00586 C -0.00243 0.00494 -0.00469 0.00494 -0.00677 0.0037 C -0.0099 0.00185 -0.0125 -0.00432 -0.01406 -0.00648 C -0.01528 -0.00834 -0.01927 -0.0105 -0.01771 -0.0108 C -0.0125 -0.01142 -0.00677 -0.00926 -0.00156 -0.00864 C -0.00365 -0.00803 -0.00521 -0.00648 -0.00677 -0.00648 C -0.01371 -0.00648 -0.01371 -0.00834 -0.01771 -0.01266 C -0.0158 -0.01327 -0.01424 -0.01451 -0.0125 -0.01482 C -0.00781 -0.01574 -0.00243 -0.01482 0.00191 -0.01698 C 0.00347 -0.0179 0.00278 -0.02068 0.00347 -0.02284 C 0.00538 -0.02068 0.01024 -0.01914 0.00868 -0.01698 C 0.00747 -0.01451 -0.00816 -0.01142 -0.01059 -0.0108 C -0.0125 -0.00926 -0.01458 -0.00864 -0.0158 -0.00648 C -0.01805 -0.00278 -0.02309 0.00648 -0.01927 0.00586 L -0.00903 0.0037 C -0.00677 0.00308 -0.00399 0.0037 -0.00365 0.00154 C -0.00121 -0.00741 -0.00469 -0.01019 -0.00903 -0.01482 C -0.00625 -0.01698 -0.00191 -0.02068 0.00191 -0.02068 C 0.00504 -0.02068 0.00747 -0.01945 0.01059 -0.01883 C 0.00868 -0.0176 0.0066 -0.01667 0.00538 -0.01482 C 0.00399 -0.01297 0.00504 -0.00988 0.00347 -0.00864 C 0.0007 -0.00648 -0.00677 -0.00463 -0.00677 -0.00432 C -0.01059 -0.00525 -0.01493 -0.00401 -0.01771 -0.00648 C -0.02049 -0.00926 -0.01875 -0.01574 -0.02118 -0.01883 L -0.02639 -0.025 C -0.02465 -0.02655 -0.02344 -0.02871 -0.02118 -0.02901 C -0.01927 -0.02932 -0.01771 -0.02716 -0.0158 -0.02716 C -0.0118 -0.02624 -0.00781 -0.02562 -0.00365 -0.025 C -0.00278 -0.01574 0.00469 -0.00031 -0.00677 -0.00031 C -0.01024 -0.00031 -0.01302 -0.00155 -0.0158 -0.00247 C -0.01406 -0.0034 -0.0125 -0.00401 -0.01059 -0.00463 C -0.00816 -0.00556 -0.0059 -0.00556 -0.00365 -0.00648 C -0.00156 -0.00741 -5.55556E-7 -0.00926 0.00191 -0.0108 C -0.00677 0.00401 0.00104 -0.01019 0.00347 -0.0108 C 0.00747 -0.01142 0.01163 -0.00926 0.01632 -0.00864 C 0.01406 -0.00648 0.01285 -0.00401 0.01059 -0.00247 C 0.00712 2.46914E-6 0.00382 -0.00031 -5.55556E-7 -0.00031 L -5.55556E-7 2.46914E-6 " pathEditMode="relative" rAng="0" ptsTypes="AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA">
+                                    <p:animMotion origin="layout" path="M -0.03854 -0.02901 L -0.03854 -0.02871 C -0.03368 -0.0284 -0.02829 -0.02809 -0.02309 -0.02716 C -0.02031 -0.02654 -0.01614 -0.02716 -0.01406 -0.025 C -0.01267 -0.02346 -0.0177 -0.02377 -0.01927 -0.02284 C -0.02552 -0.01574 -0.02465 -0.01821 -0.0125 -0.02284 C -0.01059 -0.02377 -0.00868 -0.02377 -0.00677 -0.025 C -0.0052 -0.02654 -0.00364 -0.02901 -0.00156 -0.02901 C -0.00034 -0.02901 -0.00364 -0.02593 -0.0052 -0.025 C -0.00868 -0.02315 -0.0125 -0.02222 -0.01579 -0.02068 L -0.02118 -0.01883 C -0.02309 -0.01945 -0.02482 -0.01945 -0.02638 -0.02068 C -0.02795 -0.02253 -0.03211 -0.02654 -0.02986 -0.02716 C -0.02482 -0.02871 -0.01927 -0.02562 -0.01406 -0.025 C -0.01527 -0.02377 -0.01614 -0.02192 -0.0177 -0.02068 C -0.02343 -0.01698 -0.02552 -0.02161 -0.01927 -0.01482 C -0.01371 -0.01574 -0.00677 -0.01296 -0.00156 -0.01698 C 0.00851 -0.02469 -0.00816 -0.02871 -0.00902 -0.02901 C -0.01302 -0.0284 -0.01736 -0.02932 -0.02118 -0.02716 C -0.02517 -0.02469 -0.02152 -0.01451 -0.02118 -0.01266 C 0.00556 -0.01729 -0.01736 -0.01235 -0.02986 -0.01698 C -0.03177 -0.01759 -0.03107 -0.02068 -0.03177 -0.02284 C -0.03107 -0.025 -0.03142 -0.02809 -0.02986 -0.02901 C -0.02465 -0.03364 -0.00902 -0.02963 -0.0052 -0.02901 C -0.00468 -0.02716 -0.00364 -0.025 -0.00364 -0.02284 C -0.00364 -0.01975 -0.00364 -0.01698 -0.0052 -0.01482 C -0.00659 -0.01296 -0.00868 -0.01327 -0.01059 -0.01266 C -0.01458 -0.01173 -0.01892 -0.01142 -0.02309 -0.0108 C -0.02343 -0.00833 -0.02777 0.00216 -0.02309 0.0037 C -0.01649 0.00586 -0.01215 -0.00216 -0.00677 -0.00463 C -0.00468 -0.00587 -0.00243 -0.00587 -4.16667E-6 -0.00648 C 0.01216 -0.0108 -0.00312 -0.0071 0.01632 -0.0108 C 0.01528 -0.01327 0.01632 -0.01698 0.01407 -0.01883 C 0.01164 -0.02161 0.00348 -0.02284 0.00348 -0.02253 C 0.00191 -0.02222 -0.00121 -0.02284 -0.00156 -0.02068 C -0.00364 -0.01574 0.00105 -0.01142 0.00348 -0.00864 C -0.01371 -0.00371 0.0007 -0.00926 0.00191 -0.00463 C 0.00278 -0.00124 0.0007 0.00216 -4.16667E-6 0.00586 C -0.00243 0.00494 -0.00468 0.00494 -0.00677 0.0037 C -0.00989 0.00185 -0.0125 -0.00432 -0.01406 -0.00648 C -0.01527 -0.00833 -0.01927 -0.0105 -0.0177 -0.0108 C -0.0125 -0.01142 -0.00677 -0.00926 -0.00156 -0.00864 C -0.00364 -0.00803 -0.0052 -0.00648 -0.00677 -0.00648 C -0.01371 -0.00648 -0.01371 -0.00833 -0.0177 -0.01266 C -0.01579 -0.01327 -0.01423 -0.01451 -0.0125 -0.01482 C -0.00781 -0.01574 -0.00243 -0.01482 0.00191 -0.01698 C 0.00348 -0.0179 0.00278 -0.02068 0.00348 -0.02284 C 0.00539 -0.02068 0.01025 -0.01914 0.00868 -0.01698 C 0.00747 -0.01451 -0.00816 -0.01142 -0.01059 -0.0108 C -0.0125 -0.00926 -0.01458 -0.00864 -0.01579 -0.00648 C -0.01805 -0.00278 -0.02309 0.00648 -0.01927 0.00586 L -0.00902 0.0037 C -0.00677 0.00308 -0.00399 0.0037 -0.00364 0.00154 C -0.00121 -0.00741 -0.00468 -0.01019 -0.00902 -0.01482 C -0.00625 -0.01698 -0.00191 -0.02068 0.00191 -0.02068 C 0.00504 -0.02068 0.00747 -0.01945 0.01059 -0.01883 C 0.00868 -0.01759 0.0066 -0.01667 0.00539 -0.01482 C 0.004 -0.01296 0.00504 -0.00988 0.00348 -0.00864 C 0.0007 -0.00648 -0.00677 -0.00463 -0.00677 -0.00432 C -0.01059 -0.00525 -0.01493 -0.00401 -0.0177 -0.00648 C -0.02048 -0.00926 -0.01875 -0.01574 -0.02118 -0.01883 L -0.02638 -0.025 C -0.02465 -0.02654 -0.02343 -0.02871 -0.02118 -0.02901 C -0.01927 -0.02932 -0.0177 -0.02716 -0.01579 -0.02716 C -0.0118 -0.02624 -0.00781 -0.02562 -0.00364 -0.025 C -0.00277 -0.01574 0.00469 -0.00031 -0.00677 -0.00031 C -0.01024 -0.00031 -0.01302 -0.00154 -0.01579 -0.00247 C -0.01406 -0.0034 -0.0125 -0.00401 -0.01059 -0.00463 C -0.00816 -0.00556 -0.0059 -0.00556 -0.00364 -0.00648 C -0.00156 -0.00741 -4.16667E-6 -0.00926 0.00191 -0.0108 C -0.00677 0.00401 0.00105 -0.01019 0.00348 -0.0108 C 0.00747 -0.01142 0.01164 -0.00926 0.01632 -0.00864 C 0.01407 -0.00648 0.01285 -0.00401 0.01059 -0.00247 C 0.00712 1.60494E-6 0.00382 -0.00031 -4.16667E-6 -0.00031 L -4.16667E-6 1.60494E-6 " pathEditMode="relative" rAng="0" ptsTypes="AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA">
                                       <p:cBhvr>
-                                        <p:cTn id="11" dur="7000" fill="hold"/>
+                                        <p:cTn id="12" dur="7000" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="240"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:rCtr x="2743" y="1605"/>
                                     </p:animMotion>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
-    <p:bldLst>
-[...1 lines deleted...]
-    </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 263"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="264" name="Google Shape;264;p19"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="1A6935"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="1A6935"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
-              <a:t>What do you do if you feel shaking or get an alert?</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2400"/>
+              <a:t>What Should You Do if You Feel Shaking or Get an Alert?</a:t>
+            </a:r>
+            <a:endParaRPr sz="2400"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Google Shape;200;p27">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="265" name="Google Shape;265;p19"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="312964" y="1627175"/>
             <a:ext cx="8039735" cy="2204161"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="266" name="Google Shape;266;p19"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>19</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="267" name="Google Shape;267;p19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3495651" y="4413180"/>
+            <a:ext cx="1674360" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image courtesy of USGS</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="4"/>
+                                          <p:spTgt spid="265"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 94"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Title 3">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="95" name="Google Shape;95;p2"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>To Print</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
+            <a:endParaRPr dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Content Placeholder 8">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="96" name="Google Shape;96;p2"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312964" y="1275757"/>
             <a:ext cx="3212753" cy="3229865"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="68580" tIns="34290" rIns="68580" bIns="34290" rtlCol="0" anchor="t">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="34275" rIns="68575" bIns="34275" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" b="1" dirty="0"/>
               <a:t>Student Worksheets</a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1800" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>Kindergarten</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr>
+            <a:endParaRPr sz="1800" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1800" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>1st Grade</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr marL="0" indent="0">
+            <a:endParaRPr sz="1800" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" b="1" dirty="0"/>
             </a:br>
             <a:br>
               <a:rPr lang="en-US" b="1" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="1800" b="1" dirty="0"/>
               <a:t>Family Engagement Letter</a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:pPr marL="285750" indent="-285750">
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1800" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>English</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr marL="285750" indent="-285750">
+            <a:endParaRPr sz="1800" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1800" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>Spanish</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr marL="0" indent="0">
+            <a:endParaRPr sz="1800" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0"/>
+            <a:endParaRPr sz="1800" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="97" name="Google Shape;97;p2"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Content Placeholder 8">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="98" name="Google Shape;98;p2"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4020587" y="1249507"/>
-            <a:ext cx="4624650" cy="3228975"/>
+            <a:off x="4020587" y="1125733"/>
+            <a:ext cx="4624800" cy="3393300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="68580" tIns="34290" rIns="68580" bIns="34290" rtlCol="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="34275" rIns="68575" bIns="34275" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...6 lines deleted...]
-              </a:spcBef>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="134541" marR="0" lvl="0" indent="-134541" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...16 lines deleted...]
-              </a:spcBef>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Open and edit the Family Engagement Letter.  </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="519113" marR="0" lvl="1" indent="-214313" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="450"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...16 lines deleted...]
-              </a:spcBef>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="NTR"/>
+              <a:buChar char="－"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Add your school name at the bottom.  </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="519113" marR="0" lvl="1" indent="-214313" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="450"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...16 lines deleted...]
-              </a:spcBef>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="NTR"/>
+              <a:buChar char="－"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>If you’re emailing the letter, you can remove the QR code.  </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="175022" marR="0" lvl="0" indent="-175022" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...16 lines deleted...]
-              </a:spcBef>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Make copies of the Family Engagement Letter and/or email to families a week before teaching the lesson. Encourage parents to discuss earthquakes with their </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>children</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> and to let their teachers know if it might be a difficult topic for their child. </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="175022" marR="0" lvl="0" indent="-175022" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...93 lines deleted...]
-              </a:spcAft>
               <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="519113" lvl="1" indent="-214313">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Preview </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>slides</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. You can print out the Teaching Steps slides. The teaching steps are also located in the Speaker Notes of each slide. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="175022" marR="0" lvl="0" indent="-175022" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...43 lines deleted...]
-              </a:spcAft>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
               <a:buSzPts val="1300"/>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="175022" indent="-194072">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Copy the Student Sheet or go to RocketRules.org/ShakeAlert to find additional student sheets, including some in Spanish.</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="175022" marR="0" lvl="0" indent="-175022" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="450"/>
-[...3 lines deleted...]
-              </a:spcAft>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
               <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Preview Slides. You can print out the Teaching Steps slides. The teaching steps are also located in the Speaker Notes of each slide. </a:t>
-[...26 lines deleted...]
-                <a:hlinkClick r:id="rId7"/>
+              <a:t>OPTIONAL (FREE): Sign up for Rocket Live, a 20</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
               </a:rPr>
-              <a:t>Rocket Rules website</a:t>
-[...29 lines deleted...]
-                <a:hlinkClick r:id="rId8"/>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Rocket Rules</a:t>
-[...47 lines deleted...]
-            </a:r>
+              <a:t>minute, cost-free, live Zoom interactive lesson on RocketRules.org/ShakeAlert.</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="10" name="Straight Connector 9">
-[...8 lines deleted...]
-          </p:cNvCxnSpPr>
+          <p:cNvPr id="99" name="Google Shape;99;p2"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3647209" y="638175"/>
             <a:ext cx="0" cy="3900488"/>
           </a:xfrm>
-          <a:prstGeom prst="line">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="3175">
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
-              <a:schemeClr val="tx1"/>
+              <a:schemeClr val="dk1"/>
             </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="8000"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
-        <p:style>
-[...12 lines deleted...]
-        </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="Title 3">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="100" name="Google Shape;100;p2"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4020586" y="638175"/>
             <a:ext cx="3676974" cy="407194"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="68580" tIns="34290" rIns="68580" bIns="34290" rtlCol="0" anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="34275" rIns="68575" bIns="34275" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPct val="0"/>
-[...17 lines deleted...]
-                </a:solidFill>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Preparation</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 272"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="273" name="Google Shape;273;p20"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...1 lines deleted...]
-              <a:rPr lang="en" sz="2400" dirty="0">
+            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="016935"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="016935"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
-              <a:t>If you or someone you know uses a </a:t>
-[...23 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>If You or Someone You Know Uses a Wheelchair:</a:t>
+            </a:r>
+            <a:endParaRPr sz="2400"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Google Shape;208;p28">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="274" name="Google Shape;274;p20"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
-            <a:extLst>
-[...3 lines deleted...]
-            </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1188372" y="1529701"/>
             <a:ext cx="6767256" cy="2438795"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="275" name="Google Shape;275;p20"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>20</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="276" name="Google Shape;276;p20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3495651" y="4413180"/>
+            <a:ext cx="1674360" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image courtesy of USGS</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 281"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="282" name="Google Shape;282;p21"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...1 lines deleted...]
-              <a:rPr lang="en" sz="2400" dirty="0">
+            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="016935"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="016935"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:schemeClr val="lt1"/>
                 </a:highlight>
               </a:rPr>
-              <a:t>If you or someone you know uses a </a:t>
-[...45 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>If You or Someone You Know Uses a Cane or Walker:</a:t>
+            </a:r>
+            <a:endParaRPr sz="2400"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Google Shape;215;p29">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="283" name="Google Shape;283;p21"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1280688" y="1178954"/>
             <a:ext cx="5924863" cy="1623092"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Google Shape;216;p29">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="284" name="Google Shape;284;p21"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1280690" y="2935670"/>
             <a:ext cx="5924863" cy="1623048"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="285" name="Google Shape;285;p21"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>21</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="286" name="Google Shape;286;p21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3495651" y="4505622"/>
+            <a:ext cx="1674360" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image courtesy of USGS</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="4"/>
+                                          <p:spTgt spid="283"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="5"/>
+                                          <p:spTgt spid="284"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 291"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="292" name="Google Shape;292;p22"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="34275" rIns="68550" bIns="34275" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...1 lines deleted...]
-              <a:rPr lang="en" sz="2400" dirty="0">
+            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="1A6935"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="1A6935"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
-              <a:t>Protect yourself when there is . . .</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>Protect Yourself When There Is . . .</a:t>
+            </a:r>
+            <a:endParaRPr sz="2400"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Google Shape;229;p30">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="293" name="Google Shape;293;p22"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
-            <a:extLst>
-[...3 lines deleted...]
-            </a:extLst>
           </a:blip>
-          <a:srcRect l="11569" t="40259" r="13931"/>
+          <a:srcRect l="11569" t="40259" r="13929"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="180139" y="2034610"/>
             <a:ext cx="2564171" cy="2056273"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:grpSp>
-[...286 lines deleted...]
-      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Google Shape;176;p25">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="294" name="Google Shape;294;p22"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="445208" y="1670366"/>
             <a:ext cx="2299102" cy="412842"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="68569" rIns="68569" bIns="68569" anchor="ctr" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="68550" rIns="68550" bIns="68550" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-              </a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="accent1"/>
+                <a:schemeClr val="dk2"/>
               </a:buClr>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...16 lines deleted...]
-              </a:spcBef>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>G</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>round </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>haking</a:t>
+            </a:r>
+            <a:endParaRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="295" name="Google Shape;295;p22"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2846540" y="1474940"/>
+            <a:ext cx="0" cy="2780778"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:schemeClr val="lt2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="8000"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="296" name="Google Shape;296;p22"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5929508" y="1474940"/>
+            <a:ext cx="0" cy="2780778"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:schemeClr val="lt2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="8000"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="297" name="Google Shape;297;p22"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6792684" y="4818459"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="accent1"/>
+                <a:schemeClr val="dk2"/>
               </a:buClr>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...150 lines deleted...]
-              </a:spcBef>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...3 lines deleted...]
-                </a:solidFill>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>ground shaking</a:t>
-            </a:r>
+              <a:t>22</a:t>
+            </a:fld>
+            <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="298" name="Google Shape;298;p22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="374318" y="4285900"/>
+            <a:ext cx="2175811" cy="219722"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Gif created using A.I.</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="15" name="Group 14">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="299" name="Google Shape;299;p22"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2997122" y="1606344"/>
-[...2 lines deleted...]
-            <a:chExt cx="3730668" cy="3156719"/>
+            <a:off x="2997123" y="1360632"/>
+            <a:ext cx="3147722" cy="3139095"/>
+            <a:chOff x="2997123" y="1360632"/>
+            <a:chExt cx="3147722" cy="3139095"/>
           </a:xfrm>
         </p:grpSpPr>
-        <p:pic>
-[...8 lines deleted...]
-            <p:cNvPicPr preferRelativeResize="0"/>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="300" name="Google Shape;300;p22"/>
+            <p:cNvGrpSpPr/>
             <p:nvPr/>
-          </p:nvPicPr>
-[...12 lines deleted...]
-          <p:spPr>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
             <a:xfrm>
-              <a:off x="4101627" y="2141791"/>
-              <a:ext cx="3412671" cy="2100942"/>
+              <a:off x="2997123" y="1360632"/>
+              <a:ext cx="3147722" cy="2613251"/>
+              <a:chOff x="3996163" y="1814175"/>
+              <a:chExt cx="4196963" cy="3484335"/>
             </a:xfrm>
-            <a:prstGeom prst="rect">
-[...3 lines deleted...]
-            <a:ln>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="301" name="Google Shape;301;p22"/>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3996163" y="4748054"/>
+                <a:ext cx="3730668" cy="550456"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
               <a:noFill/>
-            </a:ln>
-[...1 lines deleted...]
-        </p:pic>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="68550" rIns="68550" bIns="68550" anchor="ctr" anchorCtr="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                  <a:lnSpc>
+                    <a:spcPct val="90000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:schemeClr val="dk2"/>
+                  </a:buClr>
+                  <a:buSzPts val="2100"/>
+                  <a:buFont typeface="Arial"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2100" b="1">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                  </a:rPr>
+                  <a:t>A</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial"/>
+                    <a:ea typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
+                    <a:sym typeface="Arial"/>
+                  </a:rPr>
+                  <a:t>n </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2100" b="1">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                  </a:rPr>
+                  <a:t>E</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial"/>
+                    <a:ea typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
+                    <a:sym typeface="Arial"/>
+                  </a:rPr>
+                  <a:t>arthquake </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2100" b="1">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                  </a:rPr>
+                  <a:t>E</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial"/>
+                    <a:ea typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
+                    <a:sym typeface="Arial"/>
+                  </a:rPr>
+                  <a:t>arly </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2100" b="1">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                  </a:rPr>
+                  <a:t>W</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial"/>
+                    <a:ea typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
+                    <a:sym typeface="Arial"/>
+                  </a:rPr>
+                  <a:t>arning </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2100" b="1">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                  </a:rPr>
+                  <a:t>A</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial"/>
+                    <a:ea typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
+                    <a:sym typeface="Arial"/>
+                  </a:rPr>
+                  <a:t>lert</a:t>
+                </a:r>
+                <a:endParaRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="302" name="Google Shape;302;p22"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="4008425" y="1814175"/>
+                <a:ext cx="4184701" cy="3194801"/>
+                <a:chOff x="4008425" y="1814175"/>
+                <a:chExt cx="4184701" cy="3194801"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:pic>
+              <p:nvPicPr>
+                <p:cNvPr id="303" name="Google Shape;303;p22"/>
+                <p:cNvPicPr preferRelativeResize="0"/>
+                <p:nvPr/>
+              </p:nvPicPr>
+              <p:blipFill rotWithShape="1">
+                <a:blip r:embed="rId4">
+                  <a:alphaModFix/>
+                </a:blip>
+                <a:srcRect/>
+                <a:stretch/>
+              </p:blipFill>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="4008425" y="2712827"/>
+                  <a:ext cx="2296149" cy="2296149"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+            </p:pic>
+            <p:pic>
+              <p:nvPicPr>
+                <p:cNvPr id="304" name="Google Shape;304;p22"/>
+                <p:cNvPicPr preferRelativeResize="0"/>
+                <p:nvPr/>
+              </p:nvPicPr>
+              <p:blipFill rotWithShape="1">
+                <a:blip r:embed="rId5">
+                  <a:alphaModFix/>
+                </a:blip>
+                <a:srcRect/>
+                <a:stretch/>
+              </p:blipFill>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="4662225" y="1814175"/>
+                  <a:ext cx="1499700" cy="1499700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+            </p:pic>
+            <p:pic>
+              <p:nvPicPr>
+                <p:cNvPr id="305" name="Google Shape;305;p22"/>
+                <p:cNvPicPr preferRelativeResize="0"/>
+                <p:nvPr/>
+              </p:nvPicPr>
+              <p:blipFill rotWithShape="1">
+                <a:blip r:embed="rId6">
+                  <a:alphaModFix/>
+                </a:blip>
+                <a:srcRect/>
+                <a:stretch/>
+              </p:blipFill>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5529075" y="1828850"/>
+                  <a:ext cx="2664051" cy="2664051"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+            </p:pic>
+          </p:grpSp>
+        </p:grpSp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="11" name="Google Shape;176;p25">
-[...8 lines deleted...]
-            </p:cNvSpPr>
+            <p:cNvPr id="306" name="Google Shape;306;p22"/>
+            <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="3996163" y="4748054"/>
-              <a:ext cx="3730668" cy="550456"/>
+              <a:off x="3484094" y="4280005"/>
+              <a:ext cx="2175811" cy="219722"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="68569" rIns="68569" bIns="68569" anchor="ctr" anchorCtr="0">
-              <a:noAutofit/>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
             </a:bodyPr>
-            <a:lstStyle>
-[...177 lines deleted...]
-            </a:lstStyle>
+            <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" indent="0" algn="ctr">
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="2100" b="1">
+                <a:rPr lang="en-US" sz="800" i="1">
                   <a:solidFill>
-                    <a:schemeClr val="tx2"/>
+                    <a:schemeClr val="dk1"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
-                <a:t>an earthquake early warning alert</a:t>
+                <a:t>Image courtesy of USGS</a:t>
               </a:r>
+              <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
-      <p:cxnSp>
-[...8 lines deleted...]
-          <p:cNvCxnSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="307" name="Google Shape;307;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvCxnSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2846540" y="1474940"/>
-            <a:ext cx="0" cy="2780778"/>
+            <a:off x="6130836" y="1666622"/>
+            <a:ext cx="2733252" cy="2839000"/>
+            <a:chOff x="6130836" y="1666622"/>
+            <a:chExt cx="2733252" cy="2839000"/>
           </a:xfrm>
-          <a:prstGeom prst="line">
-[...98 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="308" name="Google Shape;308;p22"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6130836" y="1666622"/>
+              <a:ext cx="2733252" cy="2504018"/>
+              <a:chOff x="6130836" y="1666622"/>
+              <a:chExt cx="2733252" cy="2504018"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="309" name="Google Shape;309;p22"/>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6144839" y="1666622"/>
+                <a:ext cx="2705246" cy="412842"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="68550" rIns="68550" bIns="68550" anchor="ctr" anchorCtr="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                  <a:lnSpc>
+                    <a:spcPct val="90000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:schemeClr val="dk2"/>
+                  </a:buClr>
+                  <a:buSzPts val="2100"/>
+                  <a:buFont typeface="Arial"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2100" b="1">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                  </a:rPr>
+                  <a:t>A</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial"/>
+                    <a:ea typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
+                    <a:sym typeface="Arial"/>
+                  </a:rPr>
+                  <a:t>n </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2100" b="1">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                  </a:rPr>
+                  <a:t>E</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial"/>
+                    <a:ea typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
+                    <a:sym typeface="Arial"/>
+                  </a:rPr>
+                  <a:t>arthquake </a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2100" b="1">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                  </a:rPr>
+                  <a:t>D</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                    <a:solidFill>
+                      <a:schemeClr val="dk2"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial"/>
+                    <a:ea typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
+                    <a:sym typeface="Arial"/>
+                  </a:rPr>
+                  <a:t>rill</a:t>
+                </a:r>
+                <a:endParaRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="310" name="Google Shape;310;p22" title="ShakeAlert-Ready-Schools_Chromebooks-Alerts-DCHO_03.2026.png"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId7">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6130836" y="2172602"/>
+                <a:ext cx="2733252" cy="1998038"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="311" name="Google Shape;311;p22"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6409556" y="4285900"/>
+              <a:ext cx="2175811" cy="219722"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="800" i="1">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="15"/>
+                                          <p:spTgt spid="299"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="16"/>
+                                          <p:spTgt spid="307"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 77"/>
+        <p:cNvPr id="1" name="Shape 316"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="78" name="Google Shape;78;p15"/>
+          <p:cNvPr id="317" name="Google Shape;317;p23"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="259355" y="557285"/>
             <a:ext cx="8625300" cy="431400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400"/>
-              <a:t>What to Expect from an Alert </a:t>
+              <a:t>Let’s Practice!</a:t>
             </a:r>
             <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="319" name="Google Shape;319;p23"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7086600" y="4867976"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>23</a:t>
+            </a:fld>
+            <a:endParaRPr sz="900">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="ShakeOut ShakeAlert_EarlyWarning_BD_JCCEO">
+          <p:cNvPr id="320" name="Google Shape;320;p23" title="Copy of Hlthcare_14_PHONE_V01.jpg"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5402692" y="2121319"/>
+            <a:ext cx="1906268" cy="2147181"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="321" name="Google Shape;321;p23" title="Copy of 04_Public Announcements.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect t="9903"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3041703" y="875000"/>
+            <a:ext cx="3105147" cy="2866760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="322" name="Google Shape;322;p23"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3506372" y="4550821"/>
+            <a:ext cx="2175811" cy="219722"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image courtesy USGS</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="323" name="Google Shape;323;p23" title="Education_Chromebook_Alert (1).png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="1356302" y="2188254"/>
+            <a:ext cx="2204006" cy="2080246"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="ShakeOut ShakeAlert_EarlyWarning_BD_JCCEO (1)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F0B80BD-1D0E-B20F-E87C-3BA02A80DB15}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A223194-F12F-C4A0-F787-4EF53443AAAE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3466731" y="3839699"/>
-            <a:ext cx="630232" cy="630232"/>
+            <a:off x="4267200" y="3858576"/>
+            <a:ext cx="609600" cy="609600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...216 lines deleted...]
-      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="122435" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="4"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
-                                  </p:childTnLst>
-[...24 lines deleted...]
-                                    </p:animScale>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000" showWhenStopped="0">
-                <p:cTn id="10" fill="hold" display="0">
+                <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="4"/>
+                  <p:spTgt spid="2"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 327"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="328" name="Google Shape;328;p24"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="447963" y="1577974"/>
-            <a:ext cx="4017429" cy="2269481"/>
+            <a:off x="389465" y="642507"/>
+            <a:ext cx="8132234" cy="573087"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" sz="3020" b="1"/>
+              <a:t>Let’s Reflect! </a:t>
+            </a:r>
+            <a:endParaRPr sz="3020" b="1"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="329" name="Google Shape;329;p24"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="389465" y="1215594"/>
+            <a:ext cx="7858796" cy="3035731"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2900"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx2"/>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>How did we do on the drill?  </a:t>
-[...6 lines deleted...]
-              </a:spcBef>
+              <a:t>    </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
+              <a:t>or</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>        </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="0" indent="-330200" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+            <a:endParaRPr sz="2000" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx2"/>
+                <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...3 lines deleted...]
-              <a:buNone/>
+            <a:pPr marL="512763" lvl="0" indent="-457200" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Questions? </a:t>
-[...6 lines deleted...]
-              </a:spcBef>
+              <a:t>I can </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Drop</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Cover</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Hold On </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>if there’s ground shaking or I get an alert.</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2900"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+            <a:endParaRPr sz="2000" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx2"/>
+                <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="519113" lvl="0" indent="-400050" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
+              <a:t>Turn and talk:</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="519113" lvl="0" indent="-400050" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1600"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1600" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="519113" lvl="0" indent="-400050" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Key things to remember? </a:t>
-            </a:r>
+              <a:t>I can stay safe by ___, ___ and ____.</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="519113" lvl="0" indent="-400050" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1600"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1600" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="519113" lvl="0" indent="-400050" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>A question that I still have is______</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="200000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2900"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="2900" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Google Shape;246;p32">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="330" name="Google Shape;330;p24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="540000">
-[...1 lines deleted...]
-            <a:ext cx="3527426" cy="2738492"/>
+          <a:xfrm rot="462324">
+            <a:off x="5923337" y="2659880"/>
+            <a:ext cx="2086179" cy="1718438"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Title 1">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="331" name="Google Shape;331;p24"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="312963" y="844557"/>
-            <a:ext cx="8537122" cy="407453"/>
+            <a:off x="7086600" y="4793522"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>24</a:t>
+            </a:fld>
+            <a:endParaRPr sz="900">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="332" name="Google Shape;332;p24" descr="Thumbs up sign with solid fill"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="328152" y="1176080"/>
+            <a:ext cx="456489" cy="456489"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="333" name="Google Shape;333;p24" descr="Thumbs Down with solid fill"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1218925" y="1211036"/>
+            <a:ext cx="456489" cy="456489"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Graphic 2" descr="Thumbs up sign with solid fill">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A849112-B83B-7606-0083-AE1174DA3C4C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="328152" y="1255108"/>
+            <a:ext cx="456489" cy="456489"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...37 lines deleted...]
-          <p:cNvPr id="2" name="Slide Number Placeholder 16">
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Graphic 4" descr="Thumbs Down with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3D4C1DD-87A0-DEC6-8A06-F76006FE3ADD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2429314-13A0-8318-D85C-48B5D1F6044B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...5 lines deleted...]
-        </p:nvSpPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7086600" y="4869657"/>
-            <a:ext cx="2057400" cy="273844"/>
+            <a:off x="1218925" y="1327634"/>
+            <a:ext cx="456489" cy="456489"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...11 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="329">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="329">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="11" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="330"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="13" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="14" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="15" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="329">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="17" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="18" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="19" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="20" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="329">
+                                            <p:txEl>
+                                              <p:pRg st="8" end="8"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="329" grpId="0" uiExpand="1" build="p"/>
+    </p:bldLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 338"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="339" name="Google Shape;339;p25"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400"/>
-              <a:t>Help the people in your home prepare! </a:t>
-            </a:r>
+              <a:t>Help Family Members Prepare! </a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="340" name="Google Shape;340;p25"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="312964" y="1275757"/>
-            <a:ext cx="4778867" cy="1223186"/>
+            <a:off x="312984" y="1275750"/>
+            <a:ext cx="8518200" cy="1223100"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Tell the people in your home what you learned about protecting themselves in an earthquake.  </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...72 lines deleted...]
-            <a:ln w="9525" cap="flat" cmpd="sng">
+            <a:endParaRPr sz="2400">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
-              <a:prstDash val="solid"/>
-[...53 lines deleted...]
-      </p:grpSp>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="341" name="Google Shape;341;p25"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>25</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Google Shape;368;p27">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="342" name="Google Shape;342;p25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect l="24314"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="545755" y="2729369"/>
             <a:ext cx="4035769" cy="1527048"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="343" name="Google Shape;343;p25" title="Screenshot 2025-03-21 at 10.21.58 AM.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5274299" y="2132839"/>
+            <a:ext cx="3556717" cy="2168813"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="344" name="Google Shape;344;p25"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5982492" y="4301652"/>
+            <a:ext cx="1674360" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Images courtesy of USGS</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 348"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="349" name="Google Shape;349;p26"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Lesson Break</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="350" name="Google Shape;350;p26"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="1275757"/>
+            <a:ext cx="8537121" cy="3229865"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="563"/>
-              </a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:rPr lang="en-US" b="1"/>
               <a:t>Advanced Preparation</a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:pPr marL="342900" indent="-285750">
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="2400"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Photocopy student worksheet (if you’re using it). </a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="351" name="Google Shape;351;p26"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>26</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 356"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="357" name="Google Shape;357;p27"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en" sz="2400">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="1A6935"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="1A6935"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Welcome Back! </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2400"/>
+            <a:endParaRPr sz="2400"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Google Shape;267;p35">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="358" name="Google Shape;358;p27"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="355226" y="1305671"/>
             <a:ext cx="3057918" cy="1250550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="68569" tIns="68569" rIns="68569" bIns="68569" rtlCol="0" anchor="ctr" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="68550" rIns="68550" bIns="68550" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...6 lines deleted...]
-              </a:spcBef>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...174 lines deleted...]
-              </a:spcBef>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="2100">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>👍</a:t>
-[...8 lines deleted...]
-            </a:r>
+              <a:t>👍Thumbs up if you demonstrated how to stay safe during an earthquake by …  </a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Google Shape;278;p35">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="359" name="Google Shape;359;p27"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="355226" y="2992025"/>
             <a:ext cx="3609556" cy="1250550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="68569" rIns="68569" bIns="68569" anchor="ctr" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="68550" rIns="68550" bIns="68550" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...6 lines deleted...]
-              </a:spcBef>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...174 lines deleted...]
-              </a:spcBef>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2100">
                 <a:solidFill>
-                  <a:schemeClr val="tx2"/>
-                </a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Did the people in your house know that Drop, Cover, and Hold On are the correct protective actions?  </a:t>
-            </a:r>
+              <a:t>Did the people in your </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>home</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> know that Drop, Cover, and Hold On </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>is the best protective action?</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="8" name="Google Shape;269;p35">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="360" name="Google Shape;360;p27"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="4829813" y="1566113"/>
             <a:ext cx="1802092" cy="2046068"/>
             <a:chOff x="4981158" y="1980501"/>
             <a:chExt cx="1799125" cy="2042699"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="9" name="Google Shape;270;p35">
-[...5 lines deleted...]
-            </p:cNvPr>
+            <p:cNvPr id="361" name="Google Shape;361;p27"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
-          <p:blipFill>
+          <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
-              <a:duotone>
-[...5 lines deleted...]
-              </a:duotone>
             </a:blip>
-            <a:stretch>
-[...1 lines deleted...]
-            </a:stretch>
+            <a:srcRect/>
+            <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="5089616" y="1980501"/>
               <a:ext cx="1451196" cy="415843"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="19050" cap="flat" cmpd="sng">
+            <a:ln>
               <a:noFill/>
-              <a:prstDash val="solid"/>
-[...2 lines deleted...]
-              <a:tailEnd type="none" w="sm" len="sm"/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="10" name="Google Shape;271;p35">
-[...5 lines deleted...]
-            </p:cNvPr>
+            <p:cNvPr id="362" name="Google Shape;362;p27"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
-            <a:blip r:embed="rId4" cstate="print">
+            <a:blip r:embed="rId4">
               <a:alphaModFix/>
-              <a:extLst>
-[...3 lines deleted...]
-              </a:extLst>
             </a:blip>
             <a:srcRect l="18835" t="20222" r="22135" b="8471"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="4981158" y="2345500"/>
               <a:ext cx="1799125" cy="1677700"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="11" name="Google Shape;272;p35">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="363" name="Google Shape;363;p27"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3173278" y="770120"/>
             <a:ext cx="1802092" cy="2004279"/>
             <a:chOff x="3148450" y="631496"/>
             <a:chExt cx="1799125" cy="2000979"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="12" name="Google Shape;273;p35">
-[...5 lines deleted...]
-            </p:cNvPr>
+            <p:cNvPr id="364" name="Google Shape;364;p27"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
-          <p:blipFill>
+          <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId5">
               <a:alphaModFix/>
-              <a:duotone>
-[...5 lines deleted...]
-              </a:duotone>
             </a:blip>
-            <a:stretch>
-[...1 lines deleted...]
-            </a:stretch>
+            <a:srcRect/>
+            <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3311612" y="631496"/>
               <a:ext cx="1258319" cy="406782"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="19050" cap="flat" cmpd="sng">
+            <a:ln>
               <a:noFill/>
-              <a:prstDash val="solid"/>
-[...2 lines deleted...]
-              <a:tailEnd type="none" w="sm" len="sm"/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="13" name="Google Shape;274;p35">
-[...5 lines deleted...]
-            </p:cNvPr>
+            <p:cNvPr id="365" name="Google Shape;365;p27"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
-            <a:blip r:embed="rId6" cstate="print">
+            <a:blip r:embed="rId6">
               <a:alphaModFix/>
-              <a:extLst>
-[...3 lines deleted...]
-              </a:extLst>
             </a:blip>
             <a:srcRect l="20488" t="28009" r="20482" b="5190"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3148450" y="1060875"/>
               <a:ext cx="1799125" cy="1571600"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="14" name="Google Shape;275;p35">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="366" name="Google Shape;366;p27"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6650649" y="2266627"/>
-[...2 lines deleted...]
-            <a:chExt cx="2134606" cy="2235309"/>
+            <a:off x="6717093" y="2033150"/>
+            <a:ext cx="2132994" cy="2406485"/>
+            <a:chOff x="6823875" y="2658665"/>
+            <a:chExt cx="2129482" cy="2402523"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="15" name="Google Shape;276;p35">
-[...5 lines deleted...]
-            </p:cNvPr>
+            <p:cNvPr id="367" name="Google Shape;367;p27"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
-          <p:blipFill>
+          <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId7">
               <a:alphaModFix/>
-              <a:duotone>
-[...5 lines deleted...]
-              </a:duotone>
             </a:blip>
-            <a:stretch>
-[...1 lines deleted...]
-            </a:stretch>
+            <a:srcRect/>
+            <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
-              <a:off x="6757541" y="2825879"/>
+              <a:off x="6823875" y="2658665"/>
               <a:ext cx="2129482" cy="489446"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="19050" cap="flat" cmpd="sng">
+            <a:ln>
               <a:noFill/>
-              <a:prstDash val="solid"/>
-[...2 lines deleted...]
-              <a:tailEnd type="none" w="sm" len="sm"/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="16" name="Google Shape;277;p35">
-[...5 lines deleted...]
-            </p:cNvPr>
+            <p:cNvPr id="368" name="Google Shape;368;p27"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
-            <a:blip r:embed="rId8" cstate="print">
+            <a:blip r:embed="rId8">
               <a:alphaModFix/>
-              <a:extLst>
-[...3 lines deleted...]
-              </a:extLst>
             </a:blip>
             <a:srcRect l="13785" r="15302"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="6909745" y="2903388"/>
               <a:ext cx="1982402" cy="2157800"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="369" name="Google Shape;369;p27"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>27</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="370" name="Google Shape;370;p27"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3232417" y="4516069"/>
+            <a:ext cx="2374085" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Images courtesy of The Hero in You Foundation</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="6">
+                                          <p:spTgt spid="358">
                                             <p:txEl>
                                               <p:pRg st="0" end="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="11"/>
+                                          <p:spTgt spid="363"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="11" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="12" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="14" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="8"/>
+                                          <p:spTgt spid="360"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="15" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="16" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="18" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="14"/>
+                                          <p:spTgt spid="366"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="19" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="20" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="21" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="22" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="7"/>
+                                          <p:spTgt spid="359"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 375"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="376" name="Google Shape;376;p28"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312963" y="803094"/>
             <a:ext cx="8537122" cy="407453"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...1 lines deleted...]
-              <a:rPr lang="en" sz="2400" dirty="0">
+            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="1A6935"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A6935"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
-              <a:t>What do we do at </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en" sz="2400" u="sng" dirty="0">
+              <a:t>What</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2622" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1A6935"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
-              <a:t>school</a:t>
-[...12 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t> Do We Do at School if There’s an Earthquake?</a:t>
+            </a:r>
+            <a:endParaRPr sz="2622" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="377" name="Google Shape;377;p28"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>28</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Google Shape;368;p27">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="378" name="Google Shape;378;p28"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect l="24314"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1181961" y="1654097"/>
             <a:ext cx="6780078" cy="2577661"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="379" name="Google Shape;379;p28"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3493618" y="4455586"/>
+            <a:ext cx="2175811" cy="219722"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image courtesy of USGS</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="7"/>
+                                          <p:spTgt spid="378"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 384"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="385" name="Google Shape;385;p29"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="336211" y="616770"/>
             <a:ext cx="8478336" cy="637879"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...1 lines deleted...]
-              <a:rPr lang="en" sz="2400" dirty="0">
+            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="1A6935"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="1A6935"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
               </a:rPr>
-              <a:t>When the ground shakes, or you get an alert, </a:t>
-[...22 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>Why is it Important to . . .?</a:t>
+            </a:r>
+            <a:endParaRPr sz="2400"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Google Shape;294;p37">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="386" name="Google Shape;386;p29"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5540281" y="1708689"/>
             <a:ext cx="3079298" cy="2499101"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Google Shape;295;p37">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="387" name="Google Shape;387;p29"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2807979" y="1708690"/>
             <a:ext cx="2363665" cy="2499101"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Google Shape;296;p37">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="388" name="Google Shape;388;p29"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="336211" y="1708689"/>
             <a:ext cx="2131903" cy="2499089"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="389" name="Google Shape;389;p29"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>29</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="390" name="Google Shape;390;p29"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3232417" y="4516069"/>
+            <a:ext cx="2374085" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Images courtesy of The Hero in You Foundation</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="5"/>
+                                          <p:spTgt spid="387"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="4"/>
+                                          <p:spTgt spid="386"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 104"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Title 3">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="105" name="Google Shape;105;p3"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Sensitive Content Warning </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US">
+            <a:endParaRPr dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Content Placeholder 8">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="106" name="Google Shape;106;p3"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="1275757"/>
+            <a:ext cx="8537121" cy="3229865"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0"/>
-              <a:t>Some students or their family members may have experienced earthquakes, resulting in loss, injuries, and possible trauma. It is therefore important to approach these lessons with sensitivity and awareness.  When students share information about their experiences with earthquakes in the first part of the lesson, make sure to scan the class and be aware of any heightened responses. Affirm students’ normal emotional responses. If students are too emotionally heightened, it may be prudent to allow them to forego the drill.   </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="0" indent="0">
+              <a:t>Some students or their family members may have experienced earthquakes, resulting in loss, injuries, and possible trauma. It is important to approach these lessons with sensitivity and awareness. When students share information about their experiences with earthquakes in the first part of the lesson, make sure to scan the class and be aware of any heightened responses. Affirm students’ normal emotional responses. If students are too emotionally heightened, it may be prudent to allow them to forego the drill.   </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr marL="0" indent="0">
+            <a:endParaRPr sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0"/>
-              <a:t>Even students who have never experienced an earthquake may have a strong emotional response to talking about earthquakes. Explain to students that practicing earthquake drills helps our community to stay safe in an earthquake, but that it’s normal to feel strong feelings, such as fear, about earthquakes.  </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="0" indent="0">
+              <a:t>Even students who have never experienced an earthquake may have a strong emotional response to talking about earthquakes. Explain to students that practicing earthquake drills helps our community to stay safe in an earthquake, but that it’s normal to feel afraid about earthquakes.  </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+            <a:endParaRPr sz="1400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0"/>
-              <a:t>Drills build muscle memory that ensures students take the appropriate protective actions during an earthquake. Practice makes perfect, so please insist that students take the exercise seriously, remain quiet, and follow instructions. </a:t>
-            </a:r>
+              <a:t>Drills build muscle memory that ensures students take the appropriate protective action during an earthquake. Practice makes prepared, so please insist that students take the exercise seriously, remain quiet, and follow instructions. </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="107" name="Google Shape;107;p3"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>3</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 193"/>
+        <p:cNvPr id="1" name="Shape 395"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="194" name="Google Shape;194;p14" title="Untitled design (1).gif"/>
+          <p:cNvPr id="396" name="Google Shape;396;p30" title="Untitled design (1).gif"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect l="10002" t="24938" r="10487" b="24831"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3545100" y="1252000"/>
             <a:ext cx="5461769" cy="3450324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="195" name="Google Shape;195;p14"/>
+          <p:cNvPr id="397" name="Google Shape;397;p30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312963" y="1465334"/>
             <a:ext cx="4882800" cy="2400900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="68550" rIns="68550" bIns="68550" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -24457,117 +32996,117 @@
               <a:rPr lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>HOLD ON </a:t>
             </a:r>
             <a:endParaRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="196" name="Google Shape;196;p14"/>
+          <p:cNvPr id="398" name="Google Shape;398;p30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312963" y="692157"/>
             <a:ext cx="8537100" cy="407400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="34275" rIns="68550" bIns="34275" anchor="ctr" anchorCtr="0">
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A6935"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>LET’S PRACTICE! </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:t>Let’s Practice!</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="198" name="Google Shape;198;p14"/>
+          <p:cNvPr id="399" name="Google Shape;399;p30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4793522"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -24589,8852 +33128,9040 @@
               <a:rPr lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>30</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="199" name="Google Shape;199;p14" title="Education_11_Elementary_V02.jpg"/>
+          <p:cNvPr id="400" name="Google Shape;400;p30" title="Education_11_Elementary_V02.jpg"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3035300" y="1866900"/>
             <a:ext cx="5971574" cy="2542599"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="402" name="Google Shape;402;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4581513" y="4491649"/>
+            <a:ext cx="2175811" cy="219722"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Images courtesy of USGS</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Online Media 1" title="Hearing the Japanese Earthquake - Clip 3">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4B5A910-8C07-CEE6-6819-0873CC7F819A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C29533EA-8117-4BF7-8BBC-AF51093F4BE1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noRot="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:videoFile r:link="rId1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8261828" y="565674"/>
+            <a:off x="8414228" y="718074"/>
             <a:ext cx="588235" cy="441176"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="10" presetClass="exit" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:animEffect transition="out" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="800"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="400"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="800"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="400"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="hidden"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="8" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="396"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="10" presetID="2" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="togglePause">
+                                      <p:cBhvr>
+                                        <p:cTn id="11" dur="1" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="12" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="1" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:video>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="14" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:video>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 407"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="408" name="Google Shape;408;p31"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>I</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>f </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Y</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>ou</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> Are</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>O</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>utside </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>W</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>hen </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Y</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>ou </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>G</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>et an </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>lert or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>F</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>eel </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>haking</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> …</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="409" name="Google Shape;409;p31"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="732719" y="1173997"/>
+            <a:ext cx="7678562" cy="3215388"/>
+            <a:chOff x="546134" y="1656492"/>
+            <a:chExt cx="7836381" cy="3281475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="410" name="Google Shape;410;p31"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="546134" y="1656492"/>
+              <a:ext cx="3511325" cy="3281475"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 2956"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="411" name="Google Shape;411;p31"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4387612" y="1656492"/>
+              <a:ext cx="3994903" cy="3281475"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 2346"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="412" name="Google Shape;412;p31"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7086600" y="4869657"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>31</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="413" name="Google Shape;413;p31"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3232417" y="4516069"/>
+            <a:ext cx="2374085" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Images courtesy of The Hero in You Foundation</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 418"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="419" name="Google Shape;419;p32"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="303438" y="857903"/>
+            <a:ext cx="8537100" cy="407400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="016935"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="016935"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:schemeClr val="lt1"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>If You Are on the Coast, Drop, Cover, and Hold On. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="016935"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:schemeClr val="lt1"/>
+                </a:highlight>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="016935"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:schemeClr val="lt1"/>
+              </a:highlight>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="016935"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="016935"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:schemeClr val="lt1"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>When the shaking stops …</a:t>
+            </a:r>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="420" name="Google Shape;420;p32"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7084916" y="4893875"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>32</a:t>
+            </a:fld>
+            <a:endParaRPr sz="900">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="421" name="Google Shape;421;p32"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="905069" y="1611400"/>
+            <a:ext cx="7595119" cy="3125086"/>
+            <a:chOff x="905069" y="1611400"/>
+            <a:chExt cx="7595119" cy="3125086"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="422" name="Google Shape;422;p32" descr="A diagram of a warning&#10;&#10;AI-generated content may be incorrect."/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect l="52108" t="70756" r="26128" b="13541"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="905069" y="1611400"/>
+              <a:ext cx="3514529" cy="2029916"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="423" name="Google Shape;423;p32" descr="A diagram of a warning&#10;&#10;AI-generated content may be incorrect."/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect l="73872" t="70756" r="2213" b="13541"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4581524" y="1611400"/>
+              <a:ext cx="3918664" cy="2059726"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="424" name="Google Shape;424;p32" descr="A diagram of a warning&#10;&#10;AI-generated content may be incorrect."/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect l="52108" t="85116" r="2213" b="6722"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1345713" y="3671126"/>
+              <a:ext cx="6471622" cy="925689"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="425" name="Google Shape;425;p32"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3421429" y="4516764"/>
+              <a:ext cx="2175811" cy="219722"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="800" i="1">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 430"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="431" name="Google Shape;431;p33"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="270588" y="983826"/>
+            <a:ext cx="2949178" cy="2130820"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="042143"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:srgbClr val="042143"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:schemeClr val="lt1"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>After an earthquake, there can be smaller earthquakes called </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="042143"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:schemeClr val="lt1"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>aftershocks</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:srgbClr val="042143"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:schemeClr val="lt1"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="042143"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="432" name="Google Shape;432;p33"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3634472" y="1075643"/>
+            <a:ext cx="5238940" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="042143"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>What should you do if you feel shaking or get an alert? </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="433" name="Google Shape;433;p33" descr="A diagram of a warning&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect t="42468" b="13129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3469880" y="2280911"/>
+            <a:ext cx="5674120" cy="1878763"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="434" name="Google Shape;434;p33"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="111263" y="3441852"/>
+            <a:ext cx="3060441" cy="717822"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="435" name="Google Shape;435;p33"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3421429" y="4516764"/>
+            <a:ext cx="2175811" cy="219722"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image courtesy of USGS</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="199"/>
-[...723 lines deleted...]
-                                          <p:spTgt spid="7"/>
+                                          <p:spTgt spid="432"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="11"/>
+                                          <p:spTgt spid="434"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
-                            </p:childTnLst>
-[...16 lines deleted...]
-                            <p:childTnLst>
                               <p:par>
-                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="11" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="14" dur="1" fill="hold">
+                                        <p:cTn id="12" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="12"/>
+                                          <p:spTgt spid="433"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name="Shape 440"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="441" name="Google Shape;441;p34"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="270588" y="983826"/>
-            <a:ext cx="2949178" cy="2130820"/>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="3034671" cy="1204400"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
-            <a:normAutofit fontScale="90000"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="1A6935"/>
+              </a:buClr>
+              <a:buSzPts val="2700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" dirty="0">
-[...5 lines deleted...]
-                </a:highlight>
+              <a:rPr lang="en-US" sz="2700">
+                <a:solidFill>
+                  <a:srgbClr val="1A6935"/>
+                </a:solidFill>
               </a:rPr>
-              <a:t>After an earthquake, there can be smaller earthquakes called </a:t>
-[...27 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Keeping Our Community Safe</a:t>
+            </a:r>
+            <a:endParaRPr sz="2700"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="TextBox 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="442" name="Google Shape;442;p34"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3634472" y="1075643"/>
-            <a:ext cx="5238940" cy="769441"/>
+            <a:off x="312964" y="1731131"/>
+            <a:ext cx="3476372" cy="2479050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-            <a:spAutoFit/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="68550" rIns="68550" bIns="68550" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...4 lines deleted...]
-                </a:solidFill>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>What should you do if you feel shaking or get an alert? </a:t>
-            </a:r>
+              <a:t>How does practicing </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>to stay</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> safe in an earthquake help to keep </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> safe? </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="2100">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>How does it help your </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>community</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> stay safe? </a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Picture 6" descr="A diagram of a warning&#10;&#10;AI-generated content may be incorrect.">
-[...8 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="443" name="Google Shape;443;p34"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...4 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3469880" y="2280911"/>
-            <a:ext cx="5674120" cy="1878763"/>
+            <a:off x="4572000" y="1478279"/>
+            <a:ext cx="4100513" cy="2186941"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3675"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="444" name="Google Shape;444;p34"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7086600" y="4869657"/>
+            <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-      </p:pic>
-[...11 lines deleted...]
-          </p:cNvPicPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>34</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="445" name="Google Shape;445;p34"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="111263" y="3441852"/>
-            <a:ext cx="3060441" cy="717822"/>
+            <a:off x="5348627" y="3772957"/>
+            <a:ext cx="2547258" cy="215444"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Image courtesy of Ready.gov </a:t>
+            </a:r>
+            <a:endParaRPr sz="800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="3"/>
+                                          <p:spTgt spid="442">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="11"/>
-[...26 lines deleted...]
-                                          <p:spTgt spid="7"/>
+                                          <p:spTgt spid="442">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
-    <p:bldLst>
-[...1 lines deleted...]
-    </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 449"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="450" name="Google Shape;450;p35"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="312963" y="637878"/>
-[...38 lines deleted...]
-            <a:ext cx="3476372" cy="2479050"/>
+            <a:off x="304799" y="842963"/>
+            <a:ext cx="3462900" cy="2738400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="68569" tIns="68569" rIns="68569" bIns="68569" rtlCol="0" anchor="ctr" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-              </a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...10 lines deleted...]
-            <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3020" b="1"/>
+              <a:t>How do you feel? </a:t>
+            </a:r>
+            <a:endParaRPr sz="3020" b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="500"/>
-              </a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...10 lines deleted...]
-            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="2720" i="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="500"/>
-              </a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...10 lines deleted...]
-            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2720" i="1"/>
+              <a:t>Turn and talk to a partner!</a:t>
+            </a:r>
+            <a:endParaRPr sz="2720" i="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="500"/>
-              </a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...111 lines deleted...]
-              </a:spcBef>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...73 lines deleted...]
-            </a:r>
+            <a:endParaRPr sz="2720" i="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4">
-[...8 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="451" name="Google Shape;451;p35"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5347833" y="637878"/>
-            <a:ext cx="2548847" cy="1204400"/>
+            <a:off x="3863170" y="601225"/>
+            <a:ext cx="5136955" cy="3941050"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4842"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="ECECEC"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="452" name="Google Shape;452;p35"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7086600" y="4793522"/>
+            <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...37 lines deleted...]
-          </a:prstGeom>
           <a:noFill/>
-          <a:extLst>
-[...30 lines deleted...]
-          </a:xfrm>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...2 lines deleted...]
-              <a:t>34</a:t>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>35</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr sz="900">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 457"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="458" name="Google Shape;458;p36"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312963" y="637878"/>
             <a:ext cx="8537122" cy="407453"/>
           </a:xfrm>
-        </p:spPr>
-[...59 lines deleted...]
-            </a:avLst>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="1A6935"/>
+              </a:buClr>
+              <a:buSzPts val="2700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2700">
+                <a:solidFill>
+                  <a:srgbClr val="1A6935"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Review</a:t>
+            </a:r>
+            <a:endParaRPr sz="2700"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="459" name="Google Shape;459;p36"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-502511">
+            <a:off x="1614907" y="1232148"/>
+            <a:ext cx="2404121" cy="3028808"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="D0D0D0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="460" name="Google Shape;460;p36"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...2 lines deleted...]
-              <a:t>35</a:t>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>36</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="461" name="Google Shape;461;p36"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="467376">
+            <a:off x="5121840" y="1078836"/>
+            <a:ext cx="2475058" cy="3188036"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="D0D0D0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 466"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="467" name="Google Shape;467;p37"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...37 lines deleted...]
-        </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="445151">
-[...1 lines deleted...]
-            <a:ext cx="2440939" cy="3113316"/>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="4043884" cy="784148"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="19050" cap="flat" cmpd="sng">
-[...8 lines deleted...]
-            <a:tailEnd type="none" w="sm" len="sm"/>
+          <a:ln>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
-      </p:pic>
-[...9 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400"/>
+              <a:t>Teachers, share your feedback, please! </a:t>
+            </a:r>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="468" name="Google Shape;468;p37"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="21097489">
-[...1 lines deleted...]
-            <a:ext cx="2404121" cy="3028808"/>
+          <a:xfrm>
+            <a:off x="312963" y="1670823"/>
+            <a:ext cx="4259037" cy="2213775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="19050" cap="flat" cmpd="sng">
-[...8 lines deleted...]
-            <a:tailEnd type="none" w="sm" len="sm"/>
+          <a:ln>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="34275" rIns="68550" bIns="34275" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="563"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Please complete the short and anonymous </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId3">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>feedback form</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> and help us to improve our ShakeAlert Ready lessons. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="469" name="Google Shape;469;p37"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...2 lines deleted...]
-              <a:t>36</a:t>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>37</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="470" name="Google Shape;470;p37"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5175099" y="734818"/>
+            <a:ext cx="3360492" cy="3673864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 474"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="475" name="Google Shape;475;p38"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312963" y="637878"/>
-            <a:ext cx="4043884" cy="784148"/>
-[...323 lines deleted...]
-            <a:ext cx="3360492" cy="3673864"/>
+            <a:ext cx="8537122" cy="407453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:extLst>
-[...7 lines deleted...]
-          </a:extLst>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-      </p:pic>
-[...46 lines deleted...]
-        <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
               <a:t>Content Standards: Kindergarten</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US">
+            <a:endParaRPr>
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="7" name="Google Shape;354;p44">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="476" name="Google Shape;476;p38"/>
           <p:cNvGraphicFramePr/>
-          <p:nvPr>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="304172" y="1197938"/>
-          <a:ext cx="8169650" cy="1094501"/>
+          <a:ext cx="8169650" cy="1094500"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
+                <a:tableStyleId>{40EEA9B2-82A2-4CF9-A545-795D8F1542E5}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="662982">
+                <a:gridCol w="662975">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="509954">
+                <a:gridCol w="509950">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="1635369">
+                <a:gridCol w="1635375">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="5361345">
+                <a:gridCol w="5361350">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20003"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
-              <a:tr h="630260">
+              <a:tr h="630250">
                 <a:tc rowSpan="2">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="1000"/>
+                        <a:buFont typeface="Calibri"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="1000" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1000" b="1" u="none" strike="noStrike" cap="none">
                           <a:latin typeface="Calibri"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Calibri"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
                         <a:t>Common Core English Language Arts</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1000" b="1" dirty="0">
+                      <a:endParaRPr sz="1000" b="1" u="none" strike="noStrike" cap="none">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc rowSpan="2">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="1000"/>
+                        <a:buFont typeface="Calibri"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="1000" dirty="0">
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" cap="none">
                           <a:latin typeface="Calibri"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Calibri"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
                         <a:t>CA, OR, WA</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1000" dirty="0">
+                      <a:endParaRPr sz="1000" u="none" strike="noStrike" cap="none">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="1000"/>
+                        <a:buFont typeface="Calibri"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="1000">
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" cap="none">
                           <a:latin typeface="Calibri"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Calibri"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
                         <a:t>Common Core CCSS.ELA-Literacy.SL.K.1</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1000">
+                      <a:endParaRPr sz="1000" u="none" strike="noStrike" cap="none">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="1000"/>
+                        <a:buFont typeface="Calibri"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="1000">
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" cap="none">
                           <a:latin typeface="Calibri"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Calibri"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
                         <a:t>Participate in collaborative conversations with diverse partners about kindergarten topics and texts with peers and adults in small and larger groups.</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1000">
+                      <a:endParaRPr sz="1000" u="none" strike="noStrike" cap="none">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="464241">
+              <a:tr h="464250">
                 <a:tc vMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc vMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="1100"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="1000">
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Calibri"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
                         <a:t>Common Core CCSS.ELA-LITERACY.SL.K.3</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1000">
+                      <a:endParaRPr sz="1000" u="none" strike="noStrike" cap="none">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="1000"/>
+                        <a:buFont typeface="Calibri"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="1000" dirty="0">
+                        <a:rPr lang="en-US" sz="1000" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Calibri"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
                         <a:t>Ask and answer questions in order to seek help, get information, or clarify something that is not understood.</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1000" dirty="0">
+                      <a:endParaRPr sz="1000" u="none" strike="noStrike" cap="none">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="477" name="Google Shape;477;p38"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>38</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 481"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="482" name="Google Shape;482;p39"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en" dirty="0"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
               <a:t>Content Standards: First Grade</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="4" name="Google Shape;363;p45">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="483" name="Google Shape;483;p39"/>
           <p:cNvGraphicFramePr/>
-          <p:nvPr>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="312964" y="1076363"/>
-          <a:ext cx="8537122" cy="2664520"/>
+          <a:ext cx="8537150" cy="2664600"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
+                <a:tableStyleId>{40EEA9B2-82A2-4CF9-A545-795D8F1542E5}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="648596">
+                <a:gridCol w="648600">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="690047">
+                <a:gridCol w="690050">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="1597990">
+                <a:gridCol w="1598000">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="5600489">
+                <a:gridCol w="5600500">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20003"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
-              <a:tr h="366071">
+              <a:tr h="366075">
                 <a:tc rowSpan="2">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Calibri"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="900" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="900" b="1" u="none" strike="noStrike" cap="none">
                           <a:latin typeface="Calibri"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Calibri"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
                         <a:t>Common Core English Language Arts</a:t>
                       </a:r>
-                      <a:endParaRPr sz="900" b="1" dirty="0">
+                      <a:endParaRPr sz="900" b="1" u="none" strike="noStrike" cap="none">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc rowSpan="2">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Calibri"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="900">
+                        <a:rPr lang="en-US" sz="900" u="none" strike="noStrike" cap="none">
                           <a:latin typeface="Calibri"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Calibri"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
                         <a:t>CA, OR, WA</a:t>
                       </a:r>
-                      <a:endParaRPr sz="900">
+                      <a:endParaRPr sz="900" u="none" strike="noStrike" cap="none">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Calibri"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="900">
+                        <a:rPr lang="en-US" sz="900" u="none" strike="noStrike" cap="none">
                           <a:latin typeface="Calibri"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Calibri"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
                         <a:t>Common Core CCSS.ELA-Literacy.SL.1.1</a:t>
                       </a:r>
-                      <a:endParaRPr sz="900">
+                      <a:endParaRPr sz="900" u="none" strike="noStrike" cap="none">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Calibri"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="900">
+                        <a:rPr lang="en-US" sz="900" u="none" strike="noStrike" cap="none">
                           <a:latin typeface="Calibri"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Calibri"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
                         <a:t>Participate in collaborative conversations with diverse partners about grade 1 topics and texts with peers and adults in small and larger groups.</a:t>
                       </a:r>
-                      <a:endParaRPr sz="900">
+                      <a:endParaRPr sz="900" u="none" strike="noStrike" cap="none">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="347729">
+              <a:tr h="347725">
                 <a:tc vMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc vMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="1100"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="900">
+                        <a:rPr lang="en-US" sz="900" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Calibri"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
                         <a:t>Common Core CCSS.ELA-LITERACY.SL.1.3</a:t>
                       </a:r>
-                      <a:endParaRPr sz="900">
+                      <a:endParaRPr sz="900" u="none" strike="noStrike" cap="none">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Calibri"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="900">
+                        <a:rPr lang="en-US" sz="900" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Calibri"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Calibri"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
                         <a:t>Ask and answer questions about what a speaker says in order to gather additional information or clarify something that is not understood.</a:t>
                       </a:r>
-                      <a:endParaRPr sz="900">
+                      <a:endParaRPr sz="900" u="none" strike="noStrike" cap="none">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="243840">
+              <a:tr h="243850">
                 <a:tc rowSpan="8">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Calibri"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="900" b="1">
+                        <a:rPr lang="en-US" sz="900" b="1" u="none" strike="noStrike" cap="none">
                           <a:latin typeface="Calibri"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Calibri"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
                         <a:t>Health</a:t>
                       </a:r>
-                      <a:endParaRPr sz="900" b="1">
+                      <a:endParaRPr sz="900" b="1" u="none" strike="noStrike" cap="none">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Calibri"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="900">
+                        <a:rPr lang="en-US" sz="900" u="none" strike="noStrike" cap="none">
                           <a:latin typeface="Calibri"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Calibri"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
                         <a:t>OR</a:t>
                       </a:r>
-                      <a:endParaRPr sz="900">
+                      <a:endParaRPr sz="900" u="none" strike="noStrike" cap="none">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="1100"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="900">
+                        <a:rPr lang="en-US" sz="900" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>1.SFA.2 </a:t>
                       </a:r>
-                      <a:endParaRPr sz="900">
+                      <a:endParaRPr sz="900" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="900">
+                        <a:rPr lang="en-US" sz="900" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>List the steps to identify and respond to emergency situations.</a:t>
                       </a:r>
-                      <a:endParaRPr sz="900">
+                      <a:endParaRPr sz="900" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="243840">
+              <a:tr h="243850">
                 <a:tc vMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Calibri"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="900">
+                        <a:rPr lang="en-US" sz="900" u="none" strike="noStrike" cap="none">
                           <a:latin typeface="Calibri"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Calibri"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
                         <a:t>WA</a:t>
                       </a:r>
-                      <a:endParaRPr sz="900">
+                      <a:endParaRPr sz="900" u="none" strike="noStrike" cap="none">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="1100"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="900">
+                        <a:rPr lang="en-US" sz="900" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>H1.Sa1.1a </a:t>
                       </a:r>
-                      <a:endParaRPr sz="900">
+                      <a:endParaRPr sz="900" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="900">
+                        <a:rPr lang="en-US" sz="900" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Identify safety hazards in the school. </a:t>
                       </a:r>
-                      <a:endParaRPr sz="900">
+                      <a:endParaRPr sz="900" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="243840">
+              <a:tr h="243850">
                 <a:tc vMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc rowSpan="6">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Calibri"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="900">
+                        <a:rPr lang="en-US" sz="900" u="none" strike="noStrike" cap="none">
                           <a:latin typeface="Calibri"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Calibri"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
                         <a:t>CA</a:t>
                       </a:r>
-                      <a:endParaRPr sz="900">
+                      <a:endParaRPr sz="900" u="none" strike="noStrike" cap="none">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="80000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="1100"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="900">
+                        <a:rPr lang="en-US" sz="900" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>1.2.S	</a:t>
                       </a:r>
-                      <a:endParaRPr sz="900">
+                      <a:endParaRPr sz="900" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="80000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="900" dirty="0">
+                        <a:rPr lang="en-US" sz="900" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Identify emergency situations.</a:t>
                       </a:r>
-                      <a:endParaRPr sz="900" dirty="0">
+                      <a:endParaRPr sz="900" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="243840">
+              <a:tr h="243850">
                 <a:tc vMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc vMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="80000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="1100"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="900">
+                        <a:rPr lang="en-US" sz="900" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>7.1.S	 </a:t>
                       </a:r>
-                      <a:endParaRPr sz="900">
+                      <a:endParaRPr sz="900" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="80000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="1100"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="900" dirty="0">
+                        <a:rPr lang="en-US" sz="900" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Practice ways to stay safe at home, at school, and in the community. </a:t>
                       </a:r>
-                      <a:endParaRPr sz="900" dirty="0">
+                      <a:endParaRPr sz="900" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="243840">
+              <a:tr h="243850">
                 <a:tc vMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc vMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="80000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="1100"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="900">
+                        <a:rPr lang="en-US" sz="900" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>7.2.S	 </a:t>
                       </a:r>
-                      <a:endParaRPr sz="900">
+                      <a:endParaRPr sz="900" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="80000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="1100"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="900">
+                        <a:rPr lang="en-US" sz="900" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Practice emergency, fire, and safety plans at home and at school. </a:t>
                       </a:r>
-                      <a:endParaRPr sz="900">
+                      <a:endParaRPr sz="900" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="243840">
+              <a:tr h="243850">
                 <a:tc vMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc vMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="80000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="1100"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="900">
+                        <a:rPr lang="en-US" sz="900" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>1.9.P	 </a:t>
                       </a:r>
-                      <a:endParaRPr sz="900">
+                      <a:endParaRPr sz="900" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="80000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="900">
+                        <a:rPr lang="en-US" sz="900" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Identify emergency situations (e.g., injuries, abductions, fires, floods, earthquakes)</a:t>
                       </a:r>
-                      <a:endParaRPr sz="900">
+                      <a:endParaRPr sz="900" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10007"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="243840">
+              <a:tr h="243850">
                 <a:tc vMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc vMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="80000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="1100"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="900">
+                        <a:rPr lang="en-US" sz="900" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>4.2.P	 </a:t>
                       </a:r>
-                      <a:endParaRPr sz="900">
+                      <a:endParaRPr sz="900" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="80000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="900">
+                        <a:rPr lang="en-US" sz="900" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Demonstrate effective communication skills in an emergency situation.</a:t>
                       </a:r>
-                      <a:endParaRPr sz="900">
+                      <a:endParaRPr sz="900" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10008"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="243840">
+              <a:tr h="243850">
                 <a:tc vMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc vMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="80000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="1100"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="900">
+                        <a:rPr lang="en-US" sz="900" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>7.4.P	 </a:t>
                       </a:r>
-                      <a:endParaRPr sz="900">
+                      <a:endParaRPr sz="900" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="80000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="900"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="900" dirty="0">
+                        <a:rPr lang="en-US" sz="900" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Demonstrate appropriate behaviors during fire drills, earthquake drills, and other disaster drills.</a:t>
                       </a:r>
-                      <a:endParaRPr sz="900" dirty="0">
+                      <a:endParaRPr sz="900" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10009"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="484" name="Google Shape;484;p39"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>39</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 111"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Title 3">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="112" name="Google Shape;112;p4"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="303438" y="549403"/>
+            <a:ext cx="8537100" cy="407400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Teaching Steps - </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" i="1"/>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
               <a:t>page 1</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US">
+            <a:endParaRPr dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Content Placeholder 8">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="113" name="Google Shape;113;p4"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="303438" y="956857"/>
+            <a:ext cx="8537100" cy="3229800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="258366" indent="-248841">
+            <a:pPr marL="258366" lvl="0" indent="-248841" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="900"/>
-[...1 lines deleted...]
-              <a:buSzPct val="100000"/>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1125"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1125" u="sng" dirty="0"/>
               <a:t>SLIDE 11</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1050" b="0" i="0" u="none" strike="noStrike" dirty="0">
-                <a:effectLst/>
-                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1125" dirty="0"/>
               <a:t>Tell students that today they are taking part in an earthquake drill and will practice how to protect themselves during an earthquake. If you are teaching this lesson as part of the Great ShakeOut, tell students that millions of people in countries around the world take part in the Great ShakeOut on the 3rd Thursday of October every year.​</a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:pPr marL="258366" indent="-248841">
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="258366" lvl="0" indent="-248841" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...1 lines deleted...]
-              <a:spcAft>
                 <a:spcPts val="900"/>
-              </a:spcAft>
-              <a:buSzPct val="100000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1125"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1125" u="sng" dirty="0"/>
               <a:t>SLIDE 12</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1125" dirty="0"/>
               <a:t>: Ask students what other drills they’ve practiced at school. Kindergarten students may have only had fire drills at this point in the year, but first grade students have probably practiced earthquake drills, shelter in place drills, and lockdown drills, among others. </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="1125" dirty="0"/>
             </a:br>
             <a:br>
               <a:rPr lang="en-US" sz="1125" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="1125" dirty="0"/>
-              <a:t>Ask students why we practice drills at school. They should respond that we conduct drills to practice how to respond so that if there’s ever a fire or earthquake, we’re prepared and know how to stay safe. We also practice drills so that we can help students feel safer and less afraid at school. Having fire and earthquake drills can help us to feel prepared and less scared! </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="258366" indent="-248841">
+              <a:t>Ask students why we practice drills at school. They should respond that we conduct drills to practice how to respond, so that if there’s ever a fire or earthquake, we’re prepared and know how to stay safe. We also practice drills so that we can help students feel safer and less afraid at school. Having fire and earthquake drills can help us to feel prepared and less scared! </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="258366" lvl="0" indent="-248841" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...1 lines deleted...]
-              <a:spcAft>
                 <a:spcPts val="900"/>
-              </a:spcAft>
-              <a:buSzPct val="100000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1125"/>
+              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1125" u="sng" dirty="0"/>
               <a:t>SLIDE 13</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1125" dirty="0"/>
-              <a:t>: Tell students that our school has an earthquake early warning system that can give our school community members seconds of extra time to protect ourselves before damaging shaking arrives during an earthquake. </a:t>
-[...4 lines deleted...]
-            <a:pPr marL="258366" indent="-248841">
+              <a:t>: Tell students if your school has an earthquake early warning system that can give school community members potential seconds to take protective action before strong shaking arrives. This Early Warning System will tell us WHEN we need to use our learning target- Drop, Cover, and Hold On.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1125" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="258366" lvl="0" indent="-248841" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...1 lines deleted...]
-              <a:spcAft>
                 <a:spcPts val="900"/>
-              </a:spcAft>
-              <a:buSzPct val="100000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1125"/>
+              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1125" u="sng" dirty="0"/>
               <a:t>SLIDE 14</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1125" dirty="0"/>
-              <a:t>: Sometimes drills can be scary because we don't know what to do or what is happening around us. During these lessons you will practice the drill many times. After practicing, you should feel more confident and hopefully less scared or nervous. When thinking </a:t>
-[...8 lines deleted...]
-            </a:r>
+              <a:t>: Tell students that sometimes drills can be scary because we don't know what to do or what is happening around us. During this lesson, we will practice DROP, COVER, and HOLD ON twice. After practicing, you should feel more confident and hopefully less scared or nervous. Ask students how they feel right now thinking about earthquakes and earthquake drills. Ask them to turn and tell a partner using colors or the words to describe their feelings. After students have had a chance to share with a partner, ask if any volunteers would like to share with the class. Acknowledge to students that it’s normal to feel afraid or nervous, and that we practice so we’ll feel less scared and more prepared! </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="258366" lvl="0" indent="-177403" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1125"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1125" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="114" name="Google Shape;114;p4"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>4</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name="Shape 489"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="490" name="Google Shape;490;p40"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
               <a:t>Content Standards: Kindergarten &amp; First Grade</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="3" name="Google Shape;369;p46">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="491" name="Google Shape;491;p40"/>
           <p:cNvGraphicFramePr/>
-          <p:nvPr>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="312963" y="1103934"/>
-          <a:ext cx="8444889" cy="3376626"/>
+          <a:ext cx="8444875" cy="3376625"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
+                <a:tableStyleId>{40EEA9B2-82A2-4CF9-A545-795D8F1542E5}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="749604">
+                <a:gridCol w="749600">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="600454">
+                <a:gridCol w="600450">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="1369057">
+                <a:gridCol w="1369050">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="3353738">
+                <a:gridCol w="3353750">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20003"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2372036">
+                <a:gridCol w="2372025">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20004"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
-              <a:tr h="251460">
+              <a:tr h="251450">
                 <a:tc rowSpan="4">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="800"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="800" b="1" dirty="0">
-[...3 lines deleted...]
-                          <a:sym typeface="Calibri"/>
+                        <a:rPr lang="en-US" sz="800" b="1" u="none" strike="noStrike" cap="none">
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>English Language Proficiency</a:t>
                       </a:r>
-                      <a:endParaRPr sz="800" b="1" dirty="0">
-[...3 lines deleted...]
-                        <a:sym typeface="Calibri"/>
+                      <a:endParaRPr sz="800" b="1" u="none" strike="noStrike" cap="none">
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="800"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="800">
-[...3 lines deleted...]
-                          <a:sym typeface="Calibri"/>
+                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" cap="none">
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>OR</a:t>
                       </a:r>
-                      <a:endParaRPr sz="800">
-[...3 lines deleted...]
-                        <a:sym typeface="Calibri"/>
+                      <a:endParaRPr sz="800" u="none" strike="noStrike" cap="none">
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="800"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr sz="800">
+                      <a:endParaRPr sz="800" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
-                        <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                        <a:sym typeface="Calibri"/>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc gridSpan="2">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="800"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="800" dirty="0">
+                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
-                          <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                          <a:sym typeface="Calibri"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>An ELL can construct meaning from oral presentations and literary and informational text through grade-appropriate listening, reading, and viewing.</a:t>
                       </a:r>
-                      <a:endParaRPr sz="800" dirty="0">
+                      <a:endParaRPr sz="800" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
-                        <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                        <a:sym typeface="Calibri"/>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc hMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="377190">
+              <a:tr h="377200">
                 <a:tc vMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc rowSpan="2">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="800"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="800">
-[...3 lines deleted...]
-                          <a:sym typeface="Calibri"/>
+                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" cap="none">
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>WA</a:t>
                       </a:r>
-                      <a:endParaRPr sz="800">
-[...3 lines deleted...]
-                        <a:sym typeface="Calibri"/>
+                      <a:endParaRPr sz="800" u="none" strike="noStrike" cap="none">
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="800"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="800" dirty="0">
+                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
-                          <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                          <a:sym typeface="Calibri"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>ELD-SI.K-3.Narrate</a:t>
                       </a:r>
-                      <a:endParaRPr sz="800" dirty="0">
+                      <a:endParaRPr sz="800" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
-                        <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                        <a:sym typeface="Calibri"/>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="114300" lvl="0" indent="-171450" algn="l" rtl="0">
+                      <a:pPr marL="114300" marR="0" lvl="0" indent="-114300" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="900"/>
                         <a:buFont typeface="Calibri"/>
                         <a:buChar char="●"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="800">
+                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
-                          <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                          <a:sym typeface="Calibri"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>Share ideas about one’s own and others’ lived experiences and previous learning</a:t>
                       </a:r>
-                      <a:endParaRPr sz="800">
+                      <a:endParaRPr sz="800" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
-                        <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                        <a:sym typeface="Calibri"/>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
-                      <a:pPr marL="114300" lvl="0" indent="-171450" algn="l" rtl="0">
+                      <a:pPr marL="114300" marR="0" lvl="0" indent="-114300" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="900"/>
                         <a:buFont typeface="Calibri"/>
                         <a:buChar char="●"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="800">
+                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
-                          <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                          <a:sym typeface="Calibri"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>Connect stories with images and representations to add meaning</a:t>
                       </a:r>
-                      <a:endParaRPr sz="800">
+                      <a:endParaRPr sz="800" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
-                        <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                        <a:sym typeface="Calibri"/>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="114300" lvl="0" indent="-171450" algn="l" rtl="0">
+                      <a:pPr marL="114300" marR="0" lvl="0" indent="-114300" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="900"/>
                         <a:buFont typeface="Calibri"/>
                         <a:buChar char="●"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="800">
+                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
-                          <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                          <a:sym typeface="Calibri"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>Ask questions about what others have shared</a:t>
                       </a:r>
-                      <a:endParaRPr sz="800">
+                      <a:endParaRPr sz="800" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
-                        <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                        <a:sym typeface="Calibri"/>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
-                      <a:pPr marL="114300" lvl="0" indent="-171450" algn="l" rtl="0">
+                      <a:pPr marL="114300" marR="0" lvl="0" indent="-114300" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="900"/>
                         <a:buFont typeface="Calibri"/>
                         <a:buChar char="●"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="800">
+                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
-                          <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                          <a:sym typeface="Calibri"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>Recount and restate ideas</a:t>
                       </a:r>
-                      <a:endParaRPr sz="800">
+                      <a:endParaRPr sz="800" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
-                        <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                        <a:sym typeface="Calibri"/>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="377190">
+              <a:tr h="377200">
                 <a:tc vMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc vMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="800"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="800">
+                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
-                          <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                          <a:sym typeface="Calibri"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>ELD-SI.K-3.Inform</a:t>
                       </a:r>
-                      <a:endParaRPr sz="800">
+                      <a:endParaRPr sz="800" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
-                        <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                        <a:sym typeface="Calibri"/>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="114300" lvl="0" indent="-171450" algn="l" rtl="0">
+                      <a:pPr marL="114300" marR="0" lvl="0" indent="-114300" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="900"/>
                         <a:buFont typeface="Calibri"/>
                         <a:buChar char="●"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="800">
+                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
-                          <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                          <a:sym typeface="Calibri"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>Describe characteristics, patterns, or behavior</a:t>
                       </a:r>
-                      <a:endParaRPr sz="800">
+                      <a:endParaRPr sz="800" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
-                        <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                        <a:sym typeface="Calibri"/>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
-                      <a:pPr marL="114300" lvl="0" indent="-171450" algn="l" rtl="0">
+                      <a:pPr marL="114300" marR="0" lvl="0" indent="-114300" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="900"/>
                         <a:buFont typeface="Calibri"/>
                         <a:buChar char="●"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="800">
+                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
-                          <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                          <a:sym typeface="Calibri"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>Summarize information from interaction with others and from learning experiences</a:t>
                       </a:r>
-                      <a:endParaRPr sz="800">
+                      <a:endParaRPr sz="800" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
-                        <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                        <a:sym typeface="Calibri"/>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="114300" lvl="0" indent="-171450" algn="l" rtl="0">
+                      <a:pPr marL="114300" marR="0" lvl="0" indent="-114300" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="900"/>
                         <a:buFont typeface="Calibri"/>
                         <a:buChar char="●"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="800">
+                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
-                          <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                          <a:sym typeface="Calibri"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>Sort, clarify, and summarize ideas</a:t>
                       </a:r>
-                      <a:endParaRPr sz="800">
+                      <a:endParaRPr sz="800" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
-                        <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                        <a:sym typeface="Calibri"/>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
-                      <a:pPr marL="114300" lvl="0" indent="-171450" algn="l" rtl="0">
+                      <a:pPr marL="114300" marR="0" lvl="0" indent="-114300" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="900"/>
                         <a:buFont typeface="Calibri"/>
                         <a:buChar char="●"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="800">
+                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
-                          <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                          <a:sym typeface="Calibri"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>Describe parts and wholes  </a:t>
                       </a:r>
-                      <a:endParaRPr sz="800">
+                      <a:endParaRPr sz="800" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
-                        <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                        <a:sym typeface="Calibri"/>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10007"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="1131570">
+              <a:tr h="1131575">
                 <a:tc vMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="en-US"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="800"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="800">
-[...3 lines deleted...]
-                          <a:sym typeface="Calibri"/>
+                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" cap="none">
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>CA</a:t>
                       </a:r>
-                      <a:endParaRPr sz="800">
-[...3 lines deleted...]
-                        <a:sym typeface="Calibri"/>
+                      <a:endParaRPr sz="800" u="none" strike="noStrike" cap="none">
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="800"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="800">
+                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
-                          <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                          <a:sym typeface="Calibri"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>Bridging Proficiency Levels</a:t>
                       </a:r>
-                      <a:endParaRPr sz="800">
+                      <a:endParaRPr sz="800" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
-                        <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                        <a:sym typeface="Calibri"/>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="57150" lvl="0" indent="-85725" algn="l" rtl="0">
+                      <a:pPr marL="57150" marR="0" lvl="0" indent="-57150" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="900"/>
                         <a:buFont typeface="Calibri"/>
                         <a:buAutoNum type="arabicPeriod"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="800">
+                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
-                          <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                          <a:sym typeface="Calibri"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>Exchanging information and ideas: Contribute to class, group, and partner discussions, including sustained dialogue by listening attentively, following turn-taking rules, asking relevant questions, affirming others, adding pertinent information, building on responses, and providing useful feedback.  </a:t>
                       </a:r>
-                      <a:endParaRPr sz="800">
+                      <a:endParaRPr sz="800" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
-                        <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                        <a:sym typeface="Calibri"/>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
-                      <a:pPr marL="57150" lvl="0" indent="-85725" algn="l" rtl="0">
+                      <a:pPr marL="57150" marR="0" lvl="0" indent="-57150" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="800"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="800">
+                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
-                          <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                          <a:sym typeface="Calibri"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>3. Offering opinions: Offer opinions and negotiate with others in conversations using a variety of learned phrases (e.g., That’s a good idea, but X), as well as open responses in order to gain and/or hold the floor, provide counterarguments, elaborate on an idea, and the like. </a:t>
                       </a:r>
-                      <a:endParaRPr sz="800">
+                      <a:endParaRPr sz="800" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
-                        <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                        <a:sym typeface="Calibri"/>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="1100"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en" sz="800" dirty="0">
+                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
-                          <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                          <a:sym typeface="Calibri"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>5. Listening actively:  Demonstrate active listening to read-alouds and oral presentations by asking and answering detailed questions, with minimal prompting and light support. </a:t>
                       </a:r>
-                      <a:endParaRPr sz="800" dirty="0">
+                      <a:endParaRPr sz="800" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
-                        <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                        <a:sym typeface="Calibri"/>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10008"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="262124">
+              <a:tr h="262125">
                 <a:tc rowSpan="3">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="1100"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="800" b="1" u="none" strike="noStrike" cap="none" dirty="0"/>
+                        <a:rPr lang="en-US" sz="800" b="1" u="none" strike="noStrike" cap="none"/>
                         <a:t>Transformative Social Emotional Learning Competencies </a:t>
                       </a:r>
-                      <a:endParaRPr sz="800" b="1" u="none" strike="noStrike" cap="none" dirty="0"/>
+                      <a:endParaRPr sz="800" b="1" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91425" marR="91425" marT="91425" marB="0">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc rowSpan="3">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" kern="1200" cap="none" dirty="0">
+                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:schemeClr val="dk1"/>
                           </a:solidFill>
-                          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-                          <a:cs typeface="+mn-cs"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>CA</a:t>
                       </a:r>
+                      <a:endParaRPr/>
                     </a:p>
                     <a:p>
-                      <a:endParaRPr lang="en-US" sz="800" u="none" strike="noStrike" kern="1200" cap="none" dirty="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:endParaRPr sz="800" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
-                          <a:schemeClr val="tx1"/>
+                          <a:schemeClr val="dk1"/>
                         </a:solidFill>
-                        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-                        <a:cs typeface="+mn-cs"/>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91425" marR="91425" marT="91425" marB="0">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="1100"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
-                        <a:tabLst/>
-                        <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" kern="1200" cap="none" dirty="0">
+                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:schemeClr val="dk1"/>
                           </a:solidFill>
-                          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-                          <a:cs typeface="+mn-cs"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>Self-Awareness</a:t>
                       </a:r>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91425" marR="91425" marT="91425" marB="0">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="57150" marR="0" lvl="0" indent="-85725" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                      <a:pPr marL="57150" marR="0" lvl="0" indent="-57150" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
-                        <a:buClrTx/>
-[...1 lines deleted...]
-                        <a:buFontTx/>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="800"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
-                        <a:tabLst/>
-                        <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" kern="1200" cap="none" dirty="0">
+                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:schemeClr val="dk1"/>
                           </a:solidFill>
-                          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-                          <a:cs typeface="+mn-cs"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>Identifying one’s emotions</a:t>
                       </a:r>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
-                  <a:txBody>
-[...75 lines deleted...]
-                <a:tc vMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="1100"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr sz="800" b="1" u="none" strike="noStrike" cap="none" dirty="0"/>
+                      <a:endParaRPr sz="800">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="91425" marR="91425" marT="91425" marB="0">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="332500">
+                <a:tc vMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-US"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
                 </a:tc>
                 <a:tc vMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:endParaRPr lang="en-US" sz="800" u="none" strike="noStrike" kern="1200" cap="none" dirty="0">
-[...6 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr lang="en-US"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="91425" marR="91425" marT="91425" marB="0">
-[...37 lines deleted...]
-                  </a:tcPr>
+                  <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="1100"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
-                        <a:tabLst/>
-                        <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" kern="1200" cap="none" dirty="0">
+                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:schemeClr val="dk1"/>
                           </a:solidFill>
-                          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-                          <a:cs typeface="+mn-cs"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>Relationship Skills</a:t>
                       </a:r>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91425" marR="91425" marT="91425" marB="0">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="57150" marR="0" lvl="0" indent="-85725" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                      <a:pPr marL="57150" marR="0" lvl="0" indent="-57150" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
-                        <a:buClrTx/>
-[...1 lines deleted...]
-                        <a:buFontTx/>
+                        <a:buClr>
+                          <a:schemeClr val="dk1"/>
+                        </a:buClr>
+                        <a:buSzPts val="800"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
-                        <a:tabLst/>
-                        <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" kern="1200" cap="none" dirty="0">
+                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:schemeClr val="dk1"/>
                           </a:solidFill>
-                          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-                          <a:cs typeface="+mn-cs"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>Listening actively, communicating effectively, and self-advocating</a:t>
                       </a:r>
+                      <a:endParaRPr/>
                     </a:p>
                     <a:p>
-                      <a:pPr marL="57150" lvl="0" indent="-85725" algn="l" rtl="0">
-[...64 lines deleted...]
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="57150" marR="0" lvl="0" indent="-57150" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
-                        <a:buSzPts val="1100"/>
+                        <a:buSzPts val="800"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr sz="800" dirty="0">
+                      <a:endParaRPr sz="800">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
-                        <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                        <a:sym typeface="Calibri"/>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
-                <a:extLst>
-[...6 lines deleted...]
-                <a:tc vMerge="1">
+                <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="1100"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr sz="800" b="1" u="none" strike="noStrike" cap="none" dirty="0"/>
+                      <a:endParaRPr sz="800">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="91425" marR="91425" marT="91425" marB="0">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="556950">
+                <a:tc vMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-US"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
                 </a:tc>
                 <a:tc vMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:endParaRPr dirty="0"/>
+                      <a:endParaRPr lang="en-US"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>Responsible Decision Making</a:t>
+                      </a:r>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91425" marR="91425" marT="91425" marB="0">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" kern="1200" cap="none" dirty="0">
+                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:schemeClr val="dk1"/>
                           </a:solidFill>
-                          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-                          <a:cs typeface="+mn-cs"/>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
                         </a:rPr>
-                        <a:t>Responsible Decision Making</a:t>
+                        <a:t>Reflecting on one’s role to promote personal, family, and community well-being </a:t>
                       </a:r>
+                      <a:endParaRPr/>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="800" u="none" strike="noStrike" cap="none">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>Considering personal and collective safety concerns</a:t>
+                      </a:r>
+                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="91425" marR="91425" marT="91425" marB="0">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:r>
-[...70 lines deleted...]
-                      <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="1100"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr sz="800" dirty="0">
+                      <a:endParaRPr sz="800">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
-                        <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-                        <a:sym typeface="Calibri"/>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68569" marR="68569" marT="0" marB="0" anchor="ctr">
-                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="68575" marR="68575" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnR>
-                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnT>
-                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="med" len="med"/>
-                      <a:tailEnd type="none" w="med" len="med"/>
+                      <a:headEnd type="none" w="sm" len="sm"/>
+                      <a:tailEnd type="none" w="sm" len="sm"/>
                     </a:lnB>
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2713215756"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="492" name="Google Shape;492;p40"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>40</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 497"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="498" name="Google Shape;498;p41"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
               <a:t>Background - Earthquake Hazard</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US">
+            <a:endParaRPr>
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Content Placeholder 4">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="499" name="Google Shape;499;p41"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312964" y="1045331"/>
             <a:ext cx="4531598" cy="3460292"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" sz="1200" dirty="0">
+              <a:rPr lang="en-US" sz="1200"/>
+              <a:t>California, Oregon, and Washington all face earthquake hazards because of the underlying tectonic plates, which constantly grind against each other. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>This friction creates "faults," lines of weakness in the Earth's tectonic plates (lithosphere) where earthquakes are most likely to occur. </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr marL="0" indent="0">
+            <a:endParaRPr sz="1200"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr marL="0" indent="0">
+            <a:endParaRPr sz="1200"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0">
+              <a:rPr lang="en-US" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>California's San Andreas Fault is one example. Another example is the Cascadia Subduction Zone, which threatens all three states and British Columbia, Canada. This giant fault lies offshore, where the Juan de Fuca Plate dives beneath the North American Plate. This type of motion on other subduction zones can cause massive earthquakes, like the one that struck Japan in 2011.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr marL="0" indent="0">
+            <a:endParaRPr sz="1200"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr marL="0" indent="0">
+            <a:endParaRPr sz="1200"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:rPr lang="en-US" sz="1200"/>
               <a:t>While smaller</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0">
+              <a:rPr lang="en-US" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> earthquakes happen often, scientists think a</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:rPr lang="en-US" sz="1200"/>
               <a:t> major earthquake could happen any time, so it's important to be prepared.</a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:pPr marL="342900" indent="0">
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1125"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1125" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr marL="0" indent="0">
+            <a:endParaRPr sz="1125"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1125"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1125" dirty="0"/>
+              <a:rPr lang="en-US" sz="1125"/>
               <a:t>For more information: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1125" dirty="0">
+              <a:rPr lang="en-US" sz="1125">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:uFill>
                   <a:noFill/>
                 </a:uFill>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>Faults, Plate Tectonics &amp; Earthquake Hazards - Animations / Videos</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1125" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr marL="0" indent="0">
+            <a:endParaRPr sz="1125"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1125"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1125" dirty="0"/>
+            <a:endParaRPr sz="1125"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Google Shape;376;p47">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="500" name="Google Shape;500;p41"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4919031" y="684786"/>
             <a:ext cx="4003622" cy="3773929"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 1702"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="501" name="Google Shape;501;p41"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>41</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:alpha val="20000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 317"/>
+        <p:cNvPr id="1" name="Shape 506"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="318" name="Google Shape;318;p25"/>
+          <p:cNvPr id="507" name="Google Shape;507;p42"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="143878" y="553035"/>
             <a:ext cx="8677926" cy="407453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Background - How ShakeAlertⓇ Earthquake Early Warning System Works</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr dirty="0">
+              <a:t>Background - How ShakeAlert</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" baseline="30000">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ⓡ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> Earthquake Early Warning System Works</a:t>
+            </a:r>
+            <a:endParaRPr>
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="319" name="Google Shape;319;p25"/>
+          <p:cNvPr id="508" name="Google Shape;508;p42"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4793522"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -33453,4302 +42180,3937 @@
               <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>42</a:t>
             </a:fld>
             <a:endParaRPr sz="900">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1" descr="A diagram of a earthquake">
-[...8 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="509" name="Google Shape;509;p42" descr="A diagram of a earthquake"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-          <a:blip r:embed="rId4">
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect t="12783"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="444752" y="960488"/>
             <a:ext cx="8254495" cy="3489351"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 2429"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
-    <a:overrideClrMapping bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+    <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:alpha val="20000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 620"/>
+        <p:cNvPr id="1" name="Shape 514"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="621" name="Google Shape;621;p48"/>
+          <p:cNvPr id="515" name="Google Shape;515;p43"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="123009" y="481152"/>
             <a:ext cx="8537122" cy="407453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Background - Effective Protective Actions</a:t>
             </a:r>
-            <a:endParaRPr dirty="0">
+            <a:endParaRPr>
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="622" name="Google Shape;622;p48"/>
+          <p:cNvPr id="516" name="Google Shape;516;p43"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="6792684" y="4818459"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...11 lines deleted...]
-            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
+              <a:buSzPts val="900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
-              </a:defRPr>
-[...222 lines deleted...]
-              </a:pPr>
+              </a:rPr>
               <a:t>43</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="623" name="Google Shape;623;p48"/>
+          <p:cNvPr id="517" name="Google Shape;517;p43"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="199723" y="1475934"/>
             <a:ext cx="4269477" cy="2562300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="68550" rIns="68550" bIns="68550" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1500" dirty="0">
+              <a:rPr lang="en-US" sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Most earthquake-related injuries and deaths are caused by collapsing walls and roofs, flying glass and falling objects. </a:t>
             </a:r>
-            <a:endParaRPr dirty="0"/>
-[...19 lines deleted...]
-            <a:endParaRPr sz="1500" dirty="0">
+            <a:endParaRPr sz="1800">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" marR="0" lvl="0" indent="-238125" algn="l" rtl="0">
-[...31 lines deleted...]
-            <a:pPr marL="342900" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1500" dirty="0">
+            <a:endParaRPr sz="1500">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" marR="0" lvl="0" indent="-238125" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1500" dirty="0">
+              <a:rPr lang="en-US" sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>If you are outdoors when the shaking starts, you should find a clear spot away from buildings, trees, streetlights, and power lines, then Drop, Cover, and Hold On. Stay there until the shaking stops.</a:t>
-[...21 lines deleted...]
-            <a:endParaRPr sz="1500" dirty="0">
+              <a:t>If you are inside a building, move no more than a few steps, then Drop, Cover, and Hold On.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1500" dirty="0">
+            <a:endParaRPr sz="1500">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-238125" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>If you are outdoors when the shaking starts, you should find a clear spot away from buildings, trees, streetlights, and power lines, then Drop, Cover, and Hold On. Stay there until the shaking stops.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1500">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1500">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="900" i="1" dirty="0">
+              <a:rPr lang="en-US" sz="900" i="1">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>For protective actions in various settings (descriptions and gifs), go to </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="900" i="1" u="sng" dirty="0">
+              <a:rPr lang="en-US" sz="900" i="1" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
-                <a:hlinkClick r:id="rId4"/>
+                <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://www.earthquakecountry.org/step5/</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="900" i="1" dirty="0">
+              <a:rPr lang="en-US" sz="900" i="1">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr dirty="0"/>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="A diagram of a warning&#10;&#10;AI-generated content may be incorrect.">
-[...8 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="518" name="Google Shape;518;p43" descr="A diagram of a warning&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-          <a:blip r:embed="rId5">
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4469200" y="888605"/>
             <a:ext cx="4475077" cy="3582186"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 2429"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
-    <a:overrideClrMapping bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+    <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 523"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="524" name="Google Shape;524;p44"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="128897" y="562464"/>
             <a:ext cx="8537122" cy="407453"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Rationale</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US">
+            <a:endParaRPr>
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Google Shape;399;p50">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="525" name="Google Shape;525;p44"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="190413" y="979342"/>
             <a:ext cx="8623649" cy="2628450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="68569" tIns="68569" rIns="68569" bIns="68569" rtlCol="0" anchor="t" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68550" tIns="68550" rIns="68550" bIns="68550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...6 lines deleted...]
-              </a:spcBef>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...16 lines deleted...]
-              </a:spcBef>
+              <a:buSzPts val="1050"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Why do we practice earthquake drills? </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="450"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...147 lines deleted...]
-            <a:pPr marL="0" indent="0">
+              <a:buSzPts val="1050"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>To react quickly you must practice often. You may only have seconds to protect yourself in an earthquake, before strong shaking knocks you down--or drops something on you.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...1 lines deleted...]
-              <a:spcAft>
                 <a:spcPts val="450"/>
-              </a:spcAft>
-[...34 lines deleted...]
-                <a:spcPts val="450"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1050" dirty="0"/>
-[...125 lines deleted...]
-              <a:rPr lang="en-US" sz="1050" dirty="0">
+              <a:rPr lang="en-US" sz="1050">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
-                <a:extLst>
-[...3 lines deleted...]
-                </a:extLst>
               </a:rPr>
-              <a:t>In places like Oregon and Washington where earthquakes are less frequent, people might be unaware of the risk of an earthquake. </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1350" dirty="0">
+              <a:t>Social science research has long shown that people who practice actions are more likely to take those actions when a safety- threatening event occurs, such as an earthquake or fire. Tests, drills, and exercises that repeat concepts build “muscle memory” of procedural knowledge and timely reaction. The more frequently a person practices a procedure or self-protective action, such as Drop, Cover, and Hold On, the more likely they will employ it— almost without thinking—when they receive an alert or feel shaking.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr sz="1050" u="sng">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="450"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1050"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Why share the Family Engagement Letter?</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
             <a:pPr marL="287338" marR="0" lvl="0" indent="-123825" algn="l" rtl="0">
-              <a:spcBef>
-[...3 lines deleted...]
-                <a:spcPts val="300"/>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="450"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1050" dirty="0">
+              <a:rPr lang="en-US" sz="1050">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>The Family Engagement Letter </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="1050" dirty="0">
+              <a:t>While schools practice earthquake drills regularly, most other locations d</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...7 lines deleted...]
-                </a:extLst>
               </a:rPr>
-              <a:t>has links for family members </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="1050" dirty="0">
+              <a:t>o not</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>to learn more about earthquakes and protective actions. </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1350" dirty="0">
+              <a:t>. Some students’ family members may not have practiced earthquake drills since they were in school.  </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="287338" marR="0" lvl="0" indent="-123825" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="300"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Family members may have outdated information about how to stay safe in an earthquake, such as the incorrect belief that standing in doorways or “the triangle of life” will keep one safe in an earthquake. Students will be able to share correct protective actions (Drop, Cover, and Hold On) with their family and community members.  </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="287338" marR="0" lvl="0" indent="-123825" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="300"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Students spend more time at home than at school. Therefore, educating families will help keep students and our community safe. Additionally, families are more likely to understand their family and community members’ needs. This communication can prompt families to ensure they’re prepared to protect all members of their families in case of an earthquake. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="287338" marR="0" lvl="0" indent="-123825" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>I</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> Oregon and Washington where earthquakes are less frequent, people might be unaware of the risk of an earthquake. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1350">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
+          <a:p>
+            <a:pPr marL="287338" marR="0" lvl="0" indent="-123825" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="300"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="300"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The Family Engagement Letter has links for family members to learn more about earthquakes and protective actions. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1350">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Slide Number Placeholder 11">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="526" name="Google Shape;526;p44"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4867976"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...99 lines deleted...]
-              <a:pPr algn="r"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>44</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" sz="900"/>
+            <a:endParaRPr sz="900">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:alpha val="20000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 431"/>
+        <p:cNvPr id="1" name="Shape 530"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="432" name="Google Shape;432;p39"/>
+          <p:cNvPr id="531" name="Google Shape;531;p45"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="553100"/>
             <a:ext cx="4014640" cy="572700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" b="1" dirty="0">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:extLst>
-[...3 lines deleted...]
-                </a:extLst>
               </a:rPr>
-              <a:t>Additional</a:t>
-[...7 lines deleted...]
-              <a:t> Resources</a:t>
+              <a:t>Additional Resources</a:t>
             </a:r>
             <a:endParaRPr b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="433" name="Google Shape;433;p39"/>
+          <p:cNvPr id="532" name="Google Shape;532;p45"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311698" y="1190803"/>
             <a:ext cx="4260301" cy="3295808"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId4"/>
+                <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>ShakeAlert Website </a:t>
             </a:r>
-            <a:endParaRPr lang="en" u="sng" dirty="0">
+            <a:endParaRPr u="sng" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="hlink"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en" u="sng" dirty="0">
+            <a:endParaRPr u="sng" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="hlink"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId5"/>
+                <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>ShakeAlert Ready Schools</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" u="sng" dirty="0">
+            <a:endParaRPr u="sng" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="hlink"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" u="sng" dirty="0">
+            <a:endParaRPr u="sng" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="hlink"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId4"/>
+                <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>ShakeAlert Messaging Toolkit</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>  (Videos, Graphics, Factsheets)</a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:pPr marL="0" indent="0">
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" u="sng" dirty="0">
+            <a:endParaRPr u="sng" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="hlink"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId6"/>
+                <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>The Hero in You Foundation  (PK-5 Educational Resources in Multiple Languages)</a:t>
             </a:r>
-            <a:endParaRPr lang="en" u="sng" dirty="0">
+            <a:endParaRPr u="sng" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="hlink"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>Great ShakeOut Educational Resources</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
-              <a:t>Great ShakeOut Educational Resources</a:t>
+              <a:t>Earthquake Country Alliance</a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr dirty="0"/>
-[...4 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId8"/>
-[...24 lines deleted...]
-                <a:hlinkClick r:id="rId8"/>
+                <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>(Earthquake Resources in Multiple Languages</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="139700" indent="0">
+            <a:pPr marL="139700" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:br>
-              <a:rPr lang="en-US" dirty="0">
-                <a:hlinkClick r:id="rId9"/>
+              <a:rPr lang="en-US" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId8"/>
               </a:rPr>
             </a:br>
             <a:br>
-              <a:rPr lang="en-US" dirty="0">
-                <a:hlinkClick r:id="rId10"/>
+              <a:rPr lang="en-US" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId9"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="434" name="Google Shape;434;p39"/>
+          <p:cNvPr id="533" name="Google Shape;533;p45"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869656"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>45</a:t>
             </a:fld>
             <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Google Shape;433;p39">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="534" name="Google Shape;534;p45"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4954137" y="1392072"/>
             <a:ext cx="3878163" cy="2968220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...11 lines deleted...]
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-317500" algn="l" rtl="0">
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
-              <a:buChar char="●"/>
-[...221 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" u="sng" kern="0" dirty="0">
+            <a:endParaRPr sz="1400" b="0" i="0" u="sng" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="0D27C0"/>
               </a:solidFill>
-              <a:hlinkClick r:id="rId10">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+              <a:hlinkClick r:id="rId9">
                 <a:extLst>
                   <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                     <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                   </a:ext>
                 </a:extLst>
               </a:hlinkClick>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" u="sng" kern="0" dirty="0">
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="sng" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0D27C0"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId9">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>California Governor's Office of Emergency Services</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="139700" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1400" b="0" i="0" u="sng" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+              <a:hlinkClick r:id="rId8">
+                <a:extLst>
+                  <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                    <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                  </a:ext>
+                </a:extLst>
+              </a:hlinkClick>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="sng" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId8">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Oregon Department of Emergency Management</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1400" b="0" i="0" u="sng" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+              <a:hlinkClick r:id="rId8">
+                <a:extLst>
+                  <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                    <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                  </a:ext>
+                </a:extLst>
+              </a:hlinkClick>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="sng" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
                 <a:hlinkClick r:id="rId10">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>California Governor's Office of Emergency Services</a:t>
-[...8 lines deleted...]
-              <a:hlinkClick r:id="rId9"/>
+              <a:t>Washington Emergency Management Division</a:t>
+            </a:r>
+            <a:endParaRPr sz="1400" b="0" i="0" u="sng" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+              <a:hlinkClick r:id="rId8">
+                <a:extLst>
+                  <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                    <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                  </a:ext>
+                </a:extLst>
+              </a:hlinkClick>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...35 lines deleted...]
-            <a:pPr marL="139700" indent="0">
+            <a:pPr marL="139700" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:br>
-              <a:rPr lang="en-US" kern="0" dirty="0">
-                <a:hlinkClick r:id="rId9"/>
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="sng" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId8">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
               </a:rPr>
             </a:br>
             <a:br>
-              <a:rPr lang="en-US" kern="0" dirty="0">
-                <a:hlinkClick r:id="rId10"/>
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="sng" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId9">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
               </a:rPr>
             </a:br>
-            <a:endParaRPr lang="en-US" kern="0" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr marL="0" indent="0">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" kern="0" dirty="0"/>
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Google Shape;432;p39">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="535" name="Google Shape;535;p45"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4954137" y="696883"/>
             <a:ext cx="3632501" cy="572700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...11 lines deleted...]
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="accent1"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
-              <a:buChar char="●"/>
-[...2 lines deleted...]
-                  <a:schemeClr val="accent1"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
-              </a:defRPr>
-[...227 lines deleted...]
-                </a:extLst>
               </a:rPr>
               <a:t>State Emergency Management Departments</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" kern="0" dirty="0">
+            <a:endParaRPr sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="4" name="Google Shape;100;p2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="536" name="Google Shape;536;p45"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4720359" y="656889"/>
             <a:ext cx="0" cy="3829722"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="19050" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
-            <a:miter lim="800000"/>
+            <a:miter lim="8000"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
-    <a:overrideClrMapping bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+    <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 118"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Title 3">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="119" name="Google Shape;119;p5"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Teaching Steps - </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" i="1"/>
               <a:t>page 2</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" i="1">
+            <a:endParaRPr i="1">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Content Placeholder 8">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="120" name="Google Shape;120;p5"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="1275757"/>
+            <a:ext cx="8537121" cy="3229865"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="266700" indent="-257175">
+            <a:pPr marL="266700" lvl="0" indent="-257175" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="900"/>
-[...2 lines deleted...]
-              <a:buFont typeface="+mj-lt"/>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1125"/>
+              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod" startAt="5"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1125" u="sng" dirty="0"/>
+              <a:rPr lang="en-US" sz="1125" u="sng"/>
               <a:t>SLIDE 15</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1125" dirty="0"/>
+              <a:rPr lang="en-US" sz="1125"/>
               <a:t>: Ask students what they’ve seen and heard about earthquakes. They may have seen images of people or buildings shaking. They may have seen a cartoon in which a giant fissure opens in Earth’s surface (which is incorrect). Tell students that we’ll learn more about what an earthquake is in this lesson. Consider recording students’ questions so that you can return to them at them end of the lesson to see which have been addressed through the lesson and try to answer the others.</a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:pPr marL="258366" indent="-248841">
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="258366" lvl="0" indent="-248841" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...4 lines deleted...]
-              <a:buSzPct val="100000"/>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1125"/>
               <a:buAutoNum type="arabicPeriod" startAt="5"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1125" u="sng" dirty="0"/>
+              <a:rPr lang="en-US" sz="1125" u="sng"/>
               <a:t>SLIDE 16</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1125" dirty="0"/>
+              <a:rPr lang="en-US" sz="1125"/>
               <a:t>: Ask students if they or family members have ever experienced an earthquake. If they have, what did they see, hear, and feel? </a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:pPr marL="516731" lvl="1" indent="-165497">
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="516731" lvl="1" indent="-165497" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...1 lines deleted...]
-              <a:spcAft>
+                <a:spcPts val="450"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1125"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1125" i="1"/>
+              <a:t>It’s likely that students have not experienced an earthquake but have heard family members discuss their experiences. Validate students’ experiences, and scan for students who may need some extra support. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="258366" lvl="0" indent="-248841" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
                 <a:spcPts val="1350"/>
-              </a:spcAft>
-[...18 lines deleted...]
-              <a:buSzPct val="100000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1125"/>
               <a:buAutoNum type="arabicPeriod" startAt="5"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1125" u="sng" dirty="0"/>
+              <a:rPr lang="en-US" sz="1125" u="sng"/>
               <a:t>SLIDE 17</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1125" i="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="1125" i="1"/>
               <a:t>: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1125" dirty="0"/>
+              <a:rPr lang="en-US" sz="1125"/>
               <a:t>Ask students where they are located, starting with the school they’re in, and then progressively zooming out.  </a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:pPr marL="258366" indent="-248841">
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="258366" lvl="0" indent="-248841" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...1 lines deleted...]
-              <a:spcAft>
                 <a:spcPts val="900"/>
-              </a:spcAft>
-[...1 lines deleted...]
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1125"/>
+              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod" startAt="5"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1125" u="sng" dirty="0"/>
+              <a:rPr lang="en-US" sz="1125" u="sng"/>
               <a:t>SLIDE 18</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1125" dirty="0"/>
+              <a:rPr lang="en-US" sz="1125"/>
               <a:t>: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="1130" dirty="0"/>
-[...5 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" sz="1200"/>
+              <a:t>Tell students that now we’ll learn more about earthquakes. Tell students that the surface of the Earth that we stand on may seem like it is so solid it could never be moved. But actually, the surface of the Earth is broken into many pieces that move around. Most of the time we don’t feel the movement, but sometimes we do. As the pieces of the Earth move, they can become stuck because of friction. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100"/>
+              <a:t>When the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200"/>
+              <a:t>pieces break free, an earthquake happens, causing ground shaking! This is natural, and it happens all the time. It’s happening right now! </a:t>
+            </a:r>
+            <a:endParaRPr sz="1200"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="121" name="Google Shape;121;p5"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 125"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Title 3">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="126" name="Google Shape;126;p6"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Teaching Steps - </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" i="1"/>
               <a:t>page 3</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" i="1">
+            <a:endParaRPr i="1">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Content Placeholder 8">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="127" name="Google Shape;127;p6"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="1110707"/>
+            <a:ext cx="8537100" cy="3229800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="257175" indent="-257175">
+            <a:pPr marL="257175" lvl="0" indent="-257175" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="450"/>
-[...2 lines deleted...]
-              <a:buFont typeface="+mj-lt"/>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1130"/>
+              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod" startAt="9"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1130" u="sng" dirty="0"/>
+              <a:rPr lang="en-US" sz="1130" u="sng"/>
               <a:t>SLIDE 19</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1130" dirty="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="247650" indent="-247650">
+              <a:rPr lang="en-US" sz="1130"/>
+              <a:t>: Review and model correct protective action, such as  Drop, Cover, and Hold On. Make sure students know they should drop to their knees (not their bottoms), have one hand over their necks, and try to get away from glass or any other objects that could fall on them. If they’re able to get under a table or desk while staying on their knees, they should. Once there, they should hold on to the leg of the table or desk.  </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="247650" lvl="0" indent="-247650" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...1 lines deleted...]
-              <a:buSzPct val="100000"/>
+                <a:spcPts val="450"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1130"/>
               <a:buAutoNum type="arabicPeriod" startAt="9"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1130" u="sng" dirty="0"/>
+              <a:rPr lang="en-US" sz="1130" u="sng"/>
               <a:t>SLIDE 20</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1130" dirty="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="434579" lvl="1" indent="-155972">
+              <a:rPr lang="en-US" sz="1130"/>
+              <a:t>: Tell students that Drop, Cover, and Hold On looks different for different bodies. Review modified protective actions for people who use wheelchairs, walkers, or canes. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="434579" lvl="1" indent="-155972" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buSzPct val="100000"/>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1130"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1130" i="1" dirty="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="247650" indent="-247650">
+              <a:rPr lang="en-US" sz="1130" i="1"/>
+              <a:t>While you may not have students who use these assistive tools/devices in your class, it is likely that there are members of your community who do. Have students repeat the phrase, “Drop, Cover, and Hold On” and then “Lock, Cover, and Hold On” after you’ve said it.  </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="247650" lvl="0" indent="-247650" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="450"/>
-[...1 lines deleted...]
-              <a:buSzPct val="100000"/>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1130"/>
               <a:buAutoNum type="arabicPeriod" startAt="9"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1130" u="sng" dirty="0"/>
+              <a:rPr lang="en-US" sz="1130" u="sng"/>
               <a:t>SLIDE 21</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1130" dirty="0"/>
+              <a:rPr lang="en-US" sz="1130"/>
               <a:t>: Review modified protective actions for people who use a cane or walker. </a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:pPr marL="434579" lvl="1" indent="-155972">
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="434579" lvl="1" indent="-155972" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:spcAft>
-[...2 lines deleted...]
-              <a:buSzPct val="100000"/>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1130"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1130" i="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="1130" i="1"/>
               <a:t>While you may not have students who use a cane or walker in your class, it is likely that there are members of your community who do. Ask students to help their family members or friends who use a cane or walker by sharing the correct protective actions. Have students repeat the phrase, “Drop, Cover, and Hold On” and then “Lock, Cover, and Hold On” after you’ve said it.  </a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:pPr marL="247650" indent="-247650">
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="247650" lvl="0" indent="-247650" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="450"/>
-[...5 lines deleted...]
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1130"/>
+              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod" startAt="9"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1130" u="sng" dirty="0"/>
+              <a:rPr lang="en-US" sz="1130" u="sng"/>
               <a:t>SLIDE 22</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1130" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" sz="1130" dirty="0">
+              <a:rPr lang="en-US" sz="1130"/>
+              <a:t>: Tell students that they should take the protective action appropriate to their situation when the ground shakes, if there’s an earthquake early warning alert, or if they’re doing an earthquake drill, which we’ll do now. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1130">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Tell students that it’s vital they Drop, Cover, and Hold On immediately and without hesitation. </a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:pPr marL="247650" indent="-247650">
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="247650" lvl="0" indent="-175895" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="450"/>
-[...5 lines deleted...]
-              <a:buAutoNum type="arabicPeriod" startAt="9"/>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1130"/>
+              <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1130" dirty="0"/>
+            <a:endParaRPr sz="1130"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="128" name="Google Shape;128;p6"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 132"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Title 3">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="133" name="Google Shape;133;p7"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Teaching Steps - </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" i="1"/>
               <a:t>page 4</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" i="1">
+            <a:endParaRPr i="1">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Content Placeholder 8">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="134" name="Google Shape;134;p7"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="1275757"/>
+            <a:ext cx="8537121" cy="3229865"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="300038" indent="-290513">
+            <a:pPr marL="300038" lvl="0" indent="-290513" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="900"/>
-[...2 lines deleted...]
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1130"/>
+              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod" startAt="13"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1130" u="sng" dirty="0"/>
               <a:t>SLIDE 23</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1130" dirty="0"/>
               <a:t>: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1130" b="0" dirty="0"/>
               <a:t>Inform students that when you click on the slide that, after a brief introduction, an alert will </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1130" dirty="0"/>
               <a:t>sound</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1130" b="0" dirty="0"/>
               <a:t> and students should practice Drop, Cover, and Hold On immediately with the alert. Remind students this is only a drill. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1130" dirty="0"/>
-              <a:t>Play the ShakeAlert alert by clicking anywhere on the slide. Have all students Drop, Cover, and Hold On. Ask students to stay in their protective positions while the teacher observes and offers corrections if necessary. Once the teacher has checked in with each student, ask them to return to their seats. </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="300038" indent="-290513">
+              <a:t>Play the ShakeAlert alert by clicking anywhere on the slide. Have all students Drop, Cover, and Hold On. Ask students to stay in their protective positions while the teacher observes and offers corrections, if necessary. Once the teacher has checked in with each student, ask them to return to their seats. </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="300038" lvl="0" indent="-290513" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...1 lines deleted...]
-              <a:spcAft>
                 <a:spcPts val="900"/>
-              </a:spcAft>
-              <a:buSzPct val="100000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1125"/>
               <a:buAutoNum type="arabicPeriod" startAt="13"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1125" u="sng" dirty="0"/>
               <a:t>SLIDE 24</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1125" dirty="0"/>
               <a:t>: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
-              <a:t>Ask students to turn and talk to each other about the earthquake drill, how they did, if they have questions, and what they think important things to remember are. After reflecting, remind students of the key takeaways to stay safe during an earthquake, including immediately </a:t>
-[...31 lines deleted...]
-            <a:pPr marL="300038" indent="-290513">
+              <a:t>Ask students to turn and talk to each other about the earthquake drill, how they did, if they have questions, and what they think important things to remember are. After reflecting, remind students of the key takeaways to stay safe during an earthquake, including Drop, Cover, and Hold On.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1100" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="300038" lvl="0" indent="-290513" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...1 lines deleted...]
-              <a:spcAft>
                 <a:spcPts val="900"/>
-              </a:spcAft>
-              <a:buSzPct val="100000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1125"/>
               <a:buAutoNum type="arabicPeriod" startAt="13"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1125" u="sng" dirty="0"/>
               <a:t>SLIDE 25</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1125" dirty="0"/>
-              <a:t>: Tell students that they will be sharing information about how to stay safe in earthquakes with the adults in their homes. Provide students with the Family Engagement letter, and/or copies of the Rocket’s Earthquake Safety Activity Book to share with their family.</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="300038" indent="-290513">
+              <a:t>: Tell students that they will be sharing information about how to stay safe in earthquakes with the adults in their homes. Provide students with the Family Engagement letter to share with their family.</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="300038" lvl="0" indent="-290513" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...1 lines deleted...]
-              <a:spcAft>
                 <a:spcPts val="900"/>
-              </a:spcAft>
-              <a:buSzPct val="100000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1125"/>
               <a:buAutoNum type="arabicPeriod" startAt="13"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1125" u="sng" dirty="0"/>
               <a:t>SLIDE 26</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1125" dirty="0"/>
-              <a:t>: LESSON BREAK - If you haven’t already, please send the family engagement letter home, and photocopy the student sheet for </a:t>
+              <a:t>: LESSON BREAK - If you haven’t already, please send the Family Engagement Letter home, and photocopy the student sheet for </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1125" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>use tomorrow. If you have extra time, consider reading the green teacher-facing slides at the end to learn more about earthquake risk in your area, how earthquake early warning works, and the rationale for teaching this lesson and sharing family engagement materials. </a:t>
             </a:r>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="135" name="Google Shape;135;p7"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 139"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Title 3">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="140" name="Google Shape;140;p8"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Teaching Steps - </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" i="1"/>
               <a:t>page 5</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" i="1">
+            <a:endParaRPr i="1">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Content Placeholder 8">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="141" name="Google Shape;141;p8"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="303438" y="1045332"/>
+            <a:ext cx="8537100" cy="3229800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="300038" indent="-290513">
+            <a:pPr marL="300038" lvl="0" indent="-290513" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="900"/>
-[...2 lines deleted...]
-              <a:buFont typeface="+mj-lt"/>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1125"/>
+              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod" startAt="17"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1125" u="sng" dirty="0"/>
+              <a:rPr lang="en-US" sz="1125" u="sng"/>
               <a:t>SLIDE 27</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1125" dirty="0"/>
-[...5 lines deleted...]
-            <a:pPr marL="300038" indent="-290513">
+              <a:rPr lang="en-US" sz="1125"/>
+              <a:t>: NEXT DAY - Ask students how their conversations with the people in their homes went. Ask students to give you a thumbs up if they showed their families how to Drop, Cover, and Hold On. Did the people in their homes know that Drop, Cover, and Hold On is the correct/preferred protective action? Did they talk about an emergency plan? </a:t>
+            </a:r>
+            <a:endParaRPr sz="1125" u="sng"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="300038" lvl="0" indent="-290513" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...1 lines deleted...]
-              <a:spcAft>
                 <a:spcPts val="900"/>
-              </a:spcAft>
-              <a:buSzPct val="100000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1125"/>
               <a:buAutoNum type="arabicPeriod" startAt="17"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1125" u="sng" dirty="0"/>
+              <a:rPr lang="en-US" sz="1125" u="sng"/>
               <a:t>SLIDE 28</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1125" dirty="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="300038" indent="-290513">
+              <a:rPr lang="en-US" sz="1125"/>
+              <a:t>: Review  what to do if there’s an earthquake while they’re at school. They should remember Drop, Cover, and Hold On.  </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="300038" lvl="0" indent="-290513" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...1 lines deleted...]
-              <a:spcAft>
                 <a:spcPts val="900"/>
-              </a:spcAft>
-              <a:buSzPct val="100000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1125"/>
               <a:buAutoNum type="arabicPeriod" startAt="17"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1125" u="sng" dirty="0"/>
+              <a:rPr lang="en-US" sz="1125" u="sng"/>
               <a:t>SLIDE 29</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1125" dirty="0"/>
-              <a:t>: Review with students why each protective action is important during an earthquake.  </a:t>
+              <a:rPr lang="en-US" sz="1125"/>
+              <a:t>: Review with students why protective action is important during an earthquake.  </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="1125" dirty="0"/>
+              <a:rPr lang="en-US" sz="1125"/>
             </a:br>
             <a:br>
-              <a:rPr lang="en-US" sz="1125" dirty="0"/>
+              <a:rPr lang="en-US" sz="1125"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="1125" dirty="0"/>
+              <a:rPr lang="en-US" sz="1125"/>
               <a:t>DROP: Dropping to your knees protects you from falling during ground shaking. </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="1125" dirty="0"/>
+              <a:rPr lang="en-US" sz="1125"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="1125" dirty="0"/>
+              <a:rPr lang="en-US" sz="1125"/>
               <a:t>COVER: We cover our neck and head to protect them from becoming injured if something falls. </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="1125" dirty="0"/>
+              <a:rPr lang="en-US" sz="1125"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="1125" dirty="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="300038" indent="-290513">
+              <a:rPr lang="en-US" sz="1125"/>
+              <a:t>HOLD ON: We hold on to a table/desk leg once we’re beneath a table so that the earthquake doesn’t move us out from underneath the table that is protecting us. If there is strong shaking, we may move with the table/desk.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="300038" lvl="0" indent="-290513" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...1 lines deleted...]
-              <a:spcAft>
                 <a:spcPts val="900"/>
-              </a:spcAft>
-              <a:buSzPct val="100000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1125"/>
               <a:buAutoNum type="arabicPeriod" startAt="17"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1125" u="sng" dirty="0"/>
+              <a:rPr lang="en-US" sz="1125" u="sng"/>
               <a:t>SLIDE 30</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1125" dirty="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="300038" indent="-290513">
+              <a:rPr lang="en-US" sz="1125"/>
+              <a:t>: Remind students that they should Drop, Cover, and Hold On if they get an alert, or if there’s ground shaking. Tell students that they will hear sound effects like earthquake shaking. This is just pretend! But it is similar to what you might hear in a real earthquake. Play the ground shaking noises, and practice Drop, Cover, and Hold On.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="300038" lvl="0" indent="-290513" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...1 lines deleted...]
-              <a:spcAft>
                 <a:spcPts val="900"/>
-              </a:spcAft>
-              <a:buSzPct val="100000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1125"/>
               <a:buAutoNum type="arabicPeriod" startAt="17"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1125" u="sng" dirty="0"/>
+              <a:rPr lang="en-US" sz="1125" u="sng"/>
               <a:t>SLIDE 31</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1125" dirty="0"/>
+              <a:rPr lang="en-US" sz="1125"/>
               <a:t>: Students may wonder what to do if they’re outside when they feel shaking or get an alert. Tell them to find a clear spot away from buildings</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1125" dirty="0">
+              <a:rPr lang="en-US" sz="1125">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>, trees, streetlights, and power lines, then Drop, Cover, and Hold On. Stay there until the shaking stops.</a:t>
-            </a:r>
+              <a:t>, trees, streetlights, and power lines, then Drop, Cover, and Hold On. Stay there until the shaking stops. </a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="142" name="Google Shape;142;p8"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 147"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Title 3">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="148" name="Google Shape;148;p9"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Teaching Steps - </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" i="1"/>
               <a:t>page 6</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" i="1">
+            <a:endParaRPr i="1">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Content Placeholder 8">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="149" name="Google Shape;149;p9"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="1275757"/>
+            <a:ext cx="8537121" cy="3229865"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" indent="-333375">
+            <a:pPr marL="342900" lvl="0" indent="-333375" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="900"/>
-[...1 lines deleted...]
-              <a:buSzPct val="100000"/>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1130"/>
               <a:buAutoNum type="arabicPeriod" startAt="22"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1130" u="sng" dirty="0"/>
+              <a:rPr lang="en-US" sz="1130" u="sng"/>
               <a:t>SLIDE 32</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1130" dirty="0"/>
+              <a:rPr lang="en-US" sz="1130"/>
               <a:t>: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" dirty="0">
+              <a:rPr lang="en-US" sz="1100">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Tell students that if they are visiting the coast, the earthquake could be followed by a tsunami, which is a large wave caused by the earthquake. If they are on the coast when they feel shaking or get an alert, they should wait for shaking to stop, and then immediately go inland, to high ground, or follow their school’s specific safety procedures. Tell students that it’s important to wait until they hear it’s safe to return because tsunami waves can continue to arrive for hours or even days after an earthquake. </a:t>
-[...4 lines deleted...]
-            <a:pPr marL="342900" indent="-333375">
+              <a:t>Tell students that if they are visiting the coast, the earthquake could be followed by a tsunami, which is a large wave caused by the earthquake. If they are on the coast when they feel shaking or get an alert, they should Drop, Cover and Hold On. When the shaking stops, immediately go inland</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>to high ground, or follow their school’s specific safety procedures. Tell students that it’s important to wait until they hear it’s safe to return because tsunami waves can continue to arrive for hours or even days after an earthquake. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1130" u="sng"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-333375" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...1 lines deleted...]
-              <a:spcAft>
                 <a:spcPts val="900"/>
-              </a:spcAft>
-[...1 lines deleted...]
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1130"/>
+              <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod" startAt="22"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1130" u="sng" dirty="0"/>
+              <a:rPr lang="en-US" sz="1130" u="sng"/>
               <a:t>SLIDE 33</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1130" dirty="0"/>
+              <a:rPr lang="en-US" sz="1130"/>
               <a:t>: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" dirty="0">
+              <a:rPr lang="en-US" sz="1100">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Many earthquakes are followed by smaller earthquakes called aftershocks. Aftershocks can happen for even a few weeks after the main earthquake! Even though aftershocks are smaller than the main earthquake, they can still produce strong shaking and cause damage. Ask students what they should do if they feel shaking or get an alert. Remind students that they should stay alert and Drop, Cover, and Hold On if they feel shaking or get an earthquake early warning alert. </a:t>
-[...4 lines deleted...]
-            <a:pPr marL="342900" indent="-333375">
+              <a:t>Many earthquakes are followed by smaller earthquakes called aftershocks. Aftershocks can happen for a few weeks after the main earthquake! Even though aftershocks are smaller than the main earthquake, they can still produce strong shaking and cause damage. Ask students what they should do if they feel shaking or get an alert. Remind students that they should stay alert and Drop, Cover, and Hold On if they feel shaking or get an earthquake early warning alert. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1130" u="sng"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-333375" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...1 lines deleted...]
-              <a:spcAft>
                 <a:spcPts val="900"/>
-              </a:spcAft>
-              <a:buSzPct val="100000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1130"/>
               <a:buAutoNum type="arabicPeriod" startAt="22"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1130" u="sng" dirty="0"/>
+              <a:rPr lang="en-US" sz="1130" u="sng"/>
               <a:t>SLIDE 34</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1130" dirty="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="9525" indent="0">
+              <a:rPr lang="en-US" sz="1130"/>
+              <a:t>: Ask students to turn and talk to a student nearby and then share out with the entire class. Reflect with students on how taking protective actions during an earthquake will help us protect ourselves as well as our community. Students may note that they now know how to stay safe if there is ground shaking or an alert, and that they can tell others in their communities how to stay safe, as well. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="9525" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...1 lines deleted...]
-              <a:spcAft>
                 <a:spcPts val="900"/>
-              </a:spcAft>
-              <a:buSzPct val="100000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1130"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1130" dirty="0">
+            <a:endParaRPr sz="1130">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 16">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="150" name="Google Shape;150;p9"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086600" y="4869657"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="USGS Theme">
   <a:themeElements>
     <a:clrScheme name="ShakeAlert">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2849"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006F41"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="748591"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="C3151B"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FBBC3B"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="6C94BF"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0D27C0"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Arial">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial" panose="020B0604020202020204"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-        <a:font script="Hang" typeface="굴림"/>
-[...4 lines deleted...]
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial" panose="020B0604020202020204"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-        <a:font script="Hang" typeface="굴림"/>
-[...1 lines deleted...]
-        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -37989,266 +46351,128 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=ppt/theme/themeOverride1.xml><?xml version="1.0" encoding="utf-8"?>
-[...127 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
   <TotalTime></TotalTime>
-  <Words>6875</Words>
+  <Words>7225</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
-  <Paragraphs>434</Paragraphs>
+  <Paragraphs>459</Paragraphs>
   <Slides>45</Slides>
-  <Notes>36</Notes>
+  <Notes>45</Notes>
   <HiddenSlides>19</HiddenSlides>
   <MMClips>2</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>45</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="50" baseType="lpstr">
-      <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>System Font Regular</vt:lpstr>
+      <vt:lpstr>Noto Sans Symbols</vt:lpstr>
+      <vt:lpstr>NTR</vt:lpstr>
       <vt:lpstr>USGS Theme</vt:lpstr>
       <vt:lpstr>ShakeAlert® Earthquake Early Warning  Earthquake Drill Lesson</vt:lpstr>
       <vt:lpstr>To Print</vt:lpstr>
       <vt:lpstr>Sensitive Content Warning </vt:lpstr>
       <vt:lpstr>Teaching Steps - page 1</vt:lpstr>
       <vt:lpstr>Teaching Steps - page 2</vt:lpstr>
       <vt:lpstr>Teaching Steps - page 3</vt:lpstr>
       <vt:lpstr>Teaching Steps - page 4</vt:lpstr>
       <vt:lpstr>Teaching Steps - page 5</vt:lpstr>
       <vt:lpstr>Teaching Steps - page 6</vt:lpstr>
       <vt:lpstr>Teaching Steps - page 7</vt:lpstr>
-      <vt:lpstr>LEARNING TARGET</vt:lpstr>
+      <vt:lpstr>Learning Target</vt:lpstr>
       <vt:lpstr>What other safety drills have we had at school?</vt:lpstr>
-      <vt:lpstr>Our school has Earthquake Early Warning! </vt:lpstr>
-      <vt:lpstr>How do you feel? Turn and talk to a partner!</vt:lpstr>
+      <vt:lpstr>There are many ways we can stay safe at school during earthquakes!</vt:lpstr>
+      <vt:lpstr>How do you feel?   Turn and talk to a partner! </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>Where are we?</vt:lpstr>
+      <vt:lpstr>Where are We?</vt:lpstr>
       <vt:lpstr>The surface of the Earth is broken into many pieces that move around.      </vt:lpstr>
-      <vt:lpstr>What do you do if you feel shaking or get an alert?</vt:lpstr>
-[...5 lines deleted...]
-      <vt:lpstr>Help the people in your home prepare! </vt:lpstr>
+      <vt:lpstr>What Should You Do if You Feel Shaking or Get an Alert?</vt:lpstr>
+      <vt:lpstr>If You or Someone You Know Uses a Wheelchair:</vt:lpstr>
+      <vt:lpstr>If You or Someone You Know Uses a Cane or Walker:</vt:lpstr>
+      <vt:lpstr>Protect Yourself When There Is . . .</vt:lpstr>
+      <vt:lpstr>Let’s Practice!</vt:lpstr>
+      <vt:lpstr>Let’s Reflect! </vt:lpstr>
+      <vt:lpstr>Help Family Members Prepare! </vt:lpstr>
       <vt:lpstr>Lesson Break</vt:lpstr>
       <vt:lpstr>Welcome Back! </vt:lpstr>
-      <vt:lpstr>What do we do at school if there’s an earthquake?</vt:lpstr>
-      <vt:lpstr>When the ground shakes, or you get an alert,  why is it important to . . .?</vt:lpstr>
+      <vt:lpstr>What Do We Do at School if There’s an Earthquake?</vt:lpstr>
+      <vt:lpstr>Why is it Important to . . .?</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>What if you’re outside when you get an alert or feel shaking? </vt:lpstr>
-      <vt:lpstr>If you are on the coast, wait for shaking to stop, then …</vt:lpstr>
+      <vt:lpstr>If You Are Outside When You Get an Alert or Feel Shaking … </vt:lpstr>
+      <vt:lpstr>If You Are on the Coast, Drop, Cover, and Hold On.   When the shaking stops …</vt:lpstr>
       <vt:lpstr>After an earthquake, there can be smaller earthquakes called aftershocks. </vt:lpstr>
       <vt:lpstr>Keeping Our Community Safe</vt:lpstr>
-      <vt:lpstr>How do you feel? Turn and talk!</vt:lpstr>
+      <vt:lpstr>How do you feel?   Turn and talk to a partner! </vt:lpstr>
       <vt:lpstr>Review</vt:lpstr>
       <vt:lpstr>Teachers, share your feedback, please! </vt:lpstr>
       <vt:lpstr>Content Standards: Kindergarten</vt:lpstr>
       <vt:lpstr>Content Standards: First Grade</vt:lpstr>
       <vt:lpstr>Content Standards: Kindergarten &amp; First Grade</vt:lpstr>
       <vt:lpstr>Background - Earthquake Hazard</vt:lpstr>
       <vt:lpstr>Background - How ShakeAlertⓇ Earthquake Early Warning System Works</vt:lpstr>
       <vt:lpstr>Background - Effective Protective Actions</vt:lpstr>
       <vt:lpstr>Rationale</vt:lpstr>
       <vt:lpstr>Additional Resources</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>ShakeAlert® Earthquake Early Warning  Earthquake Drill Lesson</dc:title>
-[...4 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>