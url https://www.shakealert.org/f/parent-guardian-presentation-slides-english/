--- v0 (2026-04-19)
+++ v1 (2026-08-14)
@@ -1,20786 +1,19819 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
-[...60 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="image/gif" Extension="gif"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
+  <Override ContentType="application/binary" PartName="/ppt/metadata"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml" PartName="/ppt/notesMasters/notesMaster1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" strictFirstAndLastChars="0" saveSubsetFonts="1" autoCompressPictures="0">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" strictFirstAndLastChars="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483658" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId17"/>
+    <p:notesMasterId r:id="rId4"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="274" r:id="rId2"/>
-[...13 lines deleted...]
-    <p:sldId id="270" r:id="rId16"/>
+    <p:sldId id="256" r:id="rId5"/>
+    <p:sldId id="257" r:id="rId6"/>
+    <p:sldId id="258" r:id="rId7"/>
+    <p:sldId id="259" r:id="rId8"/>
+    <p:sldId id="260" r:id="rId9"/>
+    <p:sldId id="261" r:id="rId10"/>
+    <p:sldId id="262" r:id="rId11"/>
+    <p:sldId id="263" r:id="rId12"/>
+    <p:sldId id="264" r:id="rId13"/>
+    <p:sldId id="265" r:id="rId14"/>
+    <p:sldId id="266" r:id="rId15"/>
+    <p:sldId id="267" r:id="rId16"/>
+    <p:sldId id="268" r:id="rId17"/>
+    <p:sldId id="269" r:id="rId18"/>
+    <p:sldId id="270" r:id="rId19"/>
+    <p:sldId id="271" r:id="rId20"/>
   </p:sldIdLst>
-  <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
+  <p:sldSz cy="5143500" cx="9144000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
-    <a:defPPr>
-      <a:defRPr lang="en-US"/>
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
-    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    <p:ext uri="GoogleSlidesCustomDataVersion2">
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId21" roundtripDataSignature="AMtx7mhWbUD60ORTWE7G1sOk3zjzTGEqSA=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
-<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...230 lines deleted...]
-</p:viewPr>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId21" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
-        <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 2"/>
+        <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="hdr" idx="2"/>
+            <p:ph idx="2" type="hdr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Google Shape;4;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="dt" idx="10"/>
+            <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="r" rtl="0">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Google Shape;5;n"/>
-          <p:cNvSpPr>
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="3"/>
+            <p:ph idx="3" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685803" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Google Shape;6;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-228600" algn="l" rtl="0">
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-228600" algn="l" rtl="0">
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-228600" algn="l" rtl="0">
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-228600" algn="l" rtl="0">
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-228600" algn="l" rtl="0">
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-228600" algn="l" rtl="0">
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-228600" algn="l" rtl="0">
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-228600" algn="l" rtl="0">
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Google Shape;7;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="ftr" idx="11"/>
+            <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Google Shape;8;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:notesStyle>
-    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.earthquakecountry.org/step1/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.earthquakecountry.org/step1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.earthquakecountry.org/step5/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.earthquakecountry.org/step5/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rocketrules.org/wp-content/uploads/2020/09/Earthquake_Story_Full_optimized.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rocketrules.org/earthquake-activity-books-videos/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.earthquakecountry.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.darkhorse.com/books/99762a678d1c41f8889eac6318f674d9/without-warning" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.earthquakecountry.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.darkhorse.com/books/99762a678d1c41f8889eac6318f674d9/without-warning" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usgs.gov/programs/earthquake-hazards/modified-mercalli-intensity-scale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usgs.gov/programs/earthquake-hazards/modified-mercalli-intensity-scale" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/12Z0jGCIHnErxaLXU_82m2mMNtJd7EePD" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usgs.gov/faqs/how-do-i-sign-shakealertr-earthquake-early-warning-system" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usgs.gov/faqs/how-do-i-sign-shakealertr-earthquake-early-warning-system" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ready.gov/plan" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ready.gov/plan" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ready.gov/kit" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ready.gov/kit" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="83" name="Shape 83"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="84" name="Google Shape;84;p1:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
-[...88 lines deleted...]
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
-[...1167 lines deleted...]
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="85" name="Google Shape;85;p1:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="86" name="Google Shape;86;p1:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 45"/>
+        <p:cNvPr id="182" name="Shape 182"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="46" name="Google Shape;46;g2f4ad653760_1_0:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="183" name="Google Shape;183;p10:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
-[...251 lines deleted...]
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="184" name="Google Shape;184;p10:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>NOTE:  Clicking on the image on the left will take you to the Earthquake Country Alliance website, where you can learn how to secure your space. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>During an earthquake injuries can occur as objects fall on people. Take action to prevent injuries by moving heavy objects to lower shelves, and moving beds and couches where people sleep or sit away from windows (which could break) and shelves or other heavy objects (that could fall during ground shaking). </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The Earthquake Country Alliance has no-cost and low-cost ideas on how to get started. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://www.earthquakecountry.org/step1/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="185" name="Google Shape;185;p10:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 67"/>
+        <p:cNvPr id="192" name="Shape 192"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="68" name="Google Shape;68;g2f4ad653760_1_92:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="193" name="Google Shape;193;p11:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
-[...51 lines deleted...]
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="194" name="Google Shape;194;p11:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Practice earthquake drills with your family. Research has shown that family members will instinctively try to get to each other during an earthquake, even though they are more likely to be injured while moving around. It is important to practice Drop, Cover, and Hold On with your family and discuss protective actions in various situations. The more you practice, the more automatic your family members’ responses will be. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The Earthquake Country Alliance has detailed information about how all bodies can protect themselves, as well as the best protective actions in a variety of settings, such as what to do if you hear an alert or feel shaking while you’re in bed, in a store, outside, or in a car.  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://www.earthquakecountry.org/step5/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="195" name="Google Shape;195;p11:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 73"/>
+        <p:cNvPr id="201" name="Shape 201"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="74" name="Google Shape;74;g2fc22b9a49a_1_0:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="202" name="Google Shape;202;p12:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="75" name="Google Shape;75;g2fc22b9a49a_1_0:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="203" name="Google Shape;203;p12:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" i="1" dirty="0">
+              <a:rPr lang="en-US">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Alert sound will play on click. </a:t>
+              <a:t>Talk to your children about earthquakes and other hazards. They may be afraid or anxious about an earthquake. Assure them that your family has a plan, that you are prepared, and that it’s ok to be afraid. If your children are in kindergarten through 5th grade, consider visiting RocketRules.org/ShakeAlert for videos, comic books, and coloring sheets about how to stay safe in an earthquake.  </a:t>
             </a:r>
-            <a:r>
-[...54 lines deleted...]
-            <a:endParaRPr dirty="0">
+            <a:endParaRPr>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="76" name="Google Shape;76;g2fc22b9a49a_1_0:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="204" name="Google Shape;204;p12:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>5</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 82"/>
+        <p:cNvPr id="216" name="Shape 216"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="83" name="Google Shape;83;g2681e63bdfb_0_9:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="217" name="Google Shape;217;p13:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="84" name="Google Shape;84;g2681e63bdfb_0_9:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="218" name="Google Shape;218;p13:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...5 lines deleted...]
-              <a:t>During an earthquake, most injuries happen as people move around and fall, or have objects fall on them. Therefore, when you feel shaking or get an alert, drop to your hands and knees (not your bottom) so you won’t fall, cover our neck and head with your hand, and get under a table or desk if possible. Hold on to the leg of the table so that the shaking from an earthquake doesn’t jostle you out from under the table. </a:t>
+              <a:t/>
             </a:r>
-          </a:p>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0">
+            <a:endParaRPr>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...2 lines deleted...]
-                <a:cs typeface="Arial"/>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Credit: </a:t>
+              <a:t>Talk to your kids about earthquakes and other hazards. Older students may also be afraid or anxious about an earthquake. Consider working with older students to create a plan. Earthquake Country Alliance has many resources designed to help California’s prepare, survive, and recover from an earthquake. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t>https://</a:t>
+              <a:rPr lang="en-US" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://www.earthquakecountry.org/</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" err="1"/>
-              <a:t>www.shakealert.org</a:t>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> Check out this comic about earthquakes, called “Without Warning,” available for free at </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t>/education-and-outreach/</a:t>
+              <a:rPr lang="en-US" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://digital.darkhorse.com/books/99762a678d1c41f8889eac6318f674d9/without-warning</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" err="1"/>
-              <a:t>messaging_toolkit</a:t>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>  .</a:t>
             </a:r>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0">
+            <a:endParaRPr>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;g2681e63bdfb_0_9:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="219" name="Google Shape;219;p13:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>6</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 115"/>
+        <p:cNvPr id="227" name="Shape 227"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="116" name="Google Shape;116;g2fd08a1e981_1_0:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="228" name="Google Shape;228;p14:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="117" name="Google Shape;117;g2fd08a1e981_1_0:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="229" name="Google Shape;229;p14:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...1 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>What else can you do to make sure your family and community is prepared for an earthquake? Sign up to receive </a:t>
+              <a:t>C</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" err="1">
-[...1 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>ShakeAlert</a:t>
+              <a:t>onsider sharing information with your community members about earthquake preparedness. Remember, most adults haven’t participated in an earthquake drill since they were in school. They may have incorrect ideas about how to protect themselves in an earthquake.</a:t>
             </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...1 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t> powered earthquake early warning alerts on your personal devices. There are cost-free apps available for Android and Apple devices that could provide you with seconds of warning to drop, cover and hold on before dangerous shaking arrives. </a:t>
+              <a:t>Conduct an earthquake drill at your workplace, house of worship, or other organization after reviewing correct protective actions. Include information about how to protect all bodies, including those that use a wheelchair, cane, or walker. Consider participating in the Great ShakeOut, an international earthquake drill that happens on the 3rd Thursday every October.  </a:t>
             </a:r>
-            <a:r>
-[...13 lines deleted...]
-            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="118" name="Google Shape;118;g2fd08a1e981_1_0:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="230" name="Google Shape;230;p14:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>7</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 101"/>
+        <p:cNvPr id="243" name="Shape 243"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="102" name="Google Shape;102;g2685cd98b5c_0_16:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="244" name="Google Shape;244;p15:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>There are lots of great resources out there about earthquake preparedness. It can feel overwhelming to start preparing. Consider setting a reminder on your phone once a month to conduct an earthquake drill with your family, and complete one preparedness task. Anything you can do to prepare for an earthquake makes you and your family safer!  </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="245" name="Google Shape;245;p15:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
-      </p:sp>
-[...188 lines deleted...]
-        </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 101">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="253" name="Shape 253"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="102" name="Google Shape;102;g2685cd98b5c_0_16:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="254" name="Google Shape;254;p16:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="255" name="Google Shape;255;p16:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="91" name="Shape 91"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="92" name="Google Shape;92;p2:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="103" name="Google Shape;103;g2685cd98b5c_0_16:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="93" name="Google Shape;93;p2:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The ShakeAlert Earthquake Early Warning System</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> can students and s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>taff with potential </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>seconds of warning to take protective action before strong ground shaking arrives.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> There are many ways to get alerts, including but not limited to via cell phones and digital devices, over public address systems, and more! </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Much like other alarms and drills, the ShakeAlert-powered technology in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>many schools helps</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>to keep people safe when strong shaking is expected at their location.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="94" name="Google Shape;94;p2:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="102" name="Shape 102"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="103" name="Google Shape;103;p3:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="104" name="Google Shape;104;p3:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Did you know that much of California and some areas in Oregon and Washington have a more than 75% chance of experience a damaging earthquake in the next 100 years? This U.S. Geological S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>urvey (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>USGS) graphic shows areas in red have a greater than 75% chance of experiencing an earthquake with strong to extreme shaking in the next 100 years (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>Modified Mercalli Intensity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> of 6 or greater). </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>An MMI of 6 on the 10-point scale will be felt by everyone and may be frightening and cause slight damage. Increasing intensity will result in a range of damage from overturned furniture to partial or complete building collapse. Because of this risk, it is important to prepare your staff and students to respond safely to an earthquake. That’s why the school district has ShakeAlert-powered earthquake early warning at your school. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr sz="1200">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In case there’s a question regarding MMI scale, show </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>this scale</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> and explain briefly. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="105" name="Google Shape;105;p3:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="114" name="Shape 114"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="115" name="Google Shape;115;p4:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="116" name="Google Shape;116;p4:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>It is important to note that ShakeAlert does not predict earthquakes. When an earthquake is detected by sensors in the U.S. Geological Survey's seismic network, a message is sent to Alert Delivery Partners who rapidly determine which school facilities should get alerts and deliver alerts through the public address or other systems—all in a matter of seconds. Alerts can potentially provide seconds of time for our school community to Drop, Cover and Hold On before strong shaking arrives! </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="122" name="Shape 122"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="123" name="Google Shape;123;p5:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="124" name="Google Shape;124;p5:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>There are many ways of getting an alert.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Alerts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> in your child’s school </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>may</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> sound similar to this if they have integrated ShakeAlert-powered alerts into their public </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>address</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> system (click to play alert sound). In some instances, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>people</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> may feel shaking without </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>getting</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> an alert. Whatever the case, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>the most recommended protective action is to Drop, Cover, and Hold On</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. The alert at your school may look and sound different</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>ly.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr sz="1200">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>NOTE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>: Before presenting the webinar, insert the alert audio and any alert visuals that apply to your particular s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>chool</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. If this webinar is presented to schools who work with multiple Alert Delivery Partners, use the general ShakeAlert alert tone found here: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://drive.google.com/drive/folders/12Z0jGCIHnErxaLXU_82m2mMNtJd7EePD</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="125" name="Google Shape;125;p5:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="136" name="Shape 136"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="137" name="Google Shape;137;p6:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="138" name="Google Shape;138;p6:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Most earthquake injuries are a result of people trying to move</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> falling, and/or being hit by falling objects. Therefore, when you feel shaking or get an alert, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>immediately Drop, Cover, and Hold On or take another protective action that is appropriate to your situation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Typically, this </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>means dropping to your hands and knees (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>not your bottom</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>) so you don’t fall. Cover your neck and head with your hands, and get under a table or desk, if possible. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Using one hand, h</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>old onto the leg of the table. Intentional training and practice is necessary to ensure everyone is ready to</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> take an immediate protective action.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="139" name="Google Shape;139;p6:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="144" name="Shape 144"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="145" name="Google Shape;145;p7:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="146" name="Google Shape;146;p7:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Be sure you can get ShakeAlert-powered earthquake early warning alerts on your cell phone. Be sure to get alerts in many ways to increase your chance of being alerted. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://www.usgs.gov/faqs/how-do-i-sign-shakealertr-earthquake-early-warning-system</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="149" name="Shape 149"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="150" name="Google Shape;150;p8:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="151" name="Google Shape;151;p8:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" i="1" dirty="0">
+              <a:rPr i="1" lang="en-US">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>NOTE:  Clicking on the image on the left will take you to </a:t>
+              <a:t>NOTE:  Clicking on the image on the left will take you to Ready.gov</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" i="1" dirty="0" err="1">
-[...8 lines deleted...]
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0"/>
-            <a:endParaRPr lang="en-US" dirty="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Build an emergency supply kit with enough water, food and other supplies for your family to survive for a few days after an earthquake. </a:t>
+              <a:t>Talk with your family about your plan to stay safe during an earthquake. Decide where to meet if you’re not together.  Discuss evacuation routes. Make sure all family members have access to each other's’ contact information. Be sure to consider any of your family’s specific dietary or medical needs when planning.  Ready.gov has checklists and other resources to help you create your family’s emergency plan. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" err="1">
-[...3 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="en-US" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId2"/>
               </a:rPr>
-              <a:t>Ready.gov</a:t>
+              <a:t>https://www.ready.gov/plan</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t> has a list of what you may need, as well as low cost and cost free ideas on how to prepare.  </a:t>
+              <a:t> </a:t>
             </a:r>
-            <a:r>
-[...12 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0">
+            <a:endParaRPr>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="104" name="Google Shape;104;g2685cd98b5c_0_16:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="152" name="Google Shape;152;p8:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>9</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="164" name="Shape 164"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p9:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="166" name="Google Shape;166;p9:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr i="1" lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>NOTE:  Clicking on the image on the left will take you to Ready.gov</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Build an emergency supply kit with enough water, food and other supplies for your family to survive for up to two weeks after an earthquake. Ready.gov has a list of what you may need, as well as low-cost and cost-free ideas on how to prepare.  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://www.ready.gov/kit</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="167" name="Google Shape;167;p9:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide" showMasterSp="0">
   <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="17" name="Shape 17"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Google Shape;20;p8">
-[...8 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="18" name="Google Shape;18;p18"/>
           <p:cNvPicPr preferRelativeResize="0"/>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId2" cstate="print">
-[...13 lines deleted...]
-            </a:extLst>
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
           </a:blip>
-          <a:srcRect l="-15385"/>
+          <a:srcRect b="0" l="-15385" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1377941" y="0"/>
             <a:ext cx="7766057" cy="1489435"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Subtitle 2">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="19" name="Google Shape;19;p18"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="subTitle" idx="1"/>
+            <p:ph idx="1" type="subTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="293916" y="3848276"/>
             <a:ext cx="8430359" cy="333980"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
               <a:buNone/>
               <a:defRPr sz="1800">
                 <a:solidFill>
-                  <a:schemeClr val="tx2"/>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="342900" indent="0" algn="ctr">
+            <a:lvl2pPr lvl="1" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
               <a:buNone/>
               <a:defRPr sz="1500"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="685800" indent="0" algn="ctr">
+            <a:lvl3pPr lvl="2" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1350"/>
               <a:buNone/>
               <a:defRPr sz="1350"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1028700" indent="0" algn="ctr">
+            <a:lvl4pPr lvl="3" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1371600" indent="0" algn="ctr">
+            <a:lvl5pPr lvl="4" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="1714500" indent="0" algn="ctr">
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2057400" indent="0" algn="ctr">
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="2400300" indent="0" algn="ctr">
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="2743200" indent="0" algn="ctr">
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...4 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Rectangle 7">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="20" name="Google Shape;20;p18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="0"/>
             <a:ext cx="2468879" cy="1489435"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0E7A42"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:style>
-[...14 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US" sz="1050"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1050" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="21" name="Google Shape;21;p18"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="293916" y="2796758"/>
             <a:ext cx="8430359" cy="895350"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
               <a:defRPr sz="3000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...4 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Footer Placeholder 13">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="22" name="Google Shape;22;p18"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="10"/>
+            <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...3 lines deleted...]
-          </a:p>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="Slide Number Placeholder 14">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="23" name="Google Shape;23;p18"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="11"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6792684" y="4818459"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-          <a:lstStyle/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4" descr="ShakeAlert Ready Schools logo">
-[...9 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr descr="ShakeAlert Ready Schools logo" id="24" name="Google Shape;24;p18"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="491878" y="135871"/>
             <a:ext cx="2288149" cy="1960092"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect." id="25" name="Google Shape;25;p18"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7902474" y="4612941"/>
+            <a:ext cx="821801" cy="386490"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
-  <p:cSld name="Picture with Caption">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Content with Caption" type="objTx">
+  <p:cSld name="OBJECT_WITH_CAPTION_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="68" name="Shape 68"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Picture Placeholder 2">
-[...88 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="69" name="Google Shape;69;p27"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="348174" y="740569"/>
             <a:ext cx="2949178" cy="986177"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...4 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Text Placeholder 3">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="70" name="Google Shape;70;p27"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" sz="half" idx="2"/>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3563710" y="740569"/>
+            <a:ext cx="5232116" cy="3753872"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-323850" lvl="0" marL="457200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-323850" lvl="1" marL="914400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-323850" lvl="2" marL="1371600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-323850" lvl="3" marL="1828800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-323850" lvl="4" marL="2286000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-323850" lvl="5" marL="2743200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-323850" lvl="6" marL="3200400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-323850" lvl="7" marL="3657600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-323850" lvl="8" marL="4114800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="71" name="Google Shape;71;p27"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="348174" y="1873703"/>
             <a:ext cx="2949178" cy="2620737"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
-[...3 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1350"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1350">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="342900" indent="0">
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1050"/>
               <a:buNone/>
               <a:defRPr sz="1050"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="685800" indent="0">
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="900"/>
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1028700" indent="0">
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="750"/>
               <a:buNone/>
               <a:defRPr sz="750"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1371600" indent="0">
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="750"/>
               <a:buNone/>
               <a:defRPr sz="750"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="1714500" indent="0">
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
               <a:buNone/>
               <a:defRPr sz="750"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2057400" indent="0">
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
               <a:buNone/>
               <a:defRPr sz="750"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="2400300" indent="0">
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
               <a:buNone/>
               <a:defRPr sz="750"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="2743200" indent="0">
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
               <a:buNone/>
               <a:defRPr sz="750"/>
             </a:lvl9pPr>
           </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="72" name="Google Shape;72;p27"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6792684" y="4818459"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-            <a:r>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>Click to edit Master text styles</a:t>
-            </a:r>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;p27"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="11" type="ftr"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="74" name="Google Shape;74;p27"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3416753" y="740569"/>
+            <a:ext cx="0" cy="3753872"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="C7CDD2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="8000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title slide" type="title">
-  <p:cSld name="1_Title slide">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption">
+  <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 34"/>
+        <p:cNvPr id="75" name="Shape 75"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;p7"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;p28"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph idx="2" type="pic"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="311708" y="744575"/>
-            <a:ext cx="8520600" cy="2052600"/>
+            <a:off x="3551464" y="740569"/>
+            <a:ext cx="5131253" cy="3753872"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="lt1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="77" name="Google Shape;77;p28"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="348174" y="740569"/>
+            <a:ext cx="2949178" cy="986177"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="b" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              <a:defRPr sz="5200"/>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              <a:defRPr sz="5200"/>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              <a:defRPr sz="5200"/>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              <a:defRPr sz="5200"/>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              <a:defRPr sz="5200"/>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              <a:defRPr sz="5200"/>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              <a:defRPr sz="5200"/>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              <a:defRPr sz="5200"/>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              <a:defRPr sz="5200"/>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;p7"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="78" name="Google Shape;78;p28"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="subTitle" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="311700" y="2834125"/>
-            <a:ext cx="8520600" cy="792600"/>
+            <a:off x="348174" y="1873703"/>
+            <a:ext cx="2949178" cy="2620737"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="2800"/>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1350"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1350">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" algn="ctr" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="2800"/>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1050"/>
+              <a:buNone/>
+              <a:defRPr sz="1050"/>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" algn="ctr" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="2800"/>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="900"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" algn="ctr" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="2800"/>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" algn="ctr" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="2800"/>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" algn="ctr" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="2800"/>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" algn="ctr" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="2800"/>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" algn="ctr" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="2800"/>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" algn="ctr" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="2800"/>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title and Content Student Facing - no SA logo">
-  <p:cSld name="Title and Content Student Facing - no SA logo">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="1_Title and Content">
+  <p:cSld name="2_Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 18"/>
+        <p:cNvPr id="79" name="Shape 79"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Google Shape;19;p3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="80" name="Google Shape;80;p29"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="259280" y="640235"/>
+            <a:ext cx="8625300" cy="431400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="006F41"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="81" name="Google Shape;81;p29"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628650" y="1169194"/>
+            <a:ext cx="3943200" cy="3263400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="–"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-330200" lvl="2" marL="1371600" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-314325" lvl="3" marL="1828800" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-314325" lvl="4" marL="2286000" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-314325" lvl="5" marL="2743200" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-314325" lvl="6" marL="3200400" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-314325" lvl="7" marL="3657600" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-314325" lvl="8" marL="4114800" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="82" name="Google Shape;82;p29"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4724400" y="1162136"/>
+            <a:ext cx="3943200" cy="3263400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="–"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-330200" lvl="2" marL="1371600" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-314325" lvl="3" marL="1828800" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-314325" lvl="4" marL="2286000" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-314325" lvl="5" marL="2743200" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-314325" lvl="6" marL="3200400" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-314325" lvl="7" marL="3657600" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-314325" lvl="8" marL="4114800" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Content" type="obj">
+  <p:cSld name="OBJECT">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="26" name="Shape 26"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Google Shape;27;p19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Google Shape;28;p19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="1275757"/>
+            <a:ext cx="8537121" cy="3229865"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Google Shape;29;p19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6792684" y="4818459"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Google Shape;30;p19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="11" type="ftr"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Blank" type="blank">
+  <p:cSld name="BLANK">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="31" name="Shape 31"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Google Shape;32;p20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6792684" y="4818459"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Google Shape;33;p20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="11" type="ftr"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section Divider" type="secHead">
+  <p:cSld name="SECTION_HEADER">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="34" name="Shape 34"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Google Shape;35;p21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393493" y="753900"/>
+            <a:ext cx="6127229" cy="2139553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="4500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="4500"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Google Shape;36;p21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393493" y="3141006"/>
+            <a:ext cx="6127229" cy="1125140"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buNone/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1350"/>
+              <a:buNone/>
+              <a:defRPr sz="1350">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="757575"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="757575"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="757575"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="757575"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="37" name="Google Shape;37;p21"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="-5769" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6638430" y="466165"/>
+            <a:ext cx="2505569" cy="4260958"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="Google Shape;38;p21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10391361" y="-89453"/>
+            <a:ext cx="184731" cy="253916"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1050">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="Google Shape;39;p21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6792684" y="4818459"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="Google Shape;40;p21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="11" type="ftr"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Closing Slide" showMasterSp="0">
+  <p:cSld name="1_Closing Slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="41" name="Shape 41"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="42" name="Google Shape;42;p22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9025614" cy="3197333"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0E7A42"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="43" name="Google Shape;43;p22"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="-13889" r="13889" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="455840" y="0"/>
+            <a:ext cx="8688160" cy="3197333"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="44" name="Google Shape;44;p22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="657225" y="1312586"/>
+            <a:ext cx="7829550" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="3300">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A green and black sign&#10;&#10;Description automatically generated" id="45" name="Google Shape;45;p22"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2576531" y="3455033"/>
+            <a:ext cx="3990938" cy="1178277"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect." id="46" name="Google Shape;46;p22"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="266218" y="4696130"/>
+            <a:ext cx="606680" cy="285320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="47" name="Google Shape;47;p22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="subTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="688971" y="2395194"/>
+            <a:ext cx="7766058" cy="333980"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="0" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="AFFFDE"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buNone/>
+              <a:defRPr sz="1500"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1350"/>
+              <a:buNone/>
+              <a:defRPr sz="1350"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Closing Slide">
+  <p:cSld name="Closing Slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="48" name="Shape 48"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;p23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9025614" cy="3197333"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0E7A42"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="50" name="Google Shape;50;p23"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="-13889" r="13889" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="455840" y="0"/>
+            <a:ext cx="8688160" cy="3197333"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51" name="Google Shape;51;p23"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="293916" y="1498324"/>
+            <a:ext cx="8430359" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="3300">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A green and black sign&#10;&#10;Description automatically generated" id="52" name="Google Shape;52;p23"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2280132" y="3215351"/>
+            <a:ext cx="4583736" cy="1353294"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="1_Title and Content">
+  <p:cSld name="1_Title and Content">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:alpha val="20000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="53" name="Shape 53"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="54" name="Google Shape;54;p24"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="55" name="Google Shape;55;p24"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="1275757"/>
+            <a:ext cx="8537121" cy="3229865"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="56" name="Google Shape;56;p24"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6792684" y="4818459"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="57" name="Google Shape;57;p24"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="11" type="ftr"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content" type="twoObj">
+  <p:cSld name="TWO_OBJECTS">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="58" name="Shape 58"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="59" name="Google Shape;59;p25"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="60" name="Google Shape;60;p25"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="1242118"/>
+            <a:ext cx="4210052" cy="3263504"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="61" name="Google Shape;61;p25"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4640032" y="1242118"/>
+            <a:ext cx="4210052" cy="3263504"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="62" name="Google Shape;62;p25"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6792684" y="4818459"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="63" name="Google Shape;63;p25"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="11" type="ftr"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Only" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="64" name="Shape 64"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="65" name="Google Shape;65;p26"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="66" name="Google Shape;66;p26"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6792684" y="4818459"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;p26"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="11" type="ftr"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="9" name="Shape 9"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Google Shape;10;p17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="10800000">
+            <a:off x="0" y="4732973"/>
+            <a:ext cx="9144000" cy="410527"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F2F2F2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1050" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Google Shape;11;p17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2100" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Google Shape;12;p17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="1275757"/>
+            <a:ext cx="8537121" cy="3229865"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-323850" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-323850" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-323850" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-323850" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-323850" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-314325" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-314325" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-314325" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-314325" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Google Shape;13;p17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6792684" y="4818459"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Google Shape;14;p17"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId1">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9141714" cy="409472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Google Shape;15;p17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="138640" y="4810865"/>
+            <a:ext cx="8603700" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>ShakeAlert Ready Schools | 7.2026</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="7F7F7F"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect." id="16" name="Google Shape;16;p17"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7410483" y="4744991"/>
+            <a:ext cx="821801" cy="386490"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483649" r:id="rId3"/>
+    <p:sldLayoutId id="2147483650" r:id="rId4"/>
+    <p:sldLayoutId id="2147483651" r:id="rId5"/>
+    <p:sldLayoutId id="2147483652" r:id="rId6"/>
+    <p:sldLayoutId id="2147483653" r:id="rId7"/>
+    <p:sldLayoutId id="2147483654" r:id="rId8"/>
+    <p:sldLayoutId id="2147483655" r:id="rId9"/>
+    <p:sldLayoutId id="2147483656" r:id="rId10"/>
+    <p:sldLayoutId id="2147483657" r:id="rId11"/>
+    <p:sldLayoutId id="2147483658" r:id="rId12"/>
+    <p:sldLayoutId id="2147483659" r:id="rId13"/>
+    <p:sldLayoutId id="2147483660" r:id="rId14"/>
+  </p:sldLayoutIdLst>
+  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.earthquakecountry.org/step1/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shakealert.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ready.gov/earthquakes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.earthquakecountry.org/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caloes.ca.gov/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oregon.gov/oem/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mil.wa.gov/emergency-management-division" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.gif"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ready.gov/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="87" name="Shape 87"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="88" name="Google Shape;88;p1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="subTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="582388" y="2845193"/>
+            <a:ext cx="8430359" cy="518833"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-US" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Presentation to Parents and Guardians</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2800"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" sz="2800">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="89" name="Google Shape;89;p1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="582388" y="2265774"/>
+            <a:ext cx="8430359" cy="579420"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>ShakeAlert</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr baseline="30000" lang="en-US" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>®</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> Earthquake Early Warning </a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="90" name="Google Shape;90;p1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="582388" y="3555616"/>
+            <a:ext cx="8430359" cy="914784"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Understanding the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> ShakeAlert</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" baseline="30000" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Ⓡ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> Earthquake Early Warning (EEW) System</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>What to expect and how to respond </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Using ShakeAlert resources to educate the school community</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="186" name="Shape 186"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="187" name="Google Shape;187;p10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="259274" y="729875"/>
+            <a:ext cx="5841968" cy="427713"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800"/>
+              <a:t>Secure Your Space</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2800"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2800"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="188" name="Google Shape;188;p10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7016665" y="4810865"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr sz="900">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="189" name="Google Shape;189;p10"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2014262" y="1357485"/>
+            <a:ext cx="5115475" cy="3362482"/>
+            <a:chOff x="2014262" y="1357485"/>
+            <a:chExt cx="5115475" cy="3362482"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="190" name="Google Shape;190;p10">
+              <a:hlinkClick r:id="rId3"/>
+            </p:cNvPr>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2014262" y="1357485"/>
+              <a:ext cx="5115475" cy="3056140"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="191" name="Google Shape;191;p10"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2883040" y="4504523"/>
+              <a:ext cx="3377918" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr i="1" lang="en-US" sz="800">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="196" name="Shape 196"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="197" name="Google Shape;197;p11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7016665" y="4810865"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr sz="900">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="198" name="Google Shape;198;p11"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="477246" y="603192"/>
+            <a:ext cx="8189507" cy="4113559"/>
+            <a:chOff x="477246" y="603192"/>
+            <a:chExt cx="8189507" cy="4113559"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="199" name="Google Shape;199;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="477246" y="603192"/>
+              <a:ext cx="8189507" cy="3804001"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="200" name="Google Shape;200;p11"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2883040" y="4501307"/>
+              <a:ext cx="3377918" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr i="1" lang="en-US" sz="800">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="205" name="Shape 205"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="206" name="Google Shape;206;p12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="259274" y="640225"/>
+            <a:ext cx="8518800" cy="431400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800"/>
+              <a:t>Talk to Children About Earthquake Safety</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2800"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="207" name="Google Shape;207;p12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="358174" y="1163447"/>
+            <a:ext cx="2409900" cy="2733000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2000"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>It’s ok to be scared, but it’s better to be prepared! </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="208" name="Google Shape;208;p12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7016665" y="4810865"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr sz="900">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="209" name="Google Shape;209;p12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-125835" y="2694029"/>
+            <a:ext cx="3377918" cy="2024690"/>
+            <a:chOff x="-125835" y="2694029"/>
+            <a:chExt cx="3377918" cy="2024690"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="210" name="Google Shape;210;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="321401" y="2694029"/>
+              <a:ext cx="2772547" cy="1809246"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="211" name="Google Shape;211;p12"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-125835" y="4503275"/>
+              <a:ext cx="3377918" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr i="1" lang="en-US" sz="800">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="212" name="Google Shape;212;p12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2966268" y="1144403"/>
+            <a:ext cx="6107797" cy="3610528"/>
+            <a:chOff x="2966268" y="1144403"/>
+            <a:chExt cx="6107797" cy="3610528"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="213" name="Google Shape;213;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6748433" y="1144403"/>
+              <a:ext cx="2325632" cy="3347839"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="214" name="Google Shape;214;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2966268" y="1776045"/>
+              <a:ext cx="3456291" cy="2490423"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="215" name="Google Shape;215;p12"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4733600" y="4539487"/>
+              <a:ext cx="3377918" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr i="1" lang="en-US" sz="800">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Images courtesy of The Hero in You Foundation</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="220" name="Shape 220"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="221" name="Google Shape;221;p13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="264630" y="653066"/>
+            <a:ext cx="8381700" cy="431400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-US" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Talk to Older </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-US" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Students</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-US" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> About Earthquake Safety  </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" sz="2800">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" sz="2800">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="222" name="Google Shape;222;p13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="358175" y="1184675"/>
+            <a:ext cx="3923400" cy="754200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Consider working with older students to create a plan.</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="223" name="Google Shape;223;p13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7016665" y="4810865"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr sz="900">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="224" name="Google Shape;224;p13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="584142" y="2634524"/>
+            <a:ext cx="2726763" cy="1690593"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="225" name="Google Shape;225;p13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4479757" y="1181907"/>
+            <a:ext cx="4080101" cy="3531516"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="226" name="Google Shape;226;p13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2790798" y="4490434"/>
+            <a:ext cx="3377918" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr i="1" lang="en-US" sz="800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Images courtesy of USGS</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="231" name="Shape 231"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="232" name="Google Shape;232;p14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="259274" y="640225"/>
+            <a:ext cx="8518800" cy="431400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800"/>
+              <a:t>Connect with Your Community</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2800"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2800"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="233" name="Google Shape;233;p14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7016665" y="4810865"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr sz="900">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="234" name="Google Shape;234;p14"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3357744" y="1334500"/>
+            <a:ext cx="5553271" cy="3113226"/>
+            <a:chOff x="3357744" y="1334500"/>
+            <a:chExt cx="5553271" cy="3113226"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="235" name="Google Shape;235;p14"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3357744" y="1334500"/>
+              <a:ext cx="5553271" cy="2903945"/>
+              <a:chOff x="4248533" y="1449778"/>
+              <a:chExt cx="4355109" cy="2277396"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="236" name="Google Shape;236;p14"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId3">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4248533" y="1454538"/>
+                <a:ext cx="2837228" cy="2272636"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="237" name="Google Shape;237;p14"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId4">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="-4692" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7105640" y="1449778"/>
+                <a:ext cx="1478124" cy="1112033"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="238" name="Google Shape;238;p14"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId5">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7125518" y="2586059"/>
+                <a:ext cx="1478124" cy="1112033"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="239" name="Google Shape;239;p14"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4518674" y="4232282"/>
+              <a:ext cx="3377918" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr i="1" lang="en-US" sz="800">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="240" name="Google Shape;240;p14"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="123189" y="1394674"/>
+            <a:ext cx="3377918" cy="3022133"/>
+            <a:chOff x="123189" y="1394674"/>
+            <a:chExt cx="3377918" cy="3022133"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="ShakeOut Participant Badge" id="241" name="Google Shape;241;p14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="423432" y="1394674"/>
+              <a:ext cx="2777433" cy="2777433"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="242" name="Google Shape;242;p14"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="123189" y="4201363"/>
+              <a:ext cx="3377918" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr i="1" lang="en-US" sz="800">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of ShakeOut</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="246" name="Shape 246"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="247" name="Google Shape;247;p15"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393493" y="1245476"/>
+            <a:ext cx="5775382" cy="3093114"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="300"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1616"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>ShakeAlert Ready Schools | 7.2026</a:t>
+            </a:r>
+            <a:endParaRPr sz="800">
+              <a:solidFill>
+                <a:srgbClr val="7F7F7F"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="252" name="Google Shape;252;p15"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7016665" y="4810865"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr sz="900">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="256" name="Shape 256"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="257" name="Google Shape;257;p16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="356821" y="1447524"/>
+            <a:ext cx="8430300" cy="895500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="5100"/>
+              <a:t>Thank you</a:t>
+            </a:r>
+            <a:endParaRPr b="0" sz="5100"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="258" name="Google Shape;258;p16" title="ShakeAlert.org_General-Educational-Resources_URL.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="1660" l="0" r="0" t="-1660"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7891775" y="3630375"/>
+            <a:ext cx="895350" cy="1156802"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="95" name="Shape 95"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="96" name="Google Shape;96;p2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1668162" y="-778476"/>
+            <a:ext cx="184731" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="97" name="Google Shape;97;p2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="207250" y="516150"/>
+            <a:ext cx="8936700" cy="705900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="5200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-US" sz="2800" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The ShakeAlert</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" baseline="30000" lang="en-US" sz="2800" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Ⓡ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-US" sz="2800" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> Earthquake Early Warning System </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="98" name="Google Shape;98;p2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="275847" y="1159115"/>
+            <a:ext cx="8466600" cy="792600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2400" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>provides </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>potential</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2400" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> seconds of warning to take protective action before strong shaking arrives.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" sz="2400" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="99" name="Google Shape;99;p2"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2127336" y="2040766"/>
+            <a:ext cx="4889328" cy="2694316"/>
+            <a:chOff x="2127336" y="2040766"/>
+            <a:chExt cx="4889328" cy="2694316"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="If you feel shaking or get an alert….DROP! COVER! HOLD ON!" id="100" name="Google Shape;100;p2"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2127336" y="2040766"/>
+              <a:ext cx="4889328" cy="2527159"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="101" name="Google Shape;101;p2"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2882985" y="4519638"/>
+              <a:ext cx="3377918" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr i="1" lang="en-US" sz="800">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="106" name="Shape 106"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="107" name="Google Shape;107;p3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1668162" y="-778476"/>
+            <a:ext cx="184731" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="108" name="Google Shape;108;p3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="243502" y="679450"/>
+            <a:ext cx="2747100" cy="3840000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4812" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="9020"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="109" name="Google Shape;109;p3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="497010" y="881231"/>
+            <a:ext cx="3160500" cy="1371600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="006F41"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>You Live in </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="006F41"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="006F41"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Earthquake Country!</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="006F41"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="110" name="Google Shape;110;p3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="497000" y="2252925"/>
+            <a:ext cx="2095800" cy="2211000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="12700" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Areas in red have a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-US" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>more than 75% chance of a damaging earthquake </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>in the next 100 years.</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="111" name="Google Shape;111;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3657474" y="679450"/>
+            <a:ext cx="4902200" cy="4014392"/>
+            <a:chOff x="3657474" y="679450"/>
+            <a:chExt cx="4902200" cy="4014392"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="Heat map of the United States showing California coast with a 75% to 95% chance of a damaging earthquake in the next 100 years." id="112" name="Google Shape;112;p3"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3657474" y="679450"/>
+              <a:ext cx="4902200" cy="3784600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="113" name="Google Shape;113;p3"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4419615" y="4478398"/>
+              <a:ext cx="3377918" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr i="1" lang="en-US" sz="800">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="117" name="Shape 117"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="118" name="Google Shape;118;p4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6779273" y="4802073"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="119" name="Google Shape;119;p4"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="281163" y="491287"/>
+            <a:ext cx="8581673" cy="4268648"/>
+            <a:chOff x="281163" y="491287"/>
+            <a:chExt cx="8581673" cy="4268648"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="120" name="Google Shape;120;p4" title="ShakeAlert-Ready-Schools_EEW_Basics_Schools_Landscape_05.2025.png"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="281163" y="491287"/>
+              <a:ext cx="8581673" cy="4160926"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="121" name="Google Shape;121;p4"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3094891" y="4544491"/>
+              <a:ext cx="2954215" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr i="1" lang="en-US" sz="800">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="126" name="Shape 126"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="127" name="Google Shape;127;p5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1668162" y="-778476"/>
+            <a:ext cx="184731" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="128" name="Google Shape;128;p5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="259355" y="557285"/>
+            <a:ext cx="8625300" cy="431400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45675" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45675">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400"/>
+              <a:t>What to Expect from an Alert </a:t>
+            </a:r>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="129" name="Google Shape;129;p5"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1467534" y="4236573"/>
+            <a:ext cx="457205" cy="457205"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="130" name="Google Shape;130;p5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="106786" y="1061409"/>
+            <a:ext cx="3178800" cy="1188300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Alerts can look and sound differently on different devices and among different Alert Delivery Partners. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1600">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="131" name="Google Shape;131;p5"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1835040" y="640992"/>
+            <a:ext cx="5473920" cy="4052786"/>
+            <a:chOff x="1924739" y="631894"/>
+            <a:chExt cx="5473920" cy="4052786"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="132" name="Google Shape;132;p5" title="Copy of Hlthcare_14_PHONE_V01.jpg"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5621508" y="2096093"/>
+              <a:ext cx="1777151" cy="1953475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="133" name="Google Shape;133;p5" title="Copy of 04_Public Announcements.png"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3551533" y="631894"/>
+              <a:ext cx="2894826" cy="2894826"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="134" name="Google Shape;134;p5"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2883041" y="4469236"/>
+              <a:ext cx="3377918" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr i="1" lang="en-US" sz="800">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="135" name="Google Shape;135;p5" title="Education_Chromebook_Alert (1).png"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm flipH="1">
+              <a:off x="1924739" y="2179156"/>
+              <a:ext cx="2204006" cy="2080246"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="129"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect filter="fade" transition="in">
+                                      <p:cBhvr>
+                                        <p:cTn dur="5000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="129"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="140" name="Shape 140"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="141" name="Google Shape;141;p6"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1525287" y="655479"/>
+            <a:ext cx="5679840" cy="4061695"/>
+            <a:chOff x="617612" y="655479"/>
+            <a:chExt cx="5679840" cy="4061695"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="If you feel shaking or get an alert, drop, cover and hold on!" id="142" name="Google Shape;142;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="7251" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="617612" y="655479"/>
+              <a:ext cx="5679840" cy="3901950"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="143" name="Google Shape;143;p6"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1768573" y="4501730"/>
+              <a:ext cx="3377918" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr i="1" lang="en-US" sz="800">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="147" name="Shape 147"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="148" name="Google Shape;148;p7" title="ShakeAlert EEW on Your Phone_02.2026.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5" y="0"/>
+            <a:ext cx="9144003" cy="5143504"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="153" name="Shape 153"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Photo of a mother and two kids looking at an ipad together at home." id="154" name="Google Shape;154;p8"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="400838"/>
+            <a:ext cx="9144000" cy="2812626"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="155" name="Google Shape;155;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="400838"/>
+            <a:ext cx="6701246" cy="2812626"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:srgbClr val="0E2849">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="dk2"/>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="10800000" scaled="0"/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="156" name="Google Shape;156;p8"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="219069" y="664362"/>
             <a:ext cx="8625300" cy="431400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" rtl="0">
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="006F41"/>
+                <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...219 lines deleted...]
-            <a:endParaRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Make A Plan</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="Google Shape;20;p3"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="157" name="Google Shape;157;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628650" y="1318925"/>
-            <a:ext cx="7886700" cy="3113700"/>
+            <a:off x="7016665" y="4810865"/>
+            <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-[...3758 lines deleted...]
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...3 lines deleted...]
-                </a:solidFill>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Presentation for Parents and Guardians</a:t>
-[...75 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr sz="900">
               <a:solidFill>
-                <a:schemeClr val="tx2"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
-          </a:p>
-[...359 lines deleted...]
-            <a:endParaRPr sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="7" name="Group 6" descr="Screenshot of Secure Your Space flyer by Earthquake County Alliance ">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="158" name="Google Shape;158;p8"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6167018" y="805661"/>
-[...2 lines deleted...]
-            <a:chExt cx="2271542" cy="2909615"/>
+            <a:off x="138640" y="1455984"/>
+            <a:ext cx="4864100" cy="3153019"/>
+            <a:chOff x="138640" y="1455984"/>
+            <a:chExt cx="4864100" cy="3153019"/>
           </a:xfrm>
         </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="Laptop with the Ready.gov Make A Plan webpage " id="159" name="Google Shape;159;p8"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="138640" y="1455984"/>
+              <a:ext cx="4864100" cy="2819400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="5" name="Rectangle 4">
-[...6 lines deleted...]
-            <p:cNvSpPr/>
+            <p:cNvPr id="160" name="Google Shape;160;p8"/>
+            <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="6479674" y="993289"/>
-              <a:ext cx="2199288" cy="2828499"/>
+              <a:off x="191732" y="4333784"/>
+              <a:ext cx="1665891" cy="275219"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
-            <a:solidFill>
-[...4 lines deleted...]
-            </a:solidFill>
+            <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
-          <p:style>
-[...14 lines deleted...]
-          </p:style>
           <p:txBody>
-            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:schemeClr val="dk1"/>
+                </a:buClr>
+                <a:buSzPts val="800"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr i="1" lang="en-US" sz="800">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of Ready.gov</a:t>
+              </a:r>
+              <a:endParaRPr i="1" sz="800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="161" name="Google Shape;161;p8"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6356406" y="3213464"/>
+            <a:ext cx="3377918" cy="1529197"/>
+            <a:chOff x="6356406" y="3213464"/>
+            <a:chExt cx="3377918" cy="1529197"/>
+          </a:xfrm>
+        </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="123" name="Google Shape;123;p20">
-[...1 lines deleted...]
-            </p:cNvPr>
+            <p:cNvPr id="162" name="Google Shape;162;p8"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
-          <p:blipFill>
-            <a:blip r:embed="rId4" cstate="print">
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
               <a:alphaModFix/>
-              <a:extLst>
-[...3 lines deleted...]
-              </a:extLst>
             </a:blip>
-            <a:stretch>
-[...1 lines deleted...]
-            </a:stretch>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
-              <a:off x="6407420" y="912173"/>
-              <a:ext cx="2181541" cy="2828850"/>
+              <a:off x="6373400" y="3213464"/>
+              <a:ext cx="2231280" cy="1529197"/>
             </a:xfrm>
-            <a:prstGeom prst="roundRect">
-[...2 lines deleted...]
-              </a:avLst>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="9525" cap="flat" cmpd="sng">
-[...6 lines deleted...]
-              <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:ln>
+              <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="163" name="Google Shape;163;p8"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6356406" y="4501281"/>
+              <a:ext cx="3377918" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr i="1" lang="en-US" sz="800">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
       </p:grpSp>
-      <p:sp>
-[...400 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 130"/>
-[...1207 lines deleted...]
-        <p:cNvPr id="1" name="Shape 152"/>
+        <p:cNvPr id="168" name="Shape 168"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Picture 14">
-[...2149 lines deleted...]
-          <p:cNvPr id="178" name="Google Shape;178;p25"/>
+          <p:cNvPr descr="Photo of an emergency kit" id="169" name="Google Shape;169;p9"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId9" cstate="print">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
-            <a:extLst>
-[...3 lines deleted...]
-            </a:extLst>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4457566" y="1347202"/>
-[...398 lines deleted...]
-            <a:ext cx="4889329" cy="2527159"/>
+            <a:off x="0" y="400838"/>
+            <a:ext cx="9144000" cy="2812626"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5">
-[...4641 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="170" name="Google Shape;170;p9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="400838"/>
             <a:ext cx="6701246" cy="2812626"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:gradFill flip="none" rotWithShape="1">
+          <a:gradFill>
             <a:gsLst>
               <a:gs pos="0">
-                <a:schemeClr val="tx2">
+                <a:srgbClr val="0E2849">
                   <a:alpha val="0"/>
-                </a:schemeClr>
+                </a:srgbClr>
               </a:gs>
               <a:gs pos="100000">
-                <a:schemeClr val="tx2"/>
+                <a:schemeClr val="dk2"/>
               </a:gs>
             </a:gsLst>
-            <a:lin ang="10800000" scaled="1"/>
-            <a:tileRect/>
+            <a:lin ang="10800000" scaled="0"/>
           </a:gradFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:style>
-[...14 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
-[...27 lines deleted...]
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
-[...11 lines deleted...]
-              <a:t>CREDIT</a:t>
+              <a:t/>
             </a:r>
-            <a:r>
-[...17 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1000" i="1" dirty="0">
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Title 10">
-[...584 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="171" name="Google Shape;171;p9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="3817450" y="-3427899"/>
             <a:ext cx="1508263" cy="9143163"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:gradFill flip="none" rotWithShape="1">
+          <a:gradFill>
             <a:gsLst>
               <a:gs pos="0">
-                <a:schemeClr val="tx2">
+                <a:srgbClr val="0E2849">
                   <a:alpha val="0"/>
-                </a:schemeClr>
+                </a:srgbClr>
               </a:gs>
               <a:gs pos="100000">
-                <a:schemeClr val="tx2"/>
+                <a:schemeClr val="dk2"/>
               </a:gs>
             </a:gsLst>
-            <a:lin ang="10800000" scaled="1"/>
-            <a:tileRect/>
+            <a:lin ang="10800000" scaled="0"/>
           </a:gradFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:style>
-[...14 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="108" name="Google Shape;108;p18">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="172" name="Google Shape;172;p9"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="182305" y="4333784"/>
-            <a:ext cx="1665891" cy="275219"/>
+            <a:off x="219069" y="664362"/>
+            <a:ext cx="8625300" cy="431400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" i="1" dirty="0">
-[...72 lines deleted...]
-                <a:cs typeface="+mj-cs"/>
+              <a:rPr lang="en-US" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Make An Emergency Supply Kit</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+            <a:endParaRPr sz="2000">
               <a:solidFill>
-                <a:schemeClr val="bg1"/>
+                <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="TextBox 16">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="173" name="Google Shape;173;p9"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
-[...149 lines deleted...]
-          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7016665" y="4810865"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...94 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r"/>
-[...3 lines deleted...]
-              <a:t>9</a:t>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" sz="900" dirty="0"/>
+            <a:endParaRPr sz="900">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="174" name="Google Shape;174;p9"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="182305" y="1509869"/>
+            <a:ext cx="4858578" cy="3099134"/>
+            <a:chOff x="182305" y="1509869"/>
+            <a:chExt cx="4858578" cy="3099134"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr descr="Laptop showing Ready.gov webpage for assembling a diaster supplies kit." id="175" name="Google Shape;175;p9"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="182305" y="1509869"/>
+              <a:ext cx="4858578" cy="2812626"/>
+              <a:chOff x="182305" y="1606892"/>
+              <a:chExt cx="4858578" cy="2812626"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="176" name="Google Shape;176;p9"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId4">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="-440"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="849624" y="1846288"/>
+                <a:ext cx="3547809" cy="2140580"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="A close-up of a computer&#10;&#10;Description automatically generated" id="177" name="Google Shape;177;p9">
+                <a:hlinkClick r:id="rId5"/>
+              </p:cNvPr>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId6">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="182305" y="1606892"/>
+                <a:ext cx="4858578" cy="2812626"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="178" name="Google Shape;178;p9"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="191732" y="4333784"/>
+              <a:ext cx="1665891" cy="275219"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:schemeClr val="dk1"/>
+                </a:buClr>
+                <a:buSzPts val="800"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr i="1" lang="en-US" sz="800">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of Ready.gov</a:t>
+              </a:r>
+              <a:endParaRPr i="1" sz="800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="179" name="Google Shape;179;p9"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5784936" y="3307604"/>
+            <a:ext cx="3377918" cy="1409121"/>
+            <a:chOff x="5784936" y="3307604"/>
+            <a:chExt cx="3377918" cy="1409121"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="180" name="Google Shape;180;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6009317" y="3307604"/>
+              <a:ext cx="2819321" cy="1224787"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="181" name="Google Shape;181;p9"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5784936" y="4501281"/>
+              <a:ext cx="3377918" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr i="1" lang="en-US" sz="800">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="USGS Theme">
-[...280 lines deleted...]
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -21011,110 +20044,312 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...63 lines deleted...]
-</Properties>
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="USGS Theme">
+  <a:themeElements>
+    <a:clrScheme name="ShakeAlert">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="0E2849"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E8E8E8"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="006F41"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="748591"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="C3151B"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FBBC3B"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="6C94BF"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="4EA72E"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0D27C0"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="96607D"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <cp:keywords/>
-[...4 lines deleted...]
-  <cp:category/>
 </cp:coreProperties>
 </file>