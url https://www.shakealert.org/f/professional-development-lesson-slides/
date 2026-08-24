--- v0 (2026-04-19)
+++ v1 (2026-08-24)
@@ -1,20736 +1,24268 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
-[...64 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
+  <Override ContentType="application/binary" PartName="/ppt/metadata"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide18.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide17.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml" PartName="/ppt/notesMasters/notesMaster1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" strictFirstAndLastChars="0" saveSubsetFonts="1" autoCompressPictures="0">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" strictFirstAndLastChars="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483658" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId19"/>
+    <p:notesMasterId r:id="rId4"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="275" r:id="rId2"/>
-[...15 lines deleted...]
-    <p:sldId id="274" r:id="rId18"/>
+    <p:sldId id="256" r:id="rId5"/>
+    <p:sldId id="257" r:id="rId6"/>
+    <p:sldId id="258" r:id="rId7"/>
+    <p:sldId id="259" r:id="rId8"/>
+    <p:sldId id="260" r:id="rId9"/>
+    <p:sldId id="261" r:id="rId10"/>
+    <p:sldId id="262" r:id="rId11"/>
+    <p:sldId id="263" r:id="rId12"/>
+    <p:sldId id="264" r:id="rId13"/>
+    <p:sldId id="265" r:id="rId14"/>
+    <p:sldId id="266" r:id="rId15"/>
+    <p:sldId id="267" r:id="rId16"/>
+    <p:sldId id="268" r:id="rId17"/>
+    <p:sldId id="269" r:id="rId18"/>
+    <p:sldId id="270" r:id="rId19"/>
+    <p:sldId id="271" r:id="rId20"/>
+    <p:sldId id="272" r:id="rId21"/>
+    <p:sldId id="273" r:id="rId22"/>
   </p:sldIdLst>
-  <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
+  <p:sldSz cy="5143500" cx="9144000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
-    <a:defPPr>
-      <a:defRPr lang="en-US"/>
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
-    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    <p:ext uri="GoogleSlidesCustomDataVersion2">
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId23" roundtripDataSignature="AMtx7mjlO2LqTiIiEsZ4tNJGjVcF7bsUKw=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...71 lines deleted...]
-</p:viewPr>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...979 lines deleted...]
-</pc:chgInfo>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId23" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
-        <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 2"/>
+        <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="hdr" idx="2"/>
+            <p:ph idx="2" type="hdr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Google Shape;4;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="dt" idx="10"/>
+            <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="r" rtl="0">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Google Shape;5;n"/>
-          <p:cNvSpPr>
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="3"/>
+            <p:ph idx="3" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685803" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Google Shape;6;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-228600" algn="l" rtl="0">
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-228600" algn="l" rtl="0">
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-228600" algn="l" rtl="0">
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-228600" algn="l" rtl="0">
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-228600" algn="l" rtl="0">
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-228600" algn="l" rtl="0">
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-228600" algn="l" rtl="0">
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-228600" algn="l" rtl="0">
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Google Shape;7;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="ftr" idx="11"/>
+            <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Google Shape;8;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:notesStyle>
-    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mil.wa.gov/asset/5ba41f58d93ef" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.earthquakecountry.org/step5/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakeout.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakealert.org/education-and-outreach/educational-resources/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakealert.org/education-and-outreach/educational-resources/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karras@pps.net" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgroom@pps.net" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usgs.gov/programs/earthquake-hazards/modified-mercalli-intensity-scale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usgs.gov/programs/earthquake-hazards/modified-mercalli-intensity-scale" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iris.edu/hq/inclass/animation/852" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shakeout.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.seg.org/doi/10.1190/geo2021-0222.1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://earthquakes.berkeley.edu/research/eew_docs/StraussAllen-EEWuses-SRL-2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=NJZqREPc9k0&amp;t=225s" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/@ASDschools" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="86" name="Shape 86"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="87" name="Google Shape;87;p1:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
-[...127 lines deleted...]
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
-[...1539 lines deleted...]
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="88" name="Google Shape;88;p1:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Welcome back to school from the US Geological Survey (USGS) and ShakeAlert. Schools are increasingly installing the ShakeAlert</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr baseline="30000" lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>®</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> Earthquake Early Warning System (EEW) into public address systems and on digital devices to potentially provide seconds of warning before strong shaking arrives. Being ShakeAlert ready is a true safety bonus! </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="89" name="Google Shape;89;p1:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 224"/>
+        <p:cNvPr id="178" name="Shape 178"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="225" name="Google Shape;225;g2832a0b252b_0_146:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="179" name="Google Shape;179;p10:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
-[...264 lines deleted...]
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="59" name="Google Shape;59;g280186c8fdf_0_46:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="180" name="Google Shape;180;p10:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0"/>
-[...35 lines deleted...]
-            <a:pPr marL="0" indent="0"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Your school has installed </a:t>
+              <a:t>Your students will undoubtedly wonder how to protect themselves in a variety of situations. It’s important to stress situational awareness and ask students to discuss different scenarios with their families. There are many resources available to help on ShakeAlert.org.</a:t>
             </a:r>
-            <a:r>
-[...27 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="60" name="Google Shape;60;g280186c8fdf_0_46:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="181" name="Google Shape;181;p10:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="187" name="Shape 187"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="188" name="Google Shape;188;p11:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="97" name="Google Shape;97;g2bfc9817dba_0_0:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="189" name="Google Shape;189;p11:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...10 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" i="1" dirty="0"/>
-              <a:t>NOTE</a:t>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In addition to preparing students for an earthquake, you can leverage ShakeAlert Ready resources to connect with parents and guardians. Take an opportunity to tell them about the steps your school is taking to prepare their children and to encourage them to prepare, as well. </a:t>
             </a:r>
-            <a:r>
-[...11 lines deleted...]
-            <a:endParaRPr i="1" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0"/>
-[...13 lines deleted...]
-              <a:buSzPts val="1100"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...5 lines deleted...]
-              <a:t>Show video. The most important part is the first 1:26. You can stop video at that point. Otherwise, play the whole thing. </a:t>
+              <a:t/>
             </a:r>
-            <a:r>
-[...35 lines deleted...]
-            <a:endParaRPr dirty="0">
+            <a:endParaRPr sz="1800">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...6 lines deleted...]
-              <a:buSzPts val="1100"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Many adults haven’t participated in an earthquake drill since they were children or don’t know the current protective actions to take in an earthquake. After completing our first ShakeAlert-powered earthquake drill, teachers can share information about ShakeAlert and about how families can prepare for and protect themselves during an earthquake. There is a customizable family engagement letter in English and Spanish that can be emailed or sent with students, as well as a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="0"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>family engagement website</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> that has no- and low-cost ideas on how families can prepare. There’s also a PTA/Parent Community presentation available. Again, these resources are customizable, and you can present this information from the speaker notes, or we can make a video presentation for you on request. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...6 lines deleted...]
-              <a:buSzPts val="1100"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...5 lines deleted...]
-              <a:t>For more information and animations, please visit the </a:t>
+              <a:t/>
             </a:r>
+            <a:endParaRPr sz="1800">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" err="1">
-[...5 lines deleted...]
-              <a:t>Earthscope</a:t>
+              <a:t/>
             </a:r>
-            <a:r>
-[...30 lines deleted...]
-            <a:endParaRPr dirty="0">
+            <a:endParaRPr sz="1800">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="98" name="Google Shape;98;g2bfc9817dba_0_0:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="190" name="Google Shape;190;p11:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="200" name="Shape 200"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="201" name="Google Shape;201;p12:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="202" name="Google Shape;202;p12:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Green slides are teacher-facing, white slides are student-facing. </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Before the lesson:</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Prep - 15 minutes or less  - some have optional student sheets.  </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Sensitive content warning - Be sure to read and consider your school community. Is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>there</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> someone who may need extra sensitivity or an advanced warning? </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Teaching steps - Consider printing these steps or printing the student-facing slides with speaker notes. </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="203" name="Google Shape;203;p12:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 104"/>
+        <p:cNvPr id="216" name="Shape 216"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="105" name="Google Shape;105;g2681e63bdfb_0_31:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="217" name="Google Shape;217;p13:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="106" name="Google Shape;106;g2681e63bdfb_0_31:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="218" name="Google Shape;218;p13:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>To prepare students to respond automatically to ShakeAlert-powered alerts, you will conduct a ShakeAlert-powered earthquake drill as part of the Great ShakeOut. Millions of people from around the world participate in an earthquake drill on the third Thursday of October each year, known as the </a:t>
+              <a:t>Lessons are available for Kindergarten to 1st grade, 2nd to 3rd grade, 4th to 5th grade, 6th to 8th grade, and high school. </a:t>
             </a:r>
-            <a:r>
-[...11 lines deleted...]
-            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>.  </a:t>
+              <a:t>Here’s an example of how science content is handled in early elementary school versus middle school.  </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In the kindergarten and first grade lesson, there’s a picture of Earth’s surface broken into pieces, and a GIF (short video) of a cartoon dog taking cover and hold on under a table during ground shaking.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In the fourth and fifth grade lesson, the same picture of Earth’s surface broken into pieces is used, along with a GIF of friction between moving pieces of earth and the earthquake when friction is overcome.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In the middle school lesson, there’s a detailed map of tectonic plates and specific examples of different plate boundaries, as well as the geological processes and landforms at each.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The teaching steps are in the speaker notes of each slide.   </a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="107" name="Google Shape;107;g2681e63bdfb_0_31:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="219" name="Google Shape;219;p13:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>5</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 113"/>
+        <p:cNvPr id="235" name="Shape 235"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="114" name="Google Shape;114;g2f20687000c_0_49:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="236" name="Google Shape;236;p14:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="115" name="Google Shape;115;g2f20687000c_0_49:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="237" name="Google Shape;237;p14:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>These lessons provide students with an opportunity to practice responding to an earthquake early warning or ground shaking by taking protective measures - Drop, Cover and Hold On. Each lesson also has NGSS-aligned grade-level appropriate science content. 3-5 lesson uses models of seismic waves moving houses to connect to 4-PS4-1, the middle school lesson models plate boundaries and faults which supports MS-ESS2-2, and the high school lesson describes how the ShakeAlert system utilizes seismic waves and radio waves in its earthquake early warning system, which is related to HS-PS4-5.  </a:t>
+              <a:t>At the end of the lesson, you will find: </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Feedback survey</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Content standards</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Background on nearby earthquake hazards</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>How ShakeAlert earthquake early warning works. </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Rationale for conducting drills and communicating with students’ adult caregivers </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Additional resources</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="116" name="Google Shape;116;g2f20687000c_0_49:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="238" name="Google Shape;238;p14:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>6</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 123"/>
+        <p:cNvPr id="260" name="Shape 260"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="124" name="Google Shape;124;g2f20687000c_0_171:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="261" name="Google Shape;261;p15:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="125" name="Google Shape;125;g2f20687000c_0_171:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="262" name="Google Shape;262;p15:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US">
-[...5 lines deleted...]
-              <a:t>Protective actions. Lessons and materials are inclusive, providing protective actions for all bodies. Through practicing DCHO, we build students’ muscle memories and increase the likelihood that they will act automatically to take correct protective actions even when emotions are heightened during an actual earthquake! </a:t>
+              <a:rPr i="0" lang="en-US" sz="1200"/>
+              <a:t>This completes the introductory training on the layout, resources and purpose of the ShakeAlert-powered Great ShakeOut lessons. </a:t>
             </a:r>
-            <a:endParaRPr>
-[...4 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr i="0" sz="1200"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr i="0" lang="en-US"/>
+              <a:t>Open the lesson for your grade </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>level</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr i="0" lang="en-US"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr i="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr i="0" lang="en-US"/>
+              <a:t>Take time now to read the Sensitive Content Warning. </a:t>
+            </a:r>
+            <a:endParaRPr i="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr i="0" lang="en-US"/>
+              <a:t>Preview the slides and the teacher notes. </a:t>
+            </a:r>
+            <a:endParaRPr i="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr i="0" lang="en-US"/>
+              <a:t>Prepare the Family Engagement Letter to share with your adult caregivers.</a:t>
+            </a:r>
+            <a:endParaRPr i="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-317500" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr i="0" lang="en-US"/>
+              <a:t>Print out the teaching steps slides and student sheets. </a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="126" name="Google Shape;126;g2f20687000c_0_171:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="263" name="Google Shape;263;p15:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>7</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 131"/>
+        <p:cNvPr id="282" name="Shape 282"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="132" name="Google Shape;132;g2f20687000c_0_66:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="283" name="Google Shape;283;p16:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="133" name="Google Shape;133;g2f20687000c_0_66:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="284" name="Google Shape;284;p16:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>In the US where buildings meet certain building standards, drop, cover and hold on is safest. Doorways are not any safer than the rest of the building. </a:t>
-[...42 lines deleted...]
-              <a:t>In, “</a:t>
+              <a:t>Leverage ShakeAlert to enhance STEAM education. ShakeAlert.org has </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
-                <a:hlinkClick r:id="rId3"/>
+                <a:hlinkClick r:id="rId2"/>
               </a:rPr>
-              <a:t>Evidence-based guidelines for protective actions and earthquake early warning systems</a:t>
+              <a:t>interactive activities, animations, and videos</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>” by Sara McBride et al, “Close examination of injury data of relevant earthquakes experienced in California, from the 1989 M6.9 Loma </a:t>
+              <a:t> that are standards-aligned, vetted by teachers and geologists, and designed to fit within 5-, 15-, or 45-minutes.  </a:t>
             </a:r>
-            <a:r>
-[...217 lines deleted...]
-            </a:pPr>
             <a:endParaRPr>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="134" name="Google Shape;134;g2f20687000c_0_66:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="285" name="Google Shape;285;p16:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>8</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 138"/>
+        <p:cNvPr id="292" name="Shape 292"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="139" name="Google Shape;139;g2f20687000c_0_88:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="293" name="Google Shape;293;p17:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381000" y="685800"/>
-            <a:ext cx="6096000" cy="3429000"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="294" name="Google Shape;294;p17:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="301" name="Shape 301"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="302" name="Google Shape;302;p18:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="303" name="Google Shape;303;p18:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="95" name="Shape 95"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="96" name="Google Shape;96;p2:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="1" lang="en-US" sz="1800"/>
+              <a:t>NOTE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr i="1" lang="en-US" sz="1800"/>
+              <a:t>: This slide is optional and can be skipped if you viewed the ShakeAlert Ready Staff Back-to-School Presentation. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Did you know that much of California, and some areas in Oregon and Washington have a more than 75% chance of experience a damaging earthquake in the next 100 years? This USGS graphic shows areas in red have a greater than 75% chance of experiencing an earthquake with strong to extreme shaking in the next 100 years. This means an earthquake with a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>Modified Mercalli Intensity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> of 6 or greater. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>An MMI of 6 on the 10-point scale will be felt by everyone and may be frightening and cause slight damage. Increasing intensity will result in a range of damage from overturned furniture to partial or complete building collapse. Because of this risk, it is important to prepare your staff and students to respond safely to an earthquake. That’s why the school district has ShakeAlert-powered earthquake early warning at your school. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr sz="1800">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In case there’s a question regarding MMI scale, show </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>this scale</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> and explain briefly. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="97" name="Google Shape;97;p2:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="106" name="Shape 106"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="107" name="Google Shape;107;p3:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="140" name="Google Shape;140;g2f20687000c_0_88:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="108" name="Google Shape;108;p3:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US">
-[...5 lines deleted...]
-              <a:t>This video shows why immediate action is imperative when you feel ground shaking or get an alert. Here you see students react immediately and appropriately to the first jolt of ground shaking as they Drop, Cover, and Hold On. Therefore, when the slower more damaging energy from the earthquake arrives, they are protected. </a:t>
+              <a:rPr b="1" i="1" lang="en-US"/>
+              <a:t>NOTE</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:r>
+              <a:rPr i="1" lang="en-US"/>
+              <a:t>: This slide is optional and can be skipped if you viewed the ShakeAlert Ready Staff Back to School Presentation. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1200">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...17 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-              <a:t>VIDEO:  </a:t>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>It is important to note that ShakeAlert does not predict earthquakes. When an earthquake is detected by sensors in the US Geological Survey's seismic network, a message is sent to Alert Delivery Partners who automatically push that information to users like your school, which can deliver it through the PA or other systems—all in a matter of seconds. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" u="sng">
-[...3 lines deleted...]
-                <a:hlinkClick r:id="rId3"/>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>https://www.youtube.com/watch?v=NJZqREPc9k0&amp;t=225s</a:t>
-[...12 lines deleted...]
-              <a:t>Anchorage School District</a:t>
+              <a:t>Alerts can provide seconds of extra time for our school community to Drop, Cover and Hold On before the strongest shaking arrives! </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1200"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
-[...34 lines deleted...]
-            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="114" name="Shape 114"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="115" name="Google Shape;115;p4:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="1" lang="en-US"/>
+              <a:t>NOTE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr i="1" lang="en-US"/>
+              <a:t>: This slide is optional and can be skipped if you viewed the ShakeAlert Ready Staff Back to School Presentation. </a:t>
+            </a:r>
+            <a:endParaRPr i="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr i="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Show video. The most important part is the first 1:26. You can stop video at that point. Otherwise, play the whole thing. ShakeAlert can give your students seconds of time to Drop, Cover and Hold On before the dangerous shaking arrives. For the ShakeAlert system to be effective, it is important students practice responding to alerts.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>For more information and animations, please visit EarthScope.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="116" name="Google Shape;116;p4:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="122" name="Shape 122"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="123" name="Google Shape;123;p5:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="124" name="Google Shape;124;p5:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800"/>
+              <a:t>To prepare students to respond automatically to ShakeAlert-powered alerts, we will conduct a ShakeAlert-powered earthquake drill. Your school might choose to do this in conjunction with the Great ShakeOut, in which millions of people around the world participate in an earthquake drill on the third Thursday of October each year. ShakeAlert provides grade-specific lessons that will help you lead your students through the drill. Lessons are grade-appropriate and standards-aligned.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="125" name="Google Shape;125;p5:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="136" name="Shape 136"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="137" name="Google Shape;137;p6:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="138" name="Google Shape;138;p6:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The lesson you’ll teach will provide students with an opportunity to practice responding to an earthquake early warning or ground shaking by taking protective actions, such as Drop, Cover and Hold On. The lessons are aligned to Next Generation Science Standards and contain grade-level appropriate science content. For example, the 4th to 5th grade lesson uses models of seismic waves moving houses to connect to 4-PS4-1; the middle school lesson models plate boundaries and faults which supports MS-ESS2-2; and the high school lesson describes how the ShakeAlert System utilizes seismic waves and radio waves in its earthquake early warning system, which is related to HS-PS4-5.  </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="139" name="Google Shape;139;p6:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="148" name="Shape 148"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="149" name="Google Shape;149;p7:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="150" name="Google Shape;150;p7:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Lessons and materials provide protective actions for all bodies. Through practicing Drop, Cover, and Hold On (DCHO), we build students’ muscle memories and increase the likelihood that they will act automatically to take correct protective actions even when emotions are heightened during an actual earthquake! </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="151" name="Google Shape;151;p7:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="158" name="Shape 158"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="159" name="Google Shape;159;p8:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="160" name="Google Shape;160;p8:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In the United States—where most structures are required to meet building codes for safety—Drop, Cover and Hold on is usually the best action to take. Taking refuge in doorways, which were once considered a safe zone, is no longer recommended. In fact, you could be injured while trying to reach a doorway.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>As early as 1998, researchers found that people were twice as likely to be injured while trying to move during ground shaking and that many injuries were caused by falling debris they encountered while trying to flee or move to safer locations within building. A 2016 study by Berkeley researchers Jennifer Strauss and Richard Allen conclude that, "If everyone received a few seconds of warning, and if everyone dropped, took cover, and held on, then early warning could reduce the number of injuries by more than 50% in future earthquakes.”</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Although ShakeAlert-powered earthquake early warning system can provide seconds of warning, it cannot tell you how much time you have before before shaking arrives. It is highly unlikely that you could evacuate a school before dangerous shaking arrives, which would expose students to additional risk. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="161" name="Google Shape;161;p8:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="170" name="Shape 170"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="171" name="Google Shape;171;p9:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="172" name="Google Shape;172;p9:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>This video shows why immediate action is imperative when you feel ground shaking or get an alert. Here you see students react immediately and appropriately to the first jolt of ground shaking as they Drop, Cover, and Hold On. Therefore, when the slower more damaging energy from the earthquake arrives, they are protected. </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000"/>
+              <a:t>VIDEO: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr i="1" lang="en-US" sz="1000"/>
+              <a:t>Video courtesy of the Anchorage School District</a:t>
+            </a:r>
+            <a:endParaRPr i="1" sz="1000"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide" showMasterSp="0">
   <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="17" name="Shape 17"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Google Shape;18;p20"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="-15385" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1377941" y="0"/>
+            <a:ext cx="7766057" cy="1489435"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Google Shape;19;p20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="subTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="293916" y="3848276"/>
+            <a:ext cx="8430359" cy="333980"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buNone/>
+              <a:defRPr sz="1500"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1350"/>
+              <a:buNone/>
+              <a:defRPr sz="1350"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Google Shape;20;p20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="0"/>
+            <a:ext cx="2468879" cy="1489435"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0E7A42"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1050" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Google Shape;21;p20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="293916" y="2796758"/>
+            <a:ext cx="8430359" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="3000">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Google Shape;22;p20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="11" type="ftr"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Google Shape;23;p20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6792684" y="4818459"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="ShakeAlert Ready Schools logo" id="24" name="Google Shape;24;p20"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="491878" y="135871"/>
+            <a:ext cx="2288149" cy="1960092"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="1_Title and Content">
+  <p:cSld name="1_Title and Content">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:alpha val="20000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="60" name="Shape 60"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Subtitle 2">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="61" name="Google Shape;61;p29"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="subTitle" idx="1"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="293916" y="3848276"/>
-[...90 lines deleted...]
-            <a:ext cx="6950661" cy="2346742"/>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Rectangle 7">
-[...7 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="62" name="Google Shape;62;p29"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1" y="0"/>
-            <a:ext cx="2468879" cy="2346742"/>
+            <a:off x="312963" y="1275757"/>
+            <a:ext cx="8537121" cy="3229865"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:style>
-[...14 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
-          <a:lstStyle/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="63" name="Google Shape;63;p29"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6792684" y="4818459"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US" sz="1050"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="64" name="Google Shape;64;p29"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="293916" y="2796758"/>
-[...108 lines deleted...]
-            <a:ext cx="2954614" cy="1396136"/>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Picture with Caption">
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content" type="twoObj">
+  <p:cSld name="TWO_OBJECTS">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="65" name="Shape 65"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Picture Placeholder 2">
-[...88 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="66" name="Google Shape;66;p30"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="348174" y="740569"/>
-            <a:ext cx="2949178" cy="986177"/>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr>
-              <a:defRPr sz="2400"/>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="1242118"/>
+            <a:ext cx="4210052" cy="3263504"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="68" name="Google Shape;68;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4640032" y="1242118"/>
+            <a:ext cx="4210052" cy="3263504"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="69" name="Google Shape;69;p30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6792684" y="4818459"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>Click to edit Master title style</a:t>
-            </a:r>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Text Placeholder 3">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="70" name="Google Shape;70;p30"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" sz="half" idx="2"/>
+            <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="348174" y="1873703"/>
-            <a:ext cx="2949178" cy="2620737"/>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
-[...4 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="342900" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1050"/>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="685800" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="900"/>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1028700" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="750"/>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1371600" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="750"/>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="1714500" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="750"/>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2057400" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="750"/>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="2400300" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="750"/>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="2743200" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="750"/>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...5 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="1_Title and Content 1">
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Only" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 44"/>
+        <p:cNvPr id="71" name="Shape 71"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45" name="Google Shape;45;p10"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="72" name="Google Shape;72;p31"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;p31"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6792684" y="4818459"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="74" name="Google Shape;74;p31"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="11" type="ftr"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Content with Caption" type="objTx">
+  <p:cSld name="OBJECT_WITH_CAPTION_TEXT">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="75" name="Shape 75"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;p32"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="348174" y="740569"/>
+            <a:ext cx="2949178" cy="986177"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="77" name="Google Shape;77;p32"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3563710" y="740569"/>
+            <a:ext cx="5232116" cy="3753872"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-323850" lvl="0" marL="457200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-323850" lvl="1" marL="914400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-323850" lvl="2" marL="1371600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-323850" lvl="3" marL="1828800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-323850" lvl="4" marL="2286000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-323850" lvl="5" marL="2743200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-323850" lvl="6" marL="3200400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-323850" lvl="7" marL="3657600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-323850" lvl="8" marL="4114800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="78" name="Google Shape;78;p32"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="348174" y="1873703"/>
+            <a:ext cx="2949178" cy="2620737"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1350"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1350">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1050"/>
+              <a:buNone/>
+              <a:defRPr sz="1050"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="900"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="79" name="Google Shape;79;p32"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6792684" y="4818459"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="80" name="Google Shape;80;p32"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="11" type="ftr"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="81" name="Google Shape;81;p32"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3416753" y="740569"/>
+            <a:ext cx="0" cy="3753872"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="C7CDD2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="8000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption">
+  <p:cSld name="Picture with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="82" name="Shape 82"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="83" name="Google Shape;83;p33"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="pic"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3551464" y="740569"/>
+            <a:ext cx="5131253" cy="3753872"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="lt1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="84" name="Google Shape;84;p33"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="348174" y="740569"/>
+            <a:ext cx="2949178" cy="986177"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="85" name="Google Shape;85;p33"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="348174" y="1873703"/>
+            <a:ext cx="2949178" cy="2620737"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1350"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1350">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1050"/>
+              <a:buNone/>
+              <a:defRPr sz="1050"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="900"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Blank" type="blank">
+  <p:cSld name="BLANK">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="25" name="Shape 25"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Google Shape;26;p21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6792684" y="4818459"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Google Shape;27;p21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="11" type="ftr"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="1_Title and Content">
+  <p:cSld name="2_Title and Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="28" name="Shape 28"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Google Shape;29;p22"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="259280" y="640235"/>
             <a:ext cx="8625300" cy="431400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
+            <a:lvl1pPr lvl="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="006F41"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" marR="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" marR="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" marR="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" marR="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" marR="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" marR="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" marR="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" marR="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="46" name="Google Shape;46;p10"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="30" name="Google Shape;30;p22"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="1169194"/>
             <a:ext cx="3943200" cy="3263400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-381000" algn="l" rtl="0">
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-355600" algn="l" rtl="0">
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="–"/>
-              <a:defRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-330200" algn="l" rtl="0">
+            <a:lvl3pPr indent="-330200" lvl="2" marL="1371600" marR="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-314325" algn="l" rtl="0">
+            <a:lvl4pPr indent="-314325" lvl="3" marL="1828800" marR="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-314325" algn="l" rtl="0">
+            <a:lvl5pPr indent="-314325" lvl="4" marL="2286000" marR="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-314325" algn="l" rtl="0">
+            <a:lvl6pPr indent="-314325" lvl="5" marL="2743200" marR="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-314325" algn="l" rtl="0">
+            <a:lvl7pPr indent="-314325" lvl="6" marL="3200400" marR="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-314325" algn="l" rtl="0">
+            <a:lvl8pPr indent="-314325" lvl="7" marL="3657600" marR="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-314325" algn="l" rtl="0">
+            <a:lvl9pPr indent="-314325" lvl="8" marL="4114800" marR="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="47" name="Google Shape;47;p10"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="31" name="Google Shape;31;p22"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="2"/>
+            <p:ph idx="2" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4724400" y="1162136"/>
             <a:ext cx="3943200" cy="3263400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-381000" algn="l" rtl="0">
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-355600" algn="l" rtl="0">
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="–"/>
-              <a:defRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-330200" algn="l" rtl="0">
+            <a:lvl3pPr indent="-330200" lvl="2" marL="1371600" marR="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-314325" algn="l" rtl="0">
+            <a:lvl4pPr indent="-314325" lvl="3" marL="1828800" marR="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-314325" algn="l" rtl="0">
+            <a:lvl5pPr indent="-314325" lvl="4" marL="2286000" marR="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-314325" algn="l" rtl="0">
+            <a:lvl6pPr indent="-314325" lvl="5" marL="2743200" marR="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-314325" algn="l" rtl="0">
+            <a:lvl7pPr indent="-314325" lvl="6" marL="3200400" marR="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-314325" algn="l" rtl="0">
+            <a:lvl8pPr indent="-314325" lvl="7" marL="3657600" marR="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-314325" algn="l" rtl="0">
+            <a:lvl9pPr indent="-314325" lvl="8" marL="4114800" marR="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="2_Title and Content">
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Content" type="obj">
+  <p:cSld name="OBJECT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 30"/>
+        <p:cNvPr id="32" name="Shape 32"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="31" name="Google Shape;31;p6"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="33" name="Google Shape;33;p23"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="259280" y="640235"/>
-            <a:ext cx="8625300" cy="431400"/>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
+            <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="006F41"/>
+                <a:schemeClr val="accent1"/>
               </a:buClr>
-              <a:buSzPts val="2800"/>
-[...10 lines deleted...]
-              </a:defRPr>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
-[...23 lines deleted...]
-              </a:defRPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
-[...23 lines deleted...]
-              </a:defRPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
-[...23 lines deleted...]
-              </a:defRPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
-[...23 lines deleted...]
-              </a:defRPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
-[...23 lines deleted...]
-              </a:defRPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
-[...23 lines deleted...]
-              </a:defRPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
-[...23 lines deleted...]
-              </a:defRPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
-[...23 lines deleted...]
-              </a:defRPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="32" name="Google Shape;32;p6"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="34" name="Google Shape;34;p23"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628650" y="1169194"/>
-            <a:ext cx="3943200" cy="3263400"/>
+            <a:off x="312963" y="1275757"/>
+            <a:ext cx="8537121" cy="3229865"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-381000" algn="l" rtl="0">
+            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-355600" algn="l" rtl="0">
+            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...13 lines deleted...]
-              </a:defRPr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-330200" algn="l" rtl="0">
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-314325" algn="l" rtl="0">
+            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1350"/>
-              <a:buFont typeface="Arial"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...9 lines deleted...]
-            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-314325" algn="l" rtl="0">
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1350"/>
-              <a:buFont typeface="Arial"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...9 lines deleted...]
-            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-314325" algn="l" rtl="0">
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1350"/>
-              <a:buFont typeface="Arial"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...9 lines deleted...]
-            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-314325" algn="l" rtl="0">
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1350"/>
-              <a:buFont typeface="Arial"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...59 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;p6"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="35" name="Google Shape;35;p23"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="2"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4724400" y="1162136"/>
-            <a:ext cx="3943200" cy="3263400"/>
+            <a:off x="6792684" y="4818459"/>
+            <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-381000" algn="l" rtl="0">
-[...17 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-355600" algn="l" rtl="0">
-[...17 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-330200" algn="l" rtl="0">
-[...17 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-314325" algn="l" rtl="0">
-[...17 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-314325" algn="l" rtl="0">
-[...17 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-314325" algn="l" rtl="0">
-[...22 lines deleted...]
-                <a:sym typeface="Calibri"/>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-314325" algn="l" rtl="0">
-[...22 lines deleted...]
-                <a:sym typeface="Calibri"/>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-314325" algn="l" rtl="0">
-[...22 lines deleted...]
-                <a:sym typeface="Calibri"/>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-314325" algn="l" rtl="0">
-[...22 lines deleted...]
-                <a:sym typeface="Calibri"/>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Google Shape;36;p23"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="11" type="ftr"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Title and body">
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and body" type="tx">
+  <p:cSld name="TITLE_AND_BODY">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 41"/>
+        <p:cNvPr id="37" name="Shape 37"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="42" name="Google Shape;42;p9"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="38" name="Google Shape;38;p24"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="445025"/>
             <a:ext cx="8520600" cy="572700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" rtl="0">
-[...6 lines deleted...]
-              <a:buSzPts val="1400"/>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="●"/>
               <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" rtl="0">
+            <a:lvl2pPr lvl="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="○"/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" rtl="0">
+            <a:lvl3pPr lvl="2">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="■"/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" rtl="0">
+            <a:lvl4pPr lvl="3">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="●"/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" rtl="0">
+            <a:lvl5pPr lvl="4">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="○"/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" rtl="0">
+            <a:lvl6pPr lvl="5">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="■"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" rtl="0">
+            <a:lvl7pPr lvl="6">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="●"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" rtl="0">
+            <a:lvl8pPr lvl="7">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="○"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" rtl="0">
+            <a:lvl9pPr lvl="8">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="■"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="43" name="Google Shape;43;p9"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="39" name="Google Shape;39;p24"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="1152475"/>
             <a:ext cx="8520600" cy="3416400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" lvl="0" indent="-317500" rtl="0">
+            <a:lvl1pPr indent="-317500" lvl="0" marL="457200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="●"/>
               <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" lvl="1" indent="-317500" rtl="0">
+            <a:lvl2pPr indent="-317500" lvl="1" marL="914400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="○"/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" lvl="2" indent="-317500" rtl="0">
+            <a:lvl3pPr indent="-317500" lvl="2" marL="1371600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="■"/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" lvl="3" indent="-317500" rtl="0">
+            <a:lvl4pPr indent="-317500" lvl="3" marL="1828800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="●"/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" lvl="4" indent="-317500" rtl="0">
+            <a:lvl5pPr indent="-317500" lvl="4" marL="2286000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buChar char="○"/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" lvl="5" indent="-317500" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:lvl6pPr indent="-317500" lvl="5" marL="2743200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buChar char="■"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" lvl="6" indent="-317500" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:lvl7pPr indent="-317500" lvl="6" marL="3200400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buChar char="●"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" lvl="7" indent="-317500" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:lvl8pPr indent="-317500" lvl="7" marL="3657600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buChar char="○"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" lvl="8" indent="-317500" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:lvl9pPr indent="-317500" lvl="8" marL="4114800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buChar char="■"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Blank Student Facing - no SA logo 1">
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Blank Student Facing - no SA logo 1">
   <p:cSld name="Blank Student Facing - no SA logo 1">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 22"/>
+        <p:cNvPr id="40" name="Shape 40"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Closing Slide">
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section Divider" type="secHead">
+  <p:cSld name="SECTION_HEADER">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="41" name="Shape 41"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Rectangle 7">
-[...6 lines deleted...]
-          <p:cNvSpPr/>
+          <p:cNvPr id="42" name="Google Shape;42;p26"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393493" y="753900"/>
+            <a:ext cx="6127229" cy="2139553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="4500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="4500"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="43" name="Google Shape;43;p26"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393493" y="3141006"/>
+            <a:ext cx="6127229" cy="1125140"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buNone/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1350"/>
+              <a:buNone/>
+              <a:defRPr sz="1350">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="757575"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="757575"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="757575"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="757575"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="44" name="Google Shape;44;p26"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="-5769" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6638430" y="466165"/>
+            <a:ext cx="2505569" cy="4260958"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="45" name="Google Shape;45;p26"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1"/>
-            <a:ext cx="9144000" cy="2749826"/>
+            <a:off x="10391361" y="-89453"/>
+            <a:ext cx="184731" cy="253916"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:style>
-[...14 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...81 lines deleted...]
-          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-              <a:t>Click to edit Master title style</a:t>
+              <a:t/>
             </a:r>
+            <a:endParaRPr sz="1050">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Footer Placeholder 13">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="46" name="Google Shape;46;p26"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6792684" y="4818459"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-          <a:lstStyle/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="Slide Number Placeholder 14">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="47" name="Google Shape;47;p26"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="11"/>
+            <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...38 lines deleted...]
-        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3271838" y="3093967"/>
-            <a:ext cx="2600325" cy="1228725"/>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Title and Content">
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Closing Slide" showMasterSp="0">
+  <p:cSld name="1_Closing Slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="48" name="Shape 48"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...11 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="49" name="Google Shape;49;p27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9025614" cy="3197333"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0E7A42"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-              <a:t>Click to edit Master title style</a:t>
+              <a:t/>
             </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="50" name="Google Shape;50;p27"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="-13889" r="13889" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="455840" y="0"/>
+            <a:ext cx="8688160" cy="3197333"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="51" name="Google Shape;51;p27"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph idx="1"/>
-[...56 lines deleted...]
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6792684" y="4818459"/>
-            <a:ext cx="2057400" cy="273844"/>
+            <a:off x="657225" y="1312586"/>
+            <a:ext cx="7829550" cy="895350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
-[...2 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+            <a:lvl1pPr lvl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="3300">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...6 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A green and black sign&#10;&#10;Description automatically generated" id="52" name="Google Shape;52;p27"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2576531" y="3455033"/>
+            <a:ext cx="3990938" cy="1178277"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect." id="53" name="Google Shape;53;p27"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="266218" y="4696130"/>
+            <a:ext cx="606680" cy="285320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Footer Placeholder 4">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="54" name="Google Shape;54;p27"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="3"/>
+            <p:ph idx="1" type="subTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3028950" y="4814043"/>
-            <a:ext cx="3086100" cy="273844"/>
+            <a:off x="688971" y="2395194"/>
+            <a:ext cx="7766058" cy="333980"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr" anchorCtr="0"/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="0" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr">
-[...2 lines deleted...]
-                  <a:schemeClr val="accent2"/>
+            <a:lvl1pPr lvl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="AFFFDE"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buNone/>
+              <a:defRPr sz="1500"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1350"/>
+              <a:buNone/>
+              <a:defRPr sz="1350"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-    </p:bg>
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Closing Slide">
+  <p:cSld name="Closing Slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="55" name="Shape 55"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...104 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="56" name="Google Shape;56;p28"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6792684" y="4818459"/>
-            <a:ext cx="2057400" cy="273844"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9025614" cy="3197333"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0E7A42"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
-[...8 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...45 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 2" descr="Valcom - Arrow Wire &amp; Cable">
-[...8 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="57" name="Google Shape;57;p28"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-            </a:extLst>
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
           </a:blip>
-          <a:srcRect t="31250" b="32387"/>
+          <a:srcRect b="0" l="-13889" r="13889" t="0"/>
           <a:stretch/>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="293916" y="4839728"/>
-            <a:ext cx="983089" cy="196618"/>
+            <a:off x="455840" y="0"/>
+            <a:ext cx="8688160" cy="3197333"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:extLst>
-[...7 lines deleted...]
-          </a:extLst>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="58" name="Google Shape;58;p28"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="293916" y="1498324"/>
+            <a:ext cx="8430359" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="3300">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A green and black sign&#10;&#10;Description automatically generated" id="59" name="Google Shape;59;p28"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2280132" y="3215351"/>
+            <a:ext cx="4583736" cy="1353294"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Section Divider">
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="10" name="Google Shape;10;p19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="10800000">
+            <a:off x="0" y="4732973"/>
+            <a:ext cx="9144000" cy="410527"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F2F2F2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1050" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Google Shape;11;p19"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="393493" y="753900"/>
-[...191 lines deleted...]
-            <a:ext cx="184731" cy="253916"/>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none" rtlCol="0">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...2 lines deleted...]
-          </a:p>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2100" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Slide Number Placeholder 5">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="12" name="Google Shape;12;p19"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="1275757"/>
+            <a:ext cx="8537121" cy="3229865"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-323850" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-323850" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-323850" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-323850" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-323850" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-314325" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-314325" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-314325" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-314325" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1350" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Google Shape;13;p19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6792684" y="4818459"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
-[...3 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...14 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Google Shape;14;p19"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId1">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3028950" y="4814043"/>
-            <a:ext cx="3086100" cy="273844"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9141714" cy="409472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Google Shape;15;p19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="138640" y="4810865"/>
+            <a:ext cx="8603700" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr" anchorCtr="0"/>
-[...8 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>ShakeAlert Ready Schools | 7.2026</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="7F7F7F"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect." id="16" name="Google Shape;16;p19"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7410483" y="4744991"/>
+            <a:ext cx="821801" cy="386490"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
-  <p:clrMapOvr>
-[...3 lines deleted...]
-</p:sldLayout>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483649" r:id="rId3"/>
+    <p:sldLayoutId id="2147483650" r:id="rId4"/>
+    <p:sldLayoutId id="2147483651" r:id="rId5"/>
+    <p:sldLayoutId id="2147483652" r:id="rId6"/>
+    <p:sldLayoutId id="2147483653" r:id="rId7"/>
+    <p:sldLayoutId id="2147483654" r:id="rId8"/>
+    <p:sldLayoutId id="2147483655" r:id="rId9"/>
+    <p:sldLayoutId id="2147483656" r:id="rId10"/>
+    <p:sldLayoutId id="2147483657" r:id="rId11"/>
+    <p:sldLayoutId id="2147483658" r:id="rId12"/>
+    <p:sldLayoutId id="2147483659" r:id="rId13"/>
+    <p:sldLayoutId id="2147483660" r:id="rId14"/>
+    <p:sldLayoutId id="2147483661" r:id="rId15"/>
+    <p:sldLayoutId id="2147483662" r:id="rId16"/>
+  </p:sldLayoutIdLst>
+  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Two Content">
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shakealert.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ready.gov/earthquakes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.earthquakecountry.org/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caloes.ca.gov/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oregon.gov/oem/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mil.wa.gov/emergency-management-division" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="90" name="Shape 90"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="91" name="Google Shape;91;p1"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph idx="1" type="subTitle"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="582388" y="2845193"/>
+            <a:ext cx="8430359" cy="518833"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2100"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-              <a:t>Click to edit Master title style</a:t>
+              <a:rPr b="1" lang="en-US" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Teacher Professional Development for </a:t>
             </a:r>
+            <a:br>
+              <a:rPr b="1" lang="en-US" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="1" lang="en-US" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>K-12 Lessons</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="92" name="Google Shape;92;p1"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph sz="half" idx="1"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="312963" y="1242118"/>
-            <a:ext cx="4210052" cy="3263504"/>
+            <a:off x="582388" y="2265774"/>
+            <a:ext cx="8430359" cy="579420"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-              <a:t>Click to edit Master text styles</a:t>
+              <a:rPr lang="en-US" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>ShakeAlert</a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
-              <a:t>Second level</a:t>
+              <a:rPr baseline="30000" lang="en-US" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>®</a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
-              <a:t>Third level</a:t>
+              <a:rPr lang="en-US" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> Earthquake Early Warning </a:t>
             </a:r>
-          </a:p>
-[...12 lines deleted...]
-            </a:r>
+            <a:endParaRPr sz="2800">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Content Placeholder 3">
-[...11 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="93" name="Google Shape;93;p1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4640032" y="1242118"/>
-            <a:ext cx="4210052" cy="3263504"/>
+            <a:off x="582387" y="3775590"/>
+            <a:ext cx="8430359" cy="637037"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-              <a:t>Click to edit Master text styles</a:t>
+              <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>OBJECTIVE</a:t>
             </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>: Prepare teachers to use ShakeAlert educational materials to conduct a ShakeAlert-powered Great ShakeOut drill.</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect." id="94" name="Google Shape;94;p1"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7902474" y="4612941"/>
+            <a:ext cx="821801" cy="386490"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="182" name="Shape 182"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="183" name="Google Shape;183;p10"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2820312" y="119124"/>
+            <a:ext cx="5960037" cy="4540175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="184" name="Google Shape;184;p10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7016665" y="4810865"/>
+            <a:ext cx="2057400" cy="273900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="1"/>
-[...24 lines deleted...]
-            </a:r>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Slide Number Placeholder 5">
-[...11 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="185" name="Google Shape;185;p10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6792684" y="4818459"/>
-            <a:ext cx="2057400" cy="273844"/>
+            <a:off x="857780" y="4443906"/>
+            <a:ext cx="2457600" cy="215400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
-[...8 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...4 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="1" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image courtesy of USGS</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Footer Placeholder 4">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="186" name="Google Shape;186;p10"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="3"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3028950" y="4814043"/>
-            <a:ext cx="3086100" cy="273844"/>
+            <a:off x="-3" y="713395"/>
+            <a:ext cx="2841000" cy="1212900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr" anchorCtr="0"/>
-[...8 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800"/>
+              <a:t>Situational Awareness is Key Wherever You Are! </a:t>
+            </a:r>
+            <a:endParaRPr sz="2800"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
-</p:sldLayout>
+</p:sld>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Title Only">
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="191" name="Shape 191"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...1729 lines deleted...]
-          <p:cNvPr id="151" name="Google Shape;151;p22"/>
+          <p:cNvPr id="192" name="Google Shape;192;p11"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
-[...393 lines deleted...]
-          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="199900" y="572825"/>
             <a:ext cx="8645700" cy="431400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400"/>
-              <a:t>Engage your Adult Caregivers and Community</a:t>
+              <a:rPr lang="en-US" sz="2800"/>
+              <a:t>Engage Parents and Guardians</a:t>
             </a:r>
-            <a:endParaRPr sz="2400"/>
+            <a:endParaRPr sz="2800"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
-[...11 lines deleted...]
-            <a:endParaRPr/>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2800"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="193" name="Google Shape;193;p11"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="455710" y="1397021"/>
+            <a:ext cx="3175513" cy="3387773"/>
+            <a:chOff x="455710" y="1397021"/>
+            <a:chExt cx="3175513" cy="3387773"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="194" name="Google Shape;194;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="5220" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="455710" y="1397021"/>
+              <a:ext cx="3175513" cy="3109070"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4787" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="44546A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="195" name="Google Shape;195;p11"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="566358" y="4569350"/>
+              <a:ext cx="2954215" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="1" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="196" name="Google Shape;196;p11"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4116861" y="1732508"/>
+            <a:ext cx="4571429" cy="2646108"/>
+            <a:chOff x="4116861" y="1732508"/>
+            <a:chExt cx="4571429" cy="2646108"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="197" name="Google Shape;197;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4116861" y="1732508"/>
+              <a:ext cx="4571429" cy="2438095"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4787" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="44546A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="198" name="Google Shape;198;p11"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4925467" y="4163172"/>
+              <a:ext cx="2954215" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="1" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of Ready.gov</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 5">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="199" name="Google Shape;199;p11"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-988" y="4893980"/>
-            <a:ext cx="648419" cy="248684"/>
+            <a:off x="7016665" y="4810865"/>
+            <a:ext cx="2057400" cy="273900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
-[...94 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:r>
-[...1 lines deleted...]
-                <a:cs typeface="Arial"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>09/2024</a:t>
-            </a:r>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 167"/>
+        <p:cNvPr id="204" name="Shape 204"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="205" name="Google Shape;205;p12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="505322" y="899102"/>
+            <a:ext cx="5993653" cy="3345295"/>
+            <a:chOff x="559547" y="970175"/>
+            <a:chExt cx="5993653" cy="3345295"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="206" name="Google Shape;206;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="559547" y="970175"/>
+              <a:ext cx="5993653" cy="3345295"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1755" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="44546A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+            <a:effectLst>
+              <a:outerShdw blurRad="50800" rotWithShape="0" algn="bl" dir="18900000" dist="38100">
+                <a:srgbClr val="000000">
+                  <a:alpha val="40000"/>
+                </a:srgbClr>
+              </a:outerShdw>
+            </a:effectLst>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect." id="207" name="Google Shape;207;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6189134" y="4157138"/>
+              <a:ext cx="186116" cy="109478"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="208" name="Google Shape;208;p12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1575173" y="1096915"/>
+            <a:ext cx="5993653" cy="3347674"/>
+            <a:chOff x="1575173" y="1183496"/>
+            <a:chExt cx="5993653" cy="3347674"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="209" name="Google Shape;209;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1575173" y="1183496"/>
+              <a:ext cx="5993653" cy="3347674"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1755" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="44546A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+            <a:effectLst>
+              <a:outerShdw blurRad="50800" rotWithShape="0" algn="bl" dir="18900000" dist="38100">
+                <a:srgbClr val="000000">
+                  <a:alpha val="40000"/>
+                </a:srgbClr>
+              </a:outerShdw>
+            </a:effectLst>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect." id="210" name="Google Shape;210;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7189260" y="4348240"/>
+              <a:ext cx="186116" cy="109478"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="168" name="Google Shape;168;p24"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="211" name="Google Shape;211;p12"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2438550" y="538775"/>
             <a:ext cx="4273500" cy="431400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400"/>
               <a:t>Before the Lesson</a:t>
             </a:r>
             <a:endParaRPr sz="2400"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="212" name="Google Shape;212;p12"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...8 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="382550" y="1116225"/>
-            <a:ext cx="6548529" cy="3614676"/>
+            <a:off x="2609794" y="1330502"/>
+            <a:ext cx="6028883" cy="3345295"/>
+            <a:chOff x="2555569" y="1401575"/>
+            <a:chExt cx="6028883" cy="3345295"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...108 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="213" name="Google Shape;213;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2555569" y="1401575"/>
+              <a:ext cx="6028883" cy="3345295"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1755" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="44546A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+            <a:effectLst>
+              <a:outerShdw blurRad="50800" rotWithShape="0" algn="bl" dir="18900000" dist="38100">
+                <a:srgbClr val="000000">
+                  <a:alpha val="40000"/>
+                </a:srgbClr>
+              </a:outerShdw>
+            </a:effectLst>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect." id="214" name="Google Shape;214;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8241772" y="4569270"/>
+              <a:ext cx="186116" cy="109478"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 5">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="215" name="Google Shape;215;p12"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-988" y="4893980"/>
-            <a:ext cx="648419" cy="248684"/>
+            <a:off x="7016665" y="4810865"/>
+            <a:ext cx="2057400" cy="273900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
-[...94 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:r>
-[...1 lines deleted...]
-                <a:cs typeface="Arial"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>09/2024</a:t>
-            </a:r>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn id="3" fill="hold">
+                    <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="4" fill="hold">
+                          <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="1" fill="hold">
+                                        <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="169"/>
+                                          <p:spTgt spid="208"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="7" fill="hold">
+                    <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="8" fill="hold">
+                          <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="10" dur="1" fill="hold">
+                                        <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="170"/>
-[...44 lines deleted...]
-                                          <p:spTgt spid="171"/>
+                                          <p:spTgt spid="212"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev" delay="0">
+                <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext" delay="0">
+                <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 176"/>
+        <p:cNvPr id="220" name="Shape 220"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="221" name="Google Shape;221;p13"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="338295" y="997016"/>
+            <a:ext cx="5284054" cy="2960109"/>
+            <a:chOff x="338295" y="997016"/>
+            <a:chExt cx="5284054" cy="2960109"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="222" name="Google Shape;222;p13"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="338295" y="997016"/>
+              <a:ext cx="5284054" cy="2960109"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 2473" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="12700">
+              <a:solidFill>
+                <a:srgbClr val="44546A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+            <a:effectLst>
+              <a:outerShdw blurRad="50800" rotWithShape="0" algn="bl" dir="18900000" dist="38100">
+                <a:srgbClr val="000000">
+                  <a:alpha val="40000"/>
+                </a:srgbClr>
+              </a:outerShdw>
+            </a:effectLst>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect." id="223" name="Google Shape;223;p13"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5245295" y="3798059"/>
+              <a:ext cx="186116" cy="109478"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="224" name="Google Shape;224;p13"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1199121" y="1235963"/>
+            <a:ext cx="5246006" cy="2960109"/>
+            <a:chOff x="2999346" y="1703990"/>
+            <a:chExt cx="5246006" cy="2960109"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="225" name="Google Shape;225;p13"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2999346" y="1703990"/>
+              <a:ext cx="5246006" cy="2960109"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 2473" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="12700">
+              <a:solidFill>
+                <a:srgbClr val="44546A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+            <a:effectLst>
+              <a:outerShdw blurRad="50800" rotWithShape="0" algn="bl" dir="18900000" dist="38100">
+                <a:srgbClr val="000000">
+                  <a:alpha val="40000"/>
+                </a:srgbClr>
+              </a:outerShdw>
+            </a:effectLst>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect." id="226" name="Google Shape;226;p13"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7898748" y="4490849"/>
+              <a:ext cx="186116" cy="109478"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="227" name="Google Shape;227;p13"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2341362" y="1461552"/>
+            <a:ext cx="5284054" cy="2912419"/>
+            <a:chOff x="2198164" y="2081725"/>
+            <a:chExt cx="5284054" cy="2912419"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="228" name="Google Shape;228;p13"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2198164" y="2081725"/>
+              <a:ext cx="5284054" cy="2912419"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 2473" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="12700">
+              <a:solidFill>
+                <a:srgbClr val="44546A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+            <a:effectLst>
+              <a:outerShdw blurRad="50800" rotWithShape="0" algn="bl" dir="18900000" dist="38100">
+                <a:srgbClr val="000000">
+                  <a:alpha val="40000"/>
+                </a:srgbClr>
+              </a:outerShdw>
+            </a:effectLst>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect." id="229" name="Google Shape;229;p13"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7139454" y="4846733"/>
+              <a:ext cx="186116" cy="109478"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="177" name="Google Shape;177;p25"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="230" name="Google Shape;230;p13"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="152400" y="538800"/>
+            <a:off x="207450" y="470025"/>
             <a:ext cx="8729100" cy="431400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400"/>
-              <a:t>Lessons are Age-Appropriate &amp; Standards-Aligned</a:t>
+              <a:t>Lessons are Grade-Appropriate &amp; Standards-Aligned</a:t>
             </a:r>
             <a:endParaRPr sz="2400"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2700"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr sz="2700"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2700"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr sz="2700"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="231" name="Google Shape;231;p13"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...8 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="152400" y="1157400"/>
-            <a:ext cx="6261975" cy="3526150"/>
+            <a:off x="3509470" y="1652809"/>
+            <a:ext cx="5296235" cy="2951891"/>
+            <a:chOff x="3467610" y="1652809"/>
+            <a:chExt cx="5296235" cy="2951891"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...151 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="232" name="Google Shape;232;p13"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3467610" y="1652809"/>
+              <a:ext cx="5296235" cy="2951891"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 2379" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="12700">
+              <a:solidFill>
+                <a:srgbClr val="44546A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+            <a:effectLst>
+              <a:outerShdw blurRad="50800" rotWithShape="0" algn="bl" dir="18900000" dist="38100">
+                <a:srgbClr val="000000">
+                  <a:alpha val="40000"/>
+                </a:srgbClr>
+              </a:outerShdw>
+            </a:effectLst>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect." id="233" name="Google Shape;233;p13"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8417985" y="4460047"/>
+              <a:ext cx="186116" cy="109478"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 5">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="234" name="Google Shape;234;p13"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-988" y="4893980"/>
-            <a:ext cx="648419" cy="248684"/>
+            <a:off x="7016665" y="4810865"/>
+            <a:ext cx="2057400" cy="273900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
-[...94 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:r>
-[...1 lines deleted...]
-                <a:cs typeface="Arial"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>09/2024</a:t>
-            </a:r>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn id="3" fill="hold">
+                    <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="4" fill="hold">
+                          <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="1" fill="hold">
+                                        <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="178"/>
+                                          <p:spTgt spid="224"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="7" fill="hold">
+                    <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="8" fill="hold">
+                          <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="10" dur="1" fill="hold">
+                                        <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="179"/>
+                                          <p:spTgt spid="227"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="11" fill="hold">
+                    <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="12" fill="hold">
+                          <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="14" dur="1" fill="hold">
+                                        <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="180"/>
-[...44 lines deleted...]
-                                          <p:spTgt spid="3"/>
+                                          <p:spTgt spid="231"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev" delay="0">
+                <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext" delay="0">
+                <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 186"/>
+        <p:cNvPr id="239" name="Shape 239"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="187" name="Google Shape;187;p26"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="240" name="Google Shape;240;p14"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2324425" y="558800"/>
             <a:ext cx="4526100" cy="431400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400"/>
-              <a:t>Also with the Lesson . . .</a:t>
+              <a:t>Each Lesson Also Includes …</a:t>
             </a:r>
             <a:endParaRPr sz="2400"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="188" name="Google Shape;188;p26"/>
+          <p:cNvPr id="241" name="Google Shape;241;p14"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="162398" y="1153350"/>
-[...2 lines deleted...]
-            <a:chExt cx="2869650" cy="1596226"/>
+            <a:off x="194884" y="1168394"/>
+            <a:ext cx="2833621" cy="1566132"/>
+            <a:chOff x="273312" y="634550"/>
+            <a:chExt cx="2833621" cy="1566132"/>
           </a:xfrm>
-          <a:effectLst/>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="189" name="Google Shape;189;p26"/>
+            <p:cNvPr id="242" name="Google Shape;242;p14"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
-          <p:blipFill>
+          <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
-            <a:stretch>
-[...1 lines deleted...]
-            </a:stretch>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
-              <a:off x="162398" y="1153350"/>
-              <a:ext cx="2869650" cy="1596226"/>
+              <a:off x="273312" y="634550"/>
+              <a:ext cx="2833621" cy="1566132"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
-                <a:gd name="adj" fmla="val 2798"/>
+                <a:gd fmla="val 2798" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="19050" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="19050">
               <a:solidFill>
                 <a:srgbClr val="44546A"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
-            <a:effectLst/>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="190" name="Google Shape;190;p26"/>
+            <p:cNvPr id="243" name="Google Shape;243;p14"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="536500" y="2432850"/>
+              <a:off x="572723" y="1913238"/>
               <a:ext cx="2092500" cy="277800"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="004922"/>
             </a:solidFill>
-            <a:ln w="9525" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:schemeClr val="lt1"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" b="1">
+                <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>feedback survey</a:t>
               </a:r>
-              <a:endParaRPr b="1">
+              <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="191" name="Google Shape;191;p26"/>
+          <p:cNvPr id="244" name="Google Shape;244;p14"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3181823" y="1153350"/>
-[...2 lines deleted...]
-            <a:chExt cx="2853245" cy="1596225"/>
+            <a:off x="3170664" y="1168394"/>
+            <a:ext cx="2840699" cy="1587860"/>
+            <a:chOff x="3170132" y="1147201"/>
+            <a:chExt cx="2840699" cy="1587860"/>
           </a:xfrm>
-          <a:effectLst/>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="192" name="Google Shape;192;p26"/>
+            <p:cNvPr id="245" name="Google Shape;245;p14"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
-          <p:blipFill>
+          <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
-            <a:stretch>
-[...1 lines deleted...]
-            </a:stretch>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
-              <a:off x="3181823" y="1153350"/>
-              <a:ext cx="2853245" cy="1596225"/>
+              <a:off x="3170132" y="1147201"/>
+              <a:ext cx="2840699" cy="1587860"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
-                <a:gd name="adj" fmla="val 3401"/>
+                <a:gd fmla="val 3401" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="19050" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="19050">
               <a:solidFill>
                 <a:srgbClr val="44546A"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
-            <a:effectLst/>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="193" name="Google Shape;193;p26"/>
-            <p:cNvSpPr txBox="1"/>
+            <p:cNvPr id="246" name="Google Shape;246;p14"/>
+            <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="3416951" y="2432850"/>
+              <a:off x="3415180" y="2447082"/>
               <a:ext cx="2382993" cy="277800"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
-              <a:avLst/>
+              <a:avLst>
+                <a:gd fmla="val 16667" name="adj"/>
+              </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="004922"/>
             </a:solidFill>
-            <a:ln w="9525" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:schemeClr val="lt1"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" b="1">
+                <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>content standards</a:t>
               </a:r>
-              <a:endParaRPr b="1">
+              <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="194" name="Google Shape;194;p26"/>
+          <p:cNvPr id="247" name="Google Shape;247;p14"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6184848" y="1153339"/>
-[...2 lines deleted...]
-            <a:chExt cx="2840699" cy="1596243"/>
+            <a:off x="6174473" y="1170905"/>
+            <a:ext cx="2867450" cy="1594203"/>
+            <a:chOff x="6174473" y="1170905"/>
+            <a:chExt cx="2867450" cy="1594203"/>
           </a:xfrm>
-          <a:effectLst/>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="195" name="Google Shape;195;p26"/>
+            <p:cNvPr id="248" name="Google Shape;248;p14"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
-          <p:blipFill>
+          <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId5">
               <a:alphaModFix/>
             </a:blip>
-            <a:stretch>
-[...1 lines deleted...]
-            </a:stretch>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
-              <a:off x="6184848" y="1153339"/>
-              <a:ext cx="2840699" cy="1596243"/>
+              <a:off x="6174473" y="1170905"/>
+              <a:ext cx="2867450" cy="1594203"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
-                <a:gd name="adj" fmla="val 4004"/>
+                <a:gd fmla="val 4004" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="19050" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="19050">
               <a:solidFill>
                 <a:srgbClr val="44546A"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
-            <a:effectLst/>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="196" name="Google Shape;196;p26"/>
-            <p:cNvSpPr txBox="1"/>
+            <p:cNvPr id="249" name="Google Shape;249;p14"/>
+            <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6331580" y="2432850"/>
               <a:ext cx="2547233" cy="277800"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
-              <a:avLst/>
+              <a:avLst>
+                <a:gd fmla="val 16667" name="adj"/>
+              </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="004922"/>
             </a:solidFill>
-            <a:ln w="9525" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:schemeClr val="lt1"/>
+                </a:buClr>
+                <a:buSzPts val="1600"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="1600" b="1">
+                <a:rPr b="1" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>background on hazards</a:t>
               </a:r>
-              <a:endParaRPr sz="1600" b="1">
+              <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="197" name="Google Shape;197;p26"/>
+          <p:cNvPr id="250" name="Google Shape;250;p14"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="191348" y="2912725"/>
-[...2 lines deleted...]
-            <a:chExt cx="2840694" cy="1596225"/>
+            <a:off x="194884" y="2942819"/>
+            <a:ext cx="2852597" cy="1566132"/>
+            <a:chOff x="194884" y="2942819"/>
+            <a:chExt cx="2852597" cy="1566132"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="198" name="Google Shape;198;p26"/>
+            <p:cNvPr id="251" name="Google Shape;251;p14"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
-          <p:blipFill>
+          <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId6">
               <a:alphaModFix/>
             </a:blip>
-            <a:stretch>
-[...1 lines deleted...]
-            </a:stretch>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
-              <a:off x="191348" y="2912725"/>
-              <a:ext cx="2840694" cy="1596225"/>
+              <a:off x="194884" y="2942819"/>
+              <a:ext cx="2852597" cy="1566132"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
-                <a:gd name="adj" fmla="val 3401"/>
+                <a:gd fmla="val 3401" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="19050" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="19050">
               <a:solidFill>
                 <a:srgbClr val="44546A"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
-            <a:effectLst/>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="199" name="Google Shape;199;p26"/>
-            <p:cNvSpPr txBox="1"/>
+            <p:cNvPr id="252" name="Google Shape;252;p14"/>
+            <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="536500" y="4185450"/>
               <a:ext cx="2092500" cy="277800"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
-              <a:avLst/>
+              <a:avLst>
+                <a:gd fmla="val 16667" name="adj"/>
+              </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="004922"/>
             </a:solidFill>
-            <a:ln w="9525" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:schemeClr val="lt1"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" b="1">
+                <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>how EEW works</a:t>
               </a:r>
-              <a:endParaRPr b="1">
+              <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="200" name="Google Shape;200;p26"/>
+          <p:cNvPr id="253" name="Google Shape;253;p14"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3188100" y="2912725"/>
-[...2 lines deleted...]
-            <a:chExt cx="2840699" cy="1596247"/>
+            <a:off x="3186858" y="2942819"/>
+            <a:ext cx="2840699" cy="1575455"/>
+            <a:chOff x="3186858" y="2942819"/>
+            <a:chExt cx="2840699" cy="1575455"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="201" name="Google Shape;201;p26"/>
+            <p:cNvPr id="254" name="Google Shape;254;p14"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
-          <p:blipFill>
+          <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId7">
               <a:alphaModFix/>
             </a:blip>
-            <a:stretch>
-[...1 lines deleted...]
-            </a:stretch>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
-              <a:off x="3188100" y="2912725"/>
-              <a:ext cx="2840699" cy="1596247"/>
+              <a:off x="3186858" y="2942819"/>
+              <a:ext cx="2840699" cy="1575455"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
-                <a:gd name="adj" fmla="val 2798"/>
+                <a:gd fmla="val 3401" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="19050" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="19050">
               <a:solidFill>
                 <a:srgbClr val="44546A"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
-            <a:effectLst/>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="202" name="Google Shape;202;p26"/>
-            <p:cNvSpPr txBox="1"/>
+            <p:cNvPr id="255" name="Google Shape;255;p14"/>
+            <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="3470799" y="4185450"/>
               <a:ext cx="2203379" cy="277800"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
-              <a:avLst/>
+              <a:avLst>
+                <a:gd fmla="val 16667" name="adj"/>
+              </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="004922"/>
             </a:solidFill>
-            <a:ln w="9525" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:schemeClr val="lt1"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" b="1">
+                <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>rationale for drills</a:t>
               </a:r>
-              <a:endParaRPr b="1">
+              <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="203" name="Google Shape;203;p26"/>
+          <p:cNvPr id="256" name="Google Shape;256;p14"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6201250" y="2912726"/>
-[...2 lines deleted...]
-            <a:chExt cx="2840673" cy="1596225"/>
+            <a:off x="6177515" y="2942819"/>
+            <a:ext cx="2855362" cy="1587860"/>
+            <a:chOff x="6177515" y="2942819"/>
+            <a:chExt cx="2855362" cy="1587860"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="204" name="Google Shape;204;p26"/>
+            <p:cNvPr id="257" name="Google Shape;257;p14"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
-          <p:blipFill>
+          <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId8">
               <a:alphaModFix/>
             </a:blip>
-            <a:stretch>
-[...1 lines deleted...]
-            </a:stretch>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
-              <a:off x="6201250" y="2912726"/>
-              <a:ext cx="2840673" cy="1596225"/>
+              <a:off x="6177515" y="2942819"/>
+              <a:ext cx="2855362" cy="1587860"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
-                <a:gd name="adj" fmla="val 2195"/>
+                <a:gd fmla="val 3401" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="19050" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="19050">
               <a:solidFill>
                 <a:srgbClr val="44546A"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
-            <a:effectLst/>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="205" name="Google Shape;205;p26"/>
-            <p:cNvSpPr txBox="1"/>
+            <p:cNvPr id="258" name="Google Shape;258;p14"/>
+            <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6331581" y="4185450"/>
               <a:ext cx="2547232" cy="277800"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
-              <a:avLst/>
+              <a:avLst>
+                <a:gd fmla="val 16667" name="adj"/>
+              </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="004922"/>
             </a:solidFill>
-            <a:ln w="9525" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:schemeClr val="lt1"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" b="1">
+                <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>additional resources</a:t>
               </a:r>
-              <a:endParaRPr b="1">
+              <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 5">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="259" name="Google Shape;259;p14"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-988" y="4893980"/>
-            <a:ext cx="648419" cy="248684"/>
+            <a:off x="7016665" y="4810865"/>
+            <a:ext cx="2057400" cy="273900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
-[...94 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:r>
-[...1 lines deleted...]
-                <a:cs typeface="Arial"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>09/2024</a:t>
-            </a:r>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn id="3" fill="hold">
+                    <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="4" fill="hold">
+                          <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="1" fill="hold">
+                                        <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="191"/>
+                                          <p:spTgt spid="244"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="7" fill="hold">
+                    <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="8" fill="hold">
+                          <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="10" dur="1" fill="hold">
+                                        <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="194"/>
+                                          <p:spTgt spid="247"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="11" fill="hold">
+                    <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="12" fill="hold">
+                          <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="14" dur="1" fill="hold">
+                                        <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="197"/>
+                                          <p:spTgt spid="250"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="15" fill="hold">
+                    <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="16" fill="hold">
+                          <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="18" dur="1" fill="hold">
+                                        <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="200"/>
+                                          <p:spTgt spid="253"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="19" fill="hold">
+                    <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="20" fill="hold">
+                          <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="21" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="22" dur="1" fill="hold">
+                                        <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="203"/>
+                                          <p:spTgt spid="256"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev" delay="0">
+                <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext" delay="0">
+                <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 210"/>
+        <p:cNvPr id="264" name="Shape 264"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="211" name="Google Shape;211;p27"/>
-[...86 lines deleted...]
-          <p:cNvPr id="213" name="Google Shape;213;p27"/>
+          <p:cNvPr id="265" name="Google Shape;265;p15"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
-[...1065 lines deleted...]
-          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360626" y="553224"/>
             <a:ext cx="8618690" cy="533487"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" rtlCol="0" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="ctr" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none">
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="006F41"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
-              </a:defRPr>
-[...213 lines deleted...]
-              <a:t>Next please review your grade-level lesson</a:t>
+              </a:rPr>
+              <a:t>Review Your Grade-level Lesson</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="800"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="006F41"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="266" name="Google Shape;266;p15"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5759913" y="2899818"/>
-            <a:ext cx="3219403" cy="1642331"/>
+            <a:off x="6130910" y="2950022"/>
+            <a:ext cx="2804289" cy="1593658"/>
+            <a:chOff x="6130910" y="2950022"/>
+            <a:chExt cx="2804289" cy="1593658"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...22 lines deleted...]
-          </p:cNvPicPr>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="267" name="Google Shape;267;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6130910" y="2950022"/>
+              <a:ext cx="2804289" cy="1593658"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 2798" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="44546A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect." id="268" name="Google Shape;268;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8595360" y="4325509"/>
+              <a:ext cx="279990" cy="141183"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="269" name="Google Shape;269;p15"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5759913" y="1104173"/>
-            <a:ext cx="3219403" cy="1671879"/>
+            <a:off x="4571999" y="1229879"/>
+            <a:ext cx="2804289" cy="1572857"/>
+            <a:chOff x="4571999" y="1229879"/>
+            <a:chExt cx="2804289" cy="1572857"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...22 lines deleted...]
-          </p:cNvPicPr>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="270" name="Google Shape;270;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4571999" y="1229879"/>
+              <a:ext cx="2804289" cy="1572857"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 2798" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="44546A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect." id="271" name="Google Shape;271;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7006425" y="2571750"/>
+              <a:ext cx="279990" cy="141183"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="272" name="Google Shape;272;p15"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2414661" y="2899817"/>
-            <a:ext cx="3210531" cy="1642332"/>
+            <a:off x="1610943" y="1241275"/>
+            <a:ext cx="2804289" cy="1567638"/>
+            <a:chOff x="1610943" y="1241275"/>
+            <a:chExt cx="2804289" cy="1567638"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...22 lines deleted...]
-          </p:cNvPicPr>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="273" name="Google Shape;273;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1610943" y="1241275"/>
+              <a:ext cx="2804289" cy="1567638"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 2798" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="44546A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect." id="274" name="Google Shape;274;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4022214" y="2559333"/>
+              <a:ext cx="279990" cy="141183"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="275" name="Google Shape;275;p15"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2414660" y="1104173"/>
-            <a:ext cx="3210532" cy="1671879"/>
+            <a:off x="3169854" y="2954140"/>
+            <a:ext cx="2804290" cy="1576976"/>
+            <a:chOff x="3169854" y="2954140"/>
+            <a:chExt cx="2804290" cy="1576976"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...10 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="276" name="Google Shape;276;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3169854" y="2954140"/>
+              <a:ext cx="2804290" cy="1576976"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 2798" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="44546A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect." id="277" name="Google Shape;277;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5605871" y="4325509"/>
+              <a:ext cx="279990" cy="141183"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="278" name="Google Shape;278;p15"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="208799" y="2963477"/>
+            <a:ext cx="2804289" cy="1571634"/>
+            <a:chOff x="208799" y="2963477"/>
+            <a:chExt cx="2804289" cy="1571634"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="279" name="Google Shape;279;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="208799" y="2963477"/>
+              <a:ext cx="2804289" cy="1571634"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 2798" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="44546A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect." id="280" name="Google Shape;280;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2671486" y="4325508"/>
+              <a:ext cx="279990" cy="141183"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 5">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="281" name="Google Shape;281;p15"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-988" y="4893980"/>
-            <a:ext cx="648419" cy="248684"/>
+            <a:off x="7016665" y="4810865"/>
+            <a:ext cx="2057400" cy="273900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
-[...94 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:r>
-[...1 lines deleted...]
-                <a:cs typeface="Arial"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>09/2024</a:t>
-            </a:r>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 53"/>
+        <p:cNvPr id="286" name="Shape 286"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="54" name="Google Shape;54;p11"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="287" name="Google Shape;287;p16"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="474070" y="640225"/>
-            <a:ext cx="3822300" cy="722410"/>
+            <a:off x="99000" y="590175"/>
+            <a:ext cx="8946000" cy="431400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="006F41"/>
+                <a:schemeClr val="accent1"/>
               </a:buClr>
-              <a:buSzPts val="2800"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400"/>
-              <a:t>You Live in Earthquake Country</a:t>
+              <a:t>Leverage ShakeAlert.org to Enhance STEAM Education! </a:t>
             </a:r>
             <a:endParaRPr sz="2400"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="288" name="Google Shape;288;p16"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1699895" y="1134704"/>
+            <a:ext cx="5744210" cy="3525871"/>
+            <a:chOff x="1699895" y="1134704"/>
+            <a:chExt cx="5744210" cy="3525871"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="289" name="Google Shape;289;p16"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2243550" y="4446075"/>
+              <a:ext cx="4656900" cy="214500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:schemeClr val="dk1"/>
+                </a:buClr>
+                <a:buSzPts val="800"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="1" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of ShakeAlert</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="1" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="290" name="Google Shape;290;p16"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="11034"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1699895" y="1134704"/>
+              <a:ext cx="5744210" cy="3311371"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 3188" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="12700">
+              <a:solidFill>
+                <a:srgbClr val="44546A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="55" name="Google Shape;55;p11"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="291" name="Google Shape;291;p16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="309667" y="2011925"/>
-            <a:ext cx="3986700" cy="2344800"/>
+            <a:off x="7016665" y="4810865"/>
+            <a:ext cx="2057400" cy="273900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="152400" lvl="0" indent="0" algn="l" rtl="0">
-[...1 lines deleted...]
-                <a:spcPct val="90000"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="006F41"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...3 lines deleted...]
-                </a:solidFill>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>This map shows areas with a &gt;75% chance of a damaging earthquake in the next 100 years in CA.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="2000">
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="tx2"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
-          </a:p>
-[...220 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 61"/>
+        <p:cNvPr id="295" name="Shape 295"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="62" name="Google Shape;62;p12"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="296" name="Google Shape;296;p17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="447269" y="1340729"/>
-            <a:ext cx="2206048" cy="2032500"/>
+            <a:off x="393493" y="1245476"/>
+            <a:ext cx="5775382" cy="3093114"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...4 lines deleted...]
-                <a:spcPts val="0"/>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="300"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
-              <a:buSzPts val="2800"/>
+              <a:buSzPts val="1616"/>
               <a:buFont typeface="Arial"/>
-              <a:buNone/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Your School Has Earthquake Early Warning!</a:t>
+              <a:t>USGS ShakeAlert </a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0D27C0"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId3">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>www.ShakeAlert.org</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="accent1"/>
+                <a:srgbClr val="0D27C0"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="1616"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Ready.gov  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0D27C0"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId4">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://www.ready.gov/earthquakes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="1616"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Earthquake Country Alliance  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0D27C0"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId5">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://www.earthquakecountry.org/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="1616"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>California Governor's Office of Emergency Services  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0D27C0"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId6">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://www.caloes.ca.gov/</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="0D27C0"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="1616"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Oregon Department of Emergency Management  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0563C1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId7">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://www.oregon.gov/oem/Pages/default.aspx</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="300"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="1616"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Washington Emergency Management Division  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0563C1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId8">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://mil.wa.gov/emergency-management-division</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="63" name="Google Shape;63;p12"/>
+          <p:cNvPr id="297" name="Google Shape;297;p17"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7601715" y="4440963"/>
-            <a:ext cx="1626930" cy="369000"/>
+            <a:off x="393493" y="666410"/>
+            <a:ext cx="7190648" cy="460735"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" i="1"/>
-              <a:t>CREDIT: </a:t>
+              <a:rPr lang="en-US" sz="2800"/>
+              <a:t>For More Information</a:t>
             </a:r>
+            <a:endParaRPr sz="2800"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="298" name="Google Shape;298;p17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4732196" y="1289544"/>
+            <a:ext cx="2505143" cy="431400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" i="1">
-                <a:hlinkClick r:id="rId3"/>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>ShakeAlert </a:t>
+              <a:t>@USGS_ShakeAlert</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1000" i="1"/>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="64" name="Google Shape;64;p12"/>
+          <p:cNvPr id="299" name="Google Shape;299;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId9">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3103196" y="633425"/>
-            <a:ext cx="5765181" cy="3875667"/>
+            <a:off x="4424515" y="1302244"/>
+            <a:ext cx="307681" cy="307681"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...2 lines deleted...]
-            </a:avLst>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
           <a:ln>
-            <a:solidFill>
-[...1 lines deleted...]
-            </a:solidFill>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 5">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="300" name="Google Shape;300;p17"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-988" y="4893980"/>
-            <a:ext cx="648419" cy="248684"/>
+            <a:off x="7016665" y="4810865"/>
+            <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
-[...94 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:r>
-[...1 lines deleted...]
-                <a:cs typeface="Arial"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>09/2024</a:t>
-            </a:r>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 99"/>
+        <p:cNvPr id="304" name="Shape 304"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="100" name="Google Shape;100;p16"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="305" name="Google Shape;305;p18"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="304799" y="877375"/>
-            <a:ext cx="2904227" cy="1148400"/>
+            <a:off x="356821" y="1447524"/>
+            <a:ext cx="8430300" cy="895500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="5100"/>
+              <a:t>Thank you</a:t>
+            </a:r>
+            <a:endParaRPr b="0" sz="5100"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="306" name="Google Shape;306;p18" title="ShakeAlert.org_General-Educational-Resources_URL.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="1660" l="0" r="0" t="-1660"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7891775" y="3630375"/>
+            <a:ext cx="895350" cy="1156802"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" show="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="98" name="Shape 98"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="99" name="Google Shape;99;p2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="243502" y="679450"/>
+            <a:ext cx="2747100" cy="3840000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4812" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="8627"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="100" name="Google Shape;100;p2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="4294967295" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="497010" y="2346656"/>
+            <a:ext cx="2266950" cy="2211388"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="12700" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Areas in red have a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-US" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>more than 75% chance of a damaging earthquake </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>in the next 100 years.</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="101" name="Google Shape;101;p2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="497010" y="996248"/>
+            <a:ext cx="2266286" cy="1371600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>You Live in </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Earthquake Country!</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="102" name="Google Shape;102;p2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7016665" y="4810865"/>
+            <a:ext cx="2057400" cy="273900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="103" name="Google Shape;103;p2"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3657474" y="679450"/>
+            <a:ext cx="4902200" cy="3939621"/>
+            <a:chOff x="3657474" y="679450"/>
+            <a:chExt cx="4902200" cy="3939621"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="Heat map of the United States showing California coast with a 75% to 95% chance of a damaging earthquake in the next 100 years." id="104" name="Google Shape;104;p2"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3657474" y="679450"/>
+              <a:ext cx="4902200" cy="3784600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="105" name="Google Shape;105;p2"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4735024" y="4403627"/>
+              <a:ext cx="2747100" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="1" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" show="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="109" name="Shape 109"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="110" name="Google Shape;110;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="281163" y="491287"/>
+            <a:ext cx="8581673" cy="4268648"/>
+            <a:chOff x="281163" y="491287"/>
+            <a:chExt cx="8581673" cy="4268648"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="111" name="Google Shape;111;p3" title="ShakeAlert-Ready-Schools_EEW_Basics_Schools_Landscape_05.2025.png"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="281163" y="491287"/>
+              <a:ext cx="8581673" cy="4160926"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="112" name="Google Shape;112;p3"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3094891" y="4544491"/>
+              <a:ext cx="2954215" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="1" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="113" name="Google Shape;113;p3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7016665" y="4810865"/>
+            <a:ext cx="2057400" cy="273900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" show="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="117" name="Shape 117"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="118" name="Google Shape;118;p4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="100850" y="1028675"/>
+            <a:ext cx="3424500" cy="1148400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>How does </a:t>
+              <a:t>How Does ShakeAlert</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" err="1">
-[...7 lines deleted...]
-              <a:rPr lang="en-US" sz="2000" baseline="30000">
+              <a:rPr baseline="30000" lang="en-US" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Ⓡ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t> EEW work?</a:t>
+              <a:t> Earthquake Early Warning Work?</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr sz="2400">
               <a:solidFill>
                 <a:srgbClr val="014721"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2100" b="0">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" sz="2100">
               <a:solidFill>
                 <a:srgbClr val="014721"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2100" b="0">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" sz="2100">
               <a:solidFill>
                 <a:srgbClr val="014721"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2100" b="0">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" sz="2100">
               <a:solidFill>
                 <a:srgbClr val="014721"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" b="0">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" sz="2400">
               <a:solidFill>
                 <a:srgbClr val="014721"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="0">
+              <a:rPr b="0" lang="en-US" sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="014721"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr sz="1400" b="0">
+            <a:endParaRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="014721"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr sz="2400">
               <a:solidFill>
                 <a:srgbClr val="014721"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="014721"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:srgbClr val="014721"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="119" name="Google Shape;119;p4" title="Using GPS to Enhance the ShakeAlert® Earthquake Early Warning System | Overview"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3609474" y="472756"/>
+            <a:ext cx="5437151" cy="4077863"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4209" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="101" name="Google Shape;101;p16"/>
+          <p:cNvPr id="120" name="Google Shape;120;p4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5164211" y="4457096"/>
-            <a:ext cx="3911289" cy="369000"/>
+            <a:off x="7016665" y="4810865"/>
+            <a:ext cx="2057400" cy="273900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...3 lines deleted...]
-                </a:uFill>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>CREDIT</a:t>
-[...34 lines deleted...]
-            <a:endParaRPr sz="700" i="1"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="103" name="Google Shape;103;p16"/>
+          <p:cNvPr id="121" name="Google Shape;121;p4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="203254" y="3707847"/>
-            <a:ext cx="3377345" cy="1107965"/>
+            <a:off x="4850941" y="4550619"/>
+            <a:ext cx="2954215" cy="215444"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" err="1">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr b="0" i="1" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>ShakeAlert</a:t>
+              <a:t>Video courtesy of Earthscope Consortium</a:t>
             </a:r>
-            <a:r>
-[...188 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn id="3" fill="hold">
+                    <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="4" fill="hold">
+                          <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                    <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="1" fill="hold"/>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="2"/>
+                                          <p:spTgt spid="119"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect filter="fade" transition="in">
+                                      <p:cBhvr>
+                                        <p:cTn dur="1"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="119"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
-                                    </p:cmd>
+                                    </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev" delay="0">
+                <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext" delay="0">
+                <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
-                  </p:tgtEl>
-[...68 lines deleted...]
-                    <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 108"/>
+        <p:cNvPr id="126" name="Shape 126"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="109" name="Google Shape;109;p17"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="127" name="Google Shape;127;p5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="401700" y="668200"/>
+            <a:off x="177055" y="599135"/>
             <a:ext cx="8340600" cy="431400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="19050" cap="flat" cmpd="sng">
+          <a:ln>
             <a:noFill/>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200"/>
+              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>Prepare Your Students</a:t>
             </a:r>
-            <a:endParaRPr sz="3200"/>
+            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="3200">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="004922"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="3200">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="004922"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="128" name="Google Shape;128;p5"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...11 lines deleted...]
-            <a:ext cx="3724369" cy="2592773"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="305480" y="1494875"/>
+            <a:ext cx="3724370" cy="2808219"/>
+            <a:chOff x="305480" y="1494875"/>
+            <a:chExt cx="3724370" cy="2808219"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...28 lines deleted...]
-          </p:cNvPicPr>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="129" name="Google Shape;129;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="1">
+              <a:off x="305480" y="1494876"/>
+              <a:ext cx="3724369" cy="2592773"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4787" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="44546A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="130" name="Google Shape;130;p5"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="690556" y="4087650"/>
+              <a:ext cx="2954215" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="1" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of ShakeOut</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="131" name="Google Shape;131;p5"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4255954" y="1602104"/>
-            <a:ext cx="4632844" cy="2378315"/>
+            <a:off x="4379850" y="1457731"/>
+            <a:ext cx="4362450" cy="2845363"/>
+            <a:chOff x="4379850" y="1457731"/>
+            <a:chExt cx="4362450" cy="2845363"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...10 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="132" name="Google Shape;132;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4379850" y="1457731"/>
+              <a:ext cx="4362450" cy="2629919"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4787" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="44546A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="133" name="Google Shape;133;p5"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5083967" y="4087650"/>
+              <a:ext cx="2954215" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="1" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect." id="134" name="Google Shape;134;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8124092" y="3868614"/>
+              <a:ext cx="324990" cy="178329"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 5">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="135" name="Google Shape;135;p5"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-988" y="4893980"/>
-            <a:ext cx="648419" cy="248684"/>
+            <a:off x="7016665" y="4810865"/>
+            <a:ext cx="2057400" cy="273900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
-[...94 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:r>
-[...1 lines deleted...]
-                <a:cs typeface="Arial"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>09/2024</a:t>
-            </a:r>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 117"/>
+        <p:cNvPr id="140" name="Shape 140"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="118" name="Google Shape;118;p18"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="141" name="Google Shape;141;p6"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="401700" y="587050"/>
             <a:ext cx="8340600" cy="431400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3200"/>
               <a:t>Lesson Goals</a:t>
             </a:r>
             <a:endParaRPr sz="3200"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr sz="3200">
               <a:solidFill>
                 <a:srgbClr val="004922"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr sz="3200">
               <a:solidFill>
                 <a:srgbClr val="004922"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="119" name="Google Shape;119;p18" title="DCHO_Infographic (JPG for Social Media).jpg"/>
+          <p:cNvPr id="142" name="Google Shape;142;p6" title="DCHO_Infographic (JPG for Social Media).jpg"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="185260" y="1321725"/>
             <a:ext cx="4151501" cy="3075126"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 1017"/>
+              <a:gd fmla="val 1017" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="19050" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="44546A"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
-          <a:effectLst/>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="120" name="Google Shape;120;p18"/>
+          <p:cNvPr id="143" name="Google Shape;143;p6"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4829525" y="1321725"/>
             <a:ext cx="4197449" cy="2263546"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 2634"/>
+              <a:gd fmla="val 2634" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="19050" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="44546A"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="50800" dist="38100" dir="18900000" algn="bl" rotWithShape="0">
-              <a:prstClr val="black">
+            <a:outerShdw blurRad="50800" rotWithShape="0" algn="bl" dir="18900000" dist="38100">
+              <a:srgbClr val="000000">
                 <a:alpha val="40000"/>
-              </a:prstClr>
+              </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="121" name="Google Shape;121;p18"/>
+          <p:cNvPr id="144" name="Google Shape;144;p6"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4647924" y="1616325"/>
             <a:ext cx="4297775" cy="2361475"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 2402"/>
+              <a:gd fmla="val 2402" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="19050" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="44546A"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="50800" dist="38100" dir="18900000" algn="bl" rotWithShape="0">
-              <a:prstClr val="black">
+            <a:outerShdw blurRad="50800" rotWithShape="0" algn="bl" dir="18900000" dist="38100">
+              <a:srgbClr val="000000">
                 <a:alpha val="40000"/>
-              </a:prstClr>
+              </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="122" name="Google Shape;122;p18"/>
+          <p:cNvPr id="145" name="Google Shape;145;p6"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4492374" y="1930375"/>
             <a:ext cx="4379051" cy="2466463"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 2618"/>
+              <a:gd fmla="val 2618" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="19050" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="44546A"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="50800" dist="38100" dir="18900000" algn="bl" rotWithShape="0">
-              <a:prstClr val="black">
+            <a:outerShdw blurRad="50800" rotWithShape="0" algn="bl" dir="18900000" dist="38100">
+              <a:srgbClr val="000000">
                 <a:alpha val="40000"/>
-              </a:prstClr>
+              </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 5">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="146" name="Google Shape;146;p6"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-988" y="4893980"/>
-            <a:ext cx="648419" cy="248684"/>
+            <a:off x="3419199" y="4495444"/>
+            <a:ext cx="2457450" cy="215444"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
-[...94 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="800">
-                <a:cs typeface="Arial"/>
+              <a:rPr b="0" i="1" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>09/2024</a:t>
+              <a:t>Images courtesy of USGS</a:t>
             </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="147" name="Google Shape;147;p6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7016665" y="4810865"/>
+            <a:ext cx="2057400" cy="273900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn id="3" fill="hold">
+                    <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="4" fill="hold">
+                          <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="1" fill="hold">
+                                        <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="120"/>
+                                          <p:spTgt spid="143"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="7" fill="hold">
+                    <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="8" fill="hold">
+                          <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="10" dur="1" fill="hold">
+                                        <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="121"/>
+                                          <p:spTgt spid="144"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="11" fill="hold">
+                    <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="12" fill="hold">
+                          <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="14" dur="1" fill="hold">
+                                        <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="122"/>
+                                          <p:spTgt spid="145"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev" delay="0">
+                <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext" delay="0">
+                <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 127"/>
+        <p:cNvPr id="152" name="Shape 152"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="128" name="Google Shape;128;p19" title="INFOGRAPHIC_Modified Protective Actions (JPG for Social Media).jpg"/>
+          <p:cNvPr id="153" name="Google Shape;153;p7" title="INFOGRAPHIC_Modified Protective Actions (JPG for Social Media).jpg"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect l="3915" t="23619" r="6075" b="40469"/>
+          <a:srcRect b="40469" l="3915" r="6075" t="23619"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="216700" y="1949800"/>
             <a:ext cx="4246202" cy="2628577"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="129" name="Google Shape;129;p19" title="INFOGRAPHIC_Modified Protective Actions (JPG for Social Media).jpg"/>
+          <p:cNvPr id="154" name="Google Shape;154;p7" title="INFOGRAPHIC_Modified Protective Actions (JPG for Social Media).jpg"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect l="2315" t="60311" r="5806" b="3456"/>
+          <a:srcRect b="3456" l="2315" r="5806" t="60311"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4692450" y="2053825"/>
             <a:ext cx="4173876" cy="2553851"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="130" name="Google Shape;130;p19" title="INFOGRAPHIC_Modified Protective Actions (JPG for Social Media).jpg"/>
+          <p:cNvPr id="155" name="Google Shape;155;p7" title="INFOGRAPHIC_Modified Protective Actions (JPG for Social Media).jpg"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect t="-1444" r="4997" b="77411"/>
+          <a:srcRect b="77411" l="0" r="4997" t="-1444"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2746025" y="497027"/>
             <a:ext cx="3873401" cy="1520323"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 5">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="156" name="Google Shape;156;p7"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-988" y="4893980"/>
-            <a:ext cx="648419" cy="248684"/>
+            <a:off x="3419199" y="4495444"/>
+            <a:ext cx="2457450" cy="215444"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
-[...94 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="800">
-                <a:cs typeface="Arial"/>
+              <a:rPr b="0" i="1" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>09/2024</a:t>
+              <a:t>Image courtesy of USGS</a:t>
             </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="157" name="Google Shape;157;p7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7016665" y="4810865"/>
+            <a:ext cx="2057400" cy="273900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 135"/>
+        <p:cNvPr id="162" name="Shape 162"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="136" name="Google Shape;136;p20"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p8"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="259355" y="646135"/>
             <a:ext cx="8625300" cy="431400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800"/>
-              <a:t>Why Drop, Cover, and Hold On (DCHO)? </a:t>
+              <a:t>Why Drop, Cover, and Hold On? </a:t>
             </a:r>
             <a:endParaRPr sz="2800"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="137" name="Google Shape;137;p20"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p8"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="404425" y="1284459"/>
-            <a:ext cx="8480100" cy="3263400"/>
+            <a:off x="796875" y="1395725"/>
+            <a:ext cx="7968000" cy="3263400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="114300" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
                 <a:solidFill>
-                  <a:schemeClr val="tx2"/>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>From “Evidence-based guidelines for protective actions and earthquake early warning systems:” </a:t>
+              <a:t>You're twice as likely to be injured while moving.</a:t>
             </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
             <a:endParaRPr sz="1800">
               <a:solidFill>
-                <a:schemeClr val="tx2"/>
+                <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" lvl="0" indent="-381000" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="114300" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="750"/>
-[...5 lines deleted...]
-              <a:buChar char="•"/>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
                 <a:solidFill>
-                  <a:schemeClr val="tx2"/>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>2x more likely to be injured when moving </a:t>
+              <a:t>Many injuries occur while exiting or moving away from buildings.</a:t>
             </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
             <a:endParaRPr sz="1800">
               <a:solidFill>
-                <a:schemeClr val="tx2"/>
+                <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" lvl="0" indent="-381000" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="114300" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...5 lines deleted...]
-              <a:buChar char="•"/>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
                 <a:solidFill>
-                  <a:schemeClr val="tx2"/>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Many injuries occur while exiting or moving away from buildings</a:t>
+              <a:t>Fifty percent of earthquake injuries are caused by falls and falling hazards.</a:t>
             </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
             <a:endParaRPr sz="1800">
               <a:solidFill>
-                <a:schemeClr val="tx2"/>
+                <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="114300" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="750"/>
-[...22 lines deleted...]
-              </a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
                 <a:solidFill>
-                  <a:schemeClr val="tx2"/>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>From “Benefits and Costs of Earthquake Early Warning:” </a:t>
+              <a:t>Seconds of warning—along with taking action, such as </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Drop, Cover, and Hold On—can potentially reduce injuries by 50 percent.</a:t>
             </a:r>
             <a:endParaRPr sz="1800">
               <a:solidFill>
-                <a:schemeClr val="tx2"/>
-[...55 lines deleted...]
-                <a:schemeClr val="tx2"/>
+                <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="165" name="Google Shape;165;p8"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="395897" y="1309075"/>
+            <a:ext cx="518922" cy="518922"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="166" name="Google Shape;166;p8"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="395897" y="1994033"/>
+            <a:ext cx="518922" cy="518922"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="167" name="Google Shape;167;p8"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="395897" y="2705880"/>
+            <a:ext cx="518922" cy="518922"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="168" name="Google Shape;168;p8"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="395897" y="3564299"/>
+            <a:ext cx="518922" cy="518922"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 5">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="169" name="Google Shape;169;p8"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-988" y="4893980"/>
-            <a:ext cx="648419" cy="248684"/>
+            <a:off x="7016665" y="4810865"/>
+            <a:ext cx="2057400" cy="273900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
-[...94 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:r>
-[...1 lines deleted...]
-                <a:cs typeface="Arial"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>09/2024</a:t>
-            </a:r>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn id="3" fill="hold">
+                    <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="4" fill="hold">
+                          <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="1" fill="hold">
+                                        <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="137">
+                                          <p:spTgt spid="164">
                                             <p:txEl>
-                                              <p:pRg st="0" end="0"/>
+                                              <p:pRg end="0" st="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="7" fill="hold">
+                    <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="8" fill="hold">
+                          <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="10" dur="1" fill="hold">
+                                        <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="137">
+                                          <p:spTgt spid="164">
                                             <p:txEl>
-                                              <p:pRg st="1" end="1"/>
+                                              <p:pRg end="1" st="1"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="11" fill="hold">
+                    <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="12" fill="hold">
+                          <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="14" dur="1" fill="hold">
+                                        <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="137">
+                                          <p:spTgt spid="164">
                                             <p:txEl>
-                                              <p:pRg st="2" end="2"/>
+                                              <p:pRg end="2" st="2"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="15" fill="hold">
+                    <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="16" fill="hold">
+                          <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="18" dur="1" fill="hold">
+                                        <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="137">
+                                          <p:spTgt spid="164">
                                             <p:txEl>
-                                              <p:pRg st="4" end="4"/>
-[...97 lines deleted...]
-                                              <p:pRg st="6" end="6"/>
+                                              <p:pRg end="3" st="3"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev" delay="0">
+                <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext" delay="0">
+                <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 141"/>
+        <p:cNvPr id="173" name="Shape 173"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="142" name="Google Shape;142;p21"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="174" name="Google Shape;174;p9"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="title" idx="4294967295"/>
+            <p:ph idx="4294967295" type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="223024" y="1092820"/>
             <a:ext cx="3097692" cy="3117229"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="005330"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...1 lines deleted...]
-                  </a:schemeClr>
+                  <a:srgbClr val="005330"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>2018 Magnitude 7.1 Anchorage, Alaska earthquake</a:t>
+              <a:t>2018 Magnitude 7.1 Anchorage, Alaska Earthquake</a:t>
             </a:r>
             <a:endParaRPr sz="2000">
               <a:solidFill>
-                <a:schemeClr val="accent1">
-[...1 lines deleted...]
-                </a:schemeClr>
+                <a:srgbClr val="005330"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr sz="2100"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="2100"/>
             </a:br>
             <a:br>
               <a:rPr lang="en-US" sz="2100"/>
             </a:br>
             <a:br>
               <a:rPr lang="en-US" sz="2100"/>
             </a:br>
             <a:endParaRPr sz="2100"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" b="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr b="0" lang="en-US" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Watch initial jolt and almost immediate action of class.</a:t>
             </a:r>
-            <a:endParaRPr sz="1600" b="0">
+            <a:endParaRPr b="0" sz="1600">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="175" name="Google Shape;175;p9" title="Earthquake Classroom Video"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3695700" y="506627"/>
+            <a:ext cx="5357169" cy="4017877"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="144" name="Google Shape;144;p21"/>
+          <p:cNvPr id="176" name="Google Shape;176;p9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5011083" y="4615320"/>
-            <a:ext cx="4038600" cy="310800"/>
+            <a:off x="5145559" y="4529151"/>
+            <a:ext cx="2457450" cy="215444"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="1" lang="en-US" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Video courtesy of Anchorage School District</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="177" name="Google Shape;177;p9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7016665" y="4810865"/>
+            <a:ext cx="2057400" cy="273900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...11 lines deleted...]
-                <a:hlinkClick r:id="rId4"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="en-US" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Earthquake Classroom Video, Anchorage School District </a:t>
-[...164 lines deleted...]
-            </a:r>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="USGS Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="USGS Theme">
   <a:themeElements>
     <a:clrScheme name="ShakeAlert">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2849"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006F41"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="748591"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="C3151B"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FBBC3B"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="6C94BF"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0D27C0"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Arial">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial" panose="020B0604020202020204"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-        <a:font script="Hang" typeface="굴림"/>
-[...4 lines deleted...]
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial" panose="020B0604020202020204"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-        <a:font script="Hang" typeface="굴림"/>
-[...1 lines deleted...]
-        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...25 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -20961,95 +24493,33 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
-</file>
-[...56 lines deleted...]
-</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:creator/>
 </cp:coreProperties>
 </file>