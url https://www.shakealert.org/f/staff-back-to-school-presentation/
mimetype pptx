--- v0 (2026-04-19)
+++ v1 (2026-08-14)
@@ -1,1295 +1,424 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="mp3" ContentType="audio/mpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/ppt/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" strictFirstAndLastChars="0" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483657" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId13"/>
+    <p:notesMasterId r:id="rId15"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="267" r:id="rId2"/>
+    <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="259" r:id="rId5"/>
-    <p:sldId id="268" r:id="rId6"/>
+    <p:sldId id="260" r:id="rId6"/>
     <p:sldId id="261" r:id="rId7"/>
     <p:sldId id="262" r:id="rId8"/>
     <p:sldId id="263" r:id="rId9"/>
     <p:sldId id="264" r:id="rId10"/>
     <p:sldId id="265" r:id="rId11"/>
     <p:sldId id="266" r:id="rId12"/>
+    <p:sldId id="267" r:id="rId13"/>
+    <p:sldId id="268" r:id="rId14"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
-    <a:defPPr>
-      <a:defRPr lang="en-US"/>
+    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
-    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    <p:ext uri="GoogleSlidesCustomDataVersion2">
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId19" roundtripDataSignature="AMtx7mhFtL4lyBUVTTNYKncel45gmUDmwA=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
-<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{0BC95561-E545-4987-93A0-8697D6ED3684}">
-[...154 lines deleted...]
-</a:tblStyleLst>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr>
+    <p:restoredLeft sz="15620"/>
+    <p:restoredTop sz="72881" autoAdjust="0"/>
+  </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="1" d="2"/>
-          <a:sy n="1" d="2"/>
+          <a:sx n="101" d="100"/>
+          <a:sy n="101" d="100"/>
         </p:scale>
-        <p:origin x="0" y="0"/>
+        <p:origin x="1038" y="108"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
-[...861 lines deleted...]
-</pc:chgInfo>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -2710,488 +1839,757 @@
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usgs.gov/faqs/how-do-i-sign-shakealertr-earthquake-early-warning-system" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usgs.gov/programs/earthquake-hazards/modified-mercalli-intensity-scale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 88"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...172 lines deleted...]
-          <p:cNvPr id="116" name="Google Shape;116;g2fd08a1e981_1_0:notes"/>
+          <p:cNvPr id="89" name="Google Shape;89;p1:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="117" name="Google Shape;117;g2fd08a1e981_1_0:notes"/>
+          <p:cNvPr id="90" name="Google Shape;90;p1:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Welcome to a new school year from the U.S. Geological Survey and ShakeAlert! </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="118" name="Google Shape;118;g2fd08a1e981_1_0:notes"/>
+          <p:cNvPr id="91" name="Google Shape;91;p1:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>10</a:t>
+              <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 183"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="184" name="Google Shape;184;p10:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="185" name="Google Shape;185;p10:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Be sure you can g</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>et ShakeAlert-powered earthquake early warning alerts on your cell phone. Be sure to get alerts in many ways to increase your chance of being alerted. </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1200" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://www.usgs.gov/faqs/how-do-i-sign-shakealertr-earthquake-early-warning-system</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 128"/>
+        <p:cNvPr id="1" name="Shape 188"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="129" name="Google Shape;129;g2d2b0f6b3a7_0_36:notes"/>
+          <p:cNvPr id="189" name="Google Shape;189;p11:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="190" name="Google Shape;190;p11:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>If you have any questions or would like help with educational materials or setting up for your ShakeAlert-powered earthquake drill, please contact… </a:t>
+              <a:t>There are many ways to get alerts. Your school may have already installed equipment that enables staff and students to get alerts via the public address system or on digital devices. Make the most of the variety of alerting methods by ensuring everyone in your school community is prepared to respond to an alert or ground shaking with ShakeAlert Ready Schools educational resources!  </a:t>
             </a:r>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="191" name="Google Shape;191;p11:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 196"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="197" name="Google Shape;197;p12:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
             <a:endParaRPr>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="130" name="Google Shape;130;g2d2b0f6b3a7_0_36:notes"/>
+          <p:cNvPr id="198" name="Google Shape;198;p12:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
@@ -3204,285 +2602,593 @@
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 50"/>
+        <p:cNvPr id="1" name="Shape 205"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="51" name="Google Shape;51;g280186c8fdf_0_0:notes"/>
+          <p:cNvPr id="206" name="Google Shape;206;p13:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-              <a:spcBef>
-[...42 lines deleted...]
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="52" name="Google Shape;52;g280186c8fdf_0_0:notes"/>
+          <p:cNvPr id="207" name="Google Shape;207;p13:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685803" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 96"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="97" name="Google Shape;97;p2:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="59" name="Google Shape;59;g280186c8fdf_0_46:notes"/>
+          <p:cNvPr id="98" name="Google Shape;98;p2:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Earthquake Early Warning is not earthquake prediction, as earthquakes can’t be predicted. Instead, it is rapid detection and information processing of earthquakes that have already begun. Using earthquake information provided by the USGS, alerts are delivered to your school so that people can have time to Drop, Cover, and Hold On (DCHO) before the strongest shaking arrives. Alerts can provide seconds of extra time for our school community to prepare! </a:t>
+              <a:t>Schools protected by the ShakeAlert Earthquake Early Warning System can provide school community members with potential seconds of warning before strong ground shaking arrives. This could provide enough time to allow students and staff to take protective action. Much like other alarms and drills, the ShakeAlert-powered technology in your school helps students and teachers know what to do when an earthquake strikes.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1800" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="60" name="Google Shape;60;g280186c8fdf_0_46:notes"/>
+          <p:cNvPr id="99" name="Google Shape;99;p2:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 107"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="108" name="Google Shape;108;p3:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Did you know that much of California, and some areas in Oregon and Washington, have a more than 75% chance of experience a damaging earthquake in the next 100 years? This U.S. Geological Survey (USGS) graphic shows areas in red that have a greater than 75% chance of experiencing an earthquake with strong to extreme shaking in the next 100 years. This means an earthquake with a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>Modified Mercalli Intensity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> of 6 or greater. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>An MMI of 6 on the 10-point scale will be felt by everyone and may be frightening and cause slight damage. Increasing intensity will result in a range of damage from overturned furniture to partial or complete building collapse. Because of this risk, it is important to prepare your staff and students to respond safely to an earthquake. That’s why the school district has ShakeAlert-powered earthquake early warning at your school. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr sz="1800" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In case there’s a question regarding MMI scale, show </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>this scale</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> and explain briefly. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1800" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="109" name="Google Shape;109;p3:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
@@ -3500,12851 +3206,15604 @@
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 65"/>
+        <p:cNvPr id="1" name="Shape 118"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="66" name="Google Shape;66;g2f33eefbe2f_0_0:notes"/>
+          <p:cNvPr id="119" name="Google Shape;119;p4:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="120" name="Google Shape;120;p4:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-              <a:buSzPts val="1100"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Show the video by clicking on it. The first 1 min and 26 seconds of the video are the most important that describe how the system works, but you are welcome to play the entire video. </a:t>
+              <a:t>It is important to note that ShakeAlert does not predict earthquakes. When an earthquake is detected by sensors in the U.S. Geological Survey's seismic network, a message is sent to Alert Delivery Partners who </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" err="1">
+              <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>ShakeAlert</a:t>
+              <a:t>rapidly</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t> uses over 2000 seismometers and GPS sensors to detect earthquakes that have already begun, and alert people in the affected areas. It can give your students seconds of time to Drop, Cover and Hold On before the dangerous shaking arrives. For the </a:t>
+              <a:t> determine which school facilities should get alerts and </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" err="1">
+              <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>ShakeAlert</a:t>
+              <a:t>deliver</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t> system to be effective, it is important students practice responding to alerts.  </a:t>
+              <a:t> </a:t>
             </a:r>
-            <a:endParaRPr>
-[...4 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>alerts </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>through the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>public address</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> or other systems—all in a matter of seconds. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Alerts can potentially provide seconds of time for our school community to Drop, Cover and Hold On before strong shaking arrives! </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 126"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="67" name="Google Shape;67;g2f33eefbe2f_0_0:notes"/>
+          <p:cNvPr id="127" name="Google Shape;127;p5:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="128" name="Google Shape;128;p5:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In the case of an earthquake at school, you may get an alert on your phone or other devices, or hear it over the public address system if your school has integrated ShakeAlert-powered alerts. If so, the alert in your school will sound similar to this (click to play alert sound). In some instances, you may feel shaking without getting an alert. Whenever you feel shaking or get an alert, you should immediately drop, cover, and hold on. </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1600" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>NOTE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>: It is preferable to insert the alert audio and visuals your school community can expect so they are familiar with the exact alerts they may get. </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="129" name="Google Shape;129;p5:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 73"/>
+        <p:cNvPr id="1" name="Shape 138"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="74" name="Google Shape;74;g2fc22b9a49a_1_0:notes"/>
+          <p:cNvPr id="139" name="Google Shape;139;p6:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="75" name="Google Shape;75;g2fc22b9a49a_1_0:notes"/>
+          <p:cNvPr id="140" name="Google Shape;140;p6:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" i="1">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Alert sound will play on click. </a:t>
+              <a:t>Most earthquake injuries are a result of people falling or being hit by falling objects while trying to move. Therefore, when you feel shaking or get an alert, you should immediately Drop, Cover, and Hold On or take another appropriate protective action that suits your situation. In most instances, that means dropping to your hands and knees (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Alerts at our school will sound like this. Play alert. When we feel shaking or get an alert, we will Drop, Cover, and Hold On. </a:t>
-[...36 lines deleted...]
-              <a:t>NOTE</a:t>
+              <a:t>not your bottom</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>: The alert at your school may look and sound different. </a:t>
+              <a:t>) so you don’t fall. Cover your neck and head with your arms and hands and get under a table or desk, if possible. Use one hand to hold onto the leg of the table. Intentional training and practice are necessary to ensure everyone is ready to Drop, Cover, and Hold On immediately or take another protective action appropriate to the situation!</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr dirty="0">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="76" name="Google Shape;76;g2fc22b9a49a_1_0:notes"/>
+          <p:cNvPr id="141" name="Google Shape;141;p6:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1200"/>
+              <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>5</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 81"/>
+        <p:cNvPr id="1" name="Shape 146"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="82" name="Google Shape;82;g2681e63bdfb_0_9:notes"/>
+          <p:cNvPr id="147" name="Google Shape;147;p7:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="83" name="Google Shape;83;g2681e63bdfb_0_9:notes"/>
+          <p:cNvPr id="148" name="Google Shape;148;p7:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" sz="1800">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>During an earthquake, most injuries happen as people move around and fall, or have objects fall on them. Therefore, we all must drop to our hands and knees (not our bottom) so that we can lower our center of gravity, use our hands to cover our neck and head, and get under a table or desk if possible. Hold on to the leg of the table so that the shaking from an earthquake doesn’t jostle you out from under the table. </a:t>
+              <a:t>Everybody can take a protective action to make themselves safer in an earthquake. ShakeAlert Ready Schools has created lessons and materials that provide protective actions for all bodies. By practicing Drop, Cover and Hold On, students build “muscle memory” that increases the likelihood that they can act immediately to take correct protective actions, even when emotions are heightened during an actual earthquake.</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr sz="1800">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="84" name="Google Shape;84;g2681e63bdfb_0_9:notes"/>
+          <p:cNvPr id="149" name="Google Shape;149;p7:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>6</a:t>
+              <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 87"/>
+        <p:cNvPr id="1" name="Shape 156"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;g2681e63bdfb_0_22:notes"/>
+          <p:cNvPr id="157" name="Google Shape;157;p8:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="89" name="Google Shape;89;g2681e63bdfb_0_22:notes"/>
+          <p:cNvPr id="158" name="Google Shape;158;p8:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US">
-[...5 lines deleted...]
-              <a:t>This year we’ll be taking extra steps to ensure our community is ready to act on ShakeAlert powered Earthquake Early Warning alerts. First,we’ll make sure all of our school community members know how to protect themselves. Remember: Drop Cover and Hold On looks different for different bodies.  </a:t>
+              <a:rPr lang="en-US" sz="1800"/>
+              <a:t>To prepare students to respond automatically when they feel shaking or get an alert, we will conduct a ShakeAlert-powered earthquake drill. Your school might choose to do this in conjunction with the Great ShakeOut, in which millions of people around the world participate in an earthquake drill on the third Thursday of October each year. ShakeAlert provides grade-specific lessons that will help you lead your students through the drill. Lessons are grade-appropriate and standards-aligned.</a:t>
             </a:r>
-            <a:endParaRPr>
-[...4 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr sz="1800"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="90" name="Google Shape;90;g2681e63bdfb_0_22:notes"/>
+          <p:cNvPr id="159" name="Google Shape;159;p8:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1200"/>
+              <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>7</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 96"/>
+        <p:cNvPr id="1" name="Shape 170"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="97" name="Google Shape;97;g2681e63bdfb_0_31:notes"/>
+          <p:cNvPr id="171" name="Google Shape;171;p9:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="98" name="Google Shape;98;g2681e63bdfb_0_31:notes"/>
+          <p:cNvPr id="172" name="Google Shape;172;p9:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" sz="1800">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>We’ll also be conducting a ShakeAlert powered earthquake drill. The USGS and Valcom have provided schools with lessons to use with the Great ShakeOut, which will happen on the third Thursday of October. We will have additional professional development before we teach the lessons. There are other standards-based educational resources available as well on ShakeAlert.org. </a:t>
+              <a:t>We’ll also take this opportunity to help our families prepare. Most adults haven’t participated in an earthquake drill since they were in school. They may have incorrect ideas about how to protect themselves in an earthquake. After completing the ShakeAlert-powered earthquake drill, teachers will share information about the ShakeAlert Earthquake Early Warning System, and about how families can prepare for an earthquake. </a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1800">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Google Shape;99;g2681e63bdfb_0_31:notes"/>
+          <p:cNvPr id="173" name="Google Shape;173;p9:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
-              <a:spcBef>
-[...182 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" matchingName="Title Slide">
   <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 17"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Google Shape;18;p15"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect l="-15385"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1377941" y="0"/>
+            <a:ext cx="7766057" cy="1489435"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Google Shape;19;p15"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="293916" y="3848276"/>
+            <a:ext cx="8430359" cy="333980"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buNone/>
+              <a:defRPr sz="1500"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1350"/>
+              <a:buNone/>
+              <a:defRPr sz="1350"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Google Shape;20;p15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="0"/>
+            <a:ext cx="2468879" cy="1489435"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0E7A42"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1050" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Google Shape;21;p15"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="293916" y="2796758"/>
+            <a:ext cx="8430359" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="3000">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Google Shape;22;p15"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="23" name="Google Shape;23;p15" descr="ShakeAlert Ready Schools logo"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="491878" y="135871"/>
+            <a:ext cx="2288149" cy="1960092"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="24" name="Google Shape;24;p15" descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7902474" y="4612941"/>
+            <a:ext cx="821801" cy="386490"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Two Content" type="twoObj">
+  <p:cSld name="TWO_OBJECTS">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 63"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Subtitle 2">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="64" name="Google Shape;64;p24"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="subTitle" idx="1"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="293916" y="3848276"/>
-[...90 lines deleted...]
-            <a:ext cx="6950661" cy="2346742"/>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...23 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:style>
-[...14 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
-          <a:lstStyle/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US" sz="1050"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="65" name="Google Shape;65;p24"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="293916" y="2796758"/>
-            <a:ext cx="8430359" cy="895350"/>
+            <a:off x="312963" y="1242118"/>
+            <a:ext cx="4210052" cy="3263504"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-[...4 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
             </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Footer Placeholder 13">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="66" name="Google Shape;66;p24"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="10"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4640032" y="1242118"/>
+            <a:ext cx="4210052" cy="3263504"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-          <a:lstStyle/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="Slide Number Placeholder 14">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;p24"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="11"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...38 lines deleted...]
-        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457878" y="475303"/>
-            <a:ext cx="2954614" cy="1396136"/>
+            <a:off x="6792684" y="4799337"/>
+            <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" lvl="0" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" lvl="1" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="0" lvl="2" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="0" lvl="3" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="0" lvl="4" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="0" lvl="5" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="0" lvl="6" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="0" lvl="7" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="0" lvl="8" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="68" name="Google Shape;68;p24"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Picture with Caption">
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title Only" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 69"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Picture Placeholder 2">
-[...86 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="70" name="Google Shape;70;p25"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="348174" y="740569"/>
-            <a:ext cx="2949178" cy="986177"/>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr>
-              <a:defRPr sz="2400"/>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Text Placeholder 3">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="71" name="Google Shape;71;p25"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="half" idx="2"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="348174" y="1873703"/>
-            <a:ext cx="2949178" cy="2620737"/>
+            <a:off x="6792685" y="4814043"/>
+            <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
-[...4 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr marL="0" lvl="0" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="342900" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1050"/>
+            <a:lvl2pPr marL="0" lvl="1" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="685800" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="900"/>
+            <a:lvl3pPr marL="0" lvl="2" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1028700" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="750"/>
+            <a:lvl4pPr marL="0" lvl="3" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1371600" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="750"/>
+            <a:lvl5pPr marL="0" lvl="4" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="1714500" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="750"/>
+            <a:lvl6pPr marL="0" lvl="5" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2057400" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="750"/>
+            <a:lvl7pPr marL="0" lvl="6" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="2400300" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="750"/>
+            <a:lvl8pPr marL="0" lvl="7" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="2743200" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="750"/>
+            <a:lvl9pPr marL="0" lvl="8" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-            <a:r>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>Click to edit Master text styles</a:t>
-            </a:r>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="72" name="Google Shape;72;p25"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="2_Title and Content">
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Content with Caption" type="objTx">
+  <p:cSld name="OBJECT_WITH_CAPTION_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 30"/>
+        <p:cNvPr id="1" name="Shape 73"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="31" name="Google Shape;31;p6"/>
+          <p:cNvPr id="74" name="Google Shape;74;p26"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="348174" y="740569"/>
+            <a:ext cx="2949178" cy="986177"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;p26"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3563710" y="740569"/>
+            <a:ext cx="5232116" cy="3753872"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-323850" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-323850" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-323850" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-323850" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-323850" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-323850" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-323850" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-323850" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-323850" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;p26"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="348174" y="1873703"/>
+            <a:ext cx="2949178" cy="2620737"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1350"/>
+              <a:buNone/>
+              <a:defRPr sz="1350" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1050"/>
+              <a:buNone/>
+              <a:defRPr sz="1050"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="900"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="77" name="Google Shape;77;p26"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6738426" y="4814043"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" lvl="0" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" lvl="1" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="0" lvl="2" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="0" lvl="3" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="0" lvl="4" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="0" lvl="5" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="0" lvl="6" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="0" lvl="7" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="0" lvl="8" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="78" name="Google Shape;78;p26"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="79" name="Google Shape;79;p26"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3416753" y="740569"/>
+            <a:ext cx="0" cy="3753872"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="C7CDD2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="8000"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Picture with Caption">
+  <p:cSld name="Picture with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 80"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="81" name="Google Shape;81;p27"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3551464" y="740569"/>
+            <a:ext cx="5131253" cy="3753872"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="lt1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="82" name="Google Shape;82;p27"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="348174" y="740569"/>
+            <a:ext cx="2949178" cy="986177"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="83" name="Google Shape;83;p27"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="348174" y="1873703"/>
+            <a:ext cx="2949178" cy="2620737"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1350"/>
+              <a:buNone/>
+              <a:defRPr sz="1350" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1050"/>
+              <a:buNone/>
+              <a:defRPr sz="1050"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="900"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="750"/>
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="1_Title and Content">
+  <p:cSld name="2_Title and Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 84"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="85" name="Google Shape;85;p28"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="259280" y="640235"/>
             <a:ext cx="8625300" cy="431400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
+            <a:lvl1pPr marR="0" lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="006F41"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr marR="0" lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr marR="0" lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr marR="0" lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr marR="0" lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr marR="0" lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr marR="0" lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr marR="0" lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr marR="0" lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="32" name="Google Shape;32;p6"/>
+          <p:cNvPr id="86" name="Google Shape;86;p28"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="1169194"/>
             <a:ext cx="3943200" cy="3263400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-381000" algn="l" rtl="0">
+            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-381000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-355600" algn="l" rtl="0">
+            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="–"/>
               <a:defRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-330200" algn="l" rtl="0">
+            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-314325" algn="l" rtl="0">
+            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-314325" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-314325" algn="l" rtl="0">
+            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-314325" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-314325" algn="l" rtl="0">
+            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-314325" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-314325" algn="l" rtl="0">
+            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-314325" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-314325" algn="l" rtl="0">
+            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-314325" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-314325" algn="l" rtl="0">
+            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-314325" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;p6"/>
+          <p:cNvPr id="87" name="Google Shape;87;p28"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4724400" y="1162136"/>
             <a:ext cx="3943200" cy="3263400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-381000" algn="l" rtl="0">
+            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-381000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="750"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-355600" algn="l" rtl="0">
+            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="–"/>
               <a:defRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-330200" algn="l" rtl="0">
+            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-314325" algn="l" rtl="0">
+            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-314325" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-314325" algn="l" rtl="0">
+            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-314325" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-314325" algn="l" rtl="0">
+            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-314325" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-314325" algn="l" rtl="0">
+            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-314325" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-314325" algn="l" rtl="0">
+            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-314325" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-314325" algn="l" rtl="0">
+            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-314325" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="375"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1350"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Title and Content Student Facing - no SA logo">
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title slide" type="title">
+  <p:cSld name="TITLE">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 18"/>
+        <p:cNvPr id="1" name="Shape 25"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Google Shape;19;p3"/>
+          <p:cNvPr id="26" name="Google Shape;26;p16"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="219069" y="664362"/>
-            <a:ext cx="8625300" cy="431400"/>
+            <a:off x="311708" y="744575"/>
+            <a:ext cx="8520600" cy="2052600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" rtl="0">
+            <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="006F41"/>
+                <a:schemeClr val="accent1"/>
               </a:buClr>
-              <a:buSzPts val="2800"/>
+              <a:buSzPts val="5200"/>
               <a:buFont typeface="Arial"/>
-              <a:buNone/>
-[...8 lines deleted...]
-              </a:defRPr>
+              <a:buChar char="●"/>
+              <a:defRPr sz="5200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...13 lines deleted...]
-              </a:defRPr>
+              <a:buSzPts val="5200"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="5200"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...13 lines deleted...]
-              </a:defRPr>
+              <a:buSzPts val="5200"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="5200"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...13 lines deleted...]
-              </a:defRPr>
+              <a:buSzPts val="5200"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="5200"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...13 lines deleted...]
-              </a:defRPr>
+              <a:buSzPts val="5200"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="5200"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...13 lines deleted...]
-              </a:defRPr>
+              <a:buSzPts val="5200"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="5200"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...13 lines deleted...]
-              </a:defRPr>
+              <a:buSzPts val="5200"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="5200"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...13 lines deleted...]
-              </a:defRPr>
+              <a:buSzPts val="5200"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="5200"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...13 lines deleted...]
-              </a:defRPr>
+              <a:buSzPts val="5200"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="5200"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="Google Shape;20;p3"/>
+          <p:cNvPr id="27" name="Google Shape;27;p16"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628650" y="1318925"/>
-            <a:ext cx="7886700" cy="3113700"/>
+            <a:off x="311700" y="2834125"/>
+            <a:ext cx="8520600" cy="792600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-381000" algn="l" rtl="0">
-[...23 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr lvl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-355600" algn="l" rtl="0">
-[...23 lines deleted...]
-              </a:defRPr>
+            <a:lvl2pPr lvl="1" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-330200" algn="l" rtl="0">
-[...23 lines deleted...]
-              </a:defRPr>
+            <a:lvl3pPr lvl="2" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-314325" algn="l" rtl="0">
-[...4 lines deleted...]
-                <a:spcPts val="375"/>
+            <a:lvl4pPr lvl="3" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1350"/>
-[...17 lines deleted...]
-                <a:spcPts val="375"/>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1350"/>
-[...17 lines deleted...]
-                <a:spcPts val="375"/>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1350"/>
-[...17 lines deleted...]
-                <a:spcPts val="375"/>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1350"/>
-[...62 lines deleted...]
-              </a:defRPr>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Closing Slide">
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title and Content" type="obj">
+  <p:cSld name="OBJECT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 28"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Rectangle 7">
-[...2044 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="29" name="Google Shape;29;p17"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312963" y="637878"/>
             <a:ext cx="8537122" cy="407453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="30" name="Google Shape;30;p17"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312963" y="1275757"/>
             <a:ext cx="8537121" cy="3229865"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...31 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="31" name="Google Shape;31;p17"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6792684" y="4818459"/>
+            <a:off x="6792684" y="4814043"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
-[...3 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr marL="0" lvl="0" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr marL="0" lvl="1" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="0" lvl="2" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="0" lvl="3" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="0" lvl="4" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="0" lvl="5" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="0" lvl="6" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="0" lvl="7" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="0" lvl="8" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{4CD52F5A-F23C-D446-A233-54F38C79DABD}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Footer Placeholder 4">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="32" name="Google Shape;32;p17"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="3"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="4814043"/>
             <a:ext cx="3086100" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr" anchorCtr="0"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr">
-              <a:defRPr sz="900">
+            <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
-[...310 lines deleted...]
-</p:sldMaster>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...45 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Blank" type="blank">
+  <p:cSld name="BLANK">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 33"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Subtitle 4">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="34" name="Google Shape;34;p18"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="subTitle" idx="1"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="293916" y="3605561"/>
-            <a:ext cx="8430359" cy="822891"/>
+            <a:off x="6825066" y="4814043"/>
+            <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" lvl="0" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" lvl="1" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="0" lvl="2" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="0" lvl="3" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="0" lvl="4" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="0" lvl="5" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="0" lvl="6" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="0" lvl="7" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="0" lvl="8" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
-            <a:pPr marL="233045" lvl="0" indent="-172720" algn="l" rtl="0">
-[...8 lines deleted...]
-              <a:buChar char="•"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...65 lines deleted...]
-            </a:endParaRPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Title 3">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="35" name="Google Shape;35;p18"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="293916" y="2505307"/>
-[...120 lines deleted...]
-            <a:ext cx="648419" cy="248684"/>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:defPPr>
-[...9 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...6 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...6 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...6 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...6 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...6 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...6 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...6 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...6 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-[...4 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:sld>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Section Divider" type="secHead">
+  <p:cSld name="SECTION_HEADER">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 119"/>
+        <p:cNvPr id="1" name="Shape 36"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="120" name="Google Shape;120;p19"/>
+          <p:cNvPr id="37" name="Google Shape;37;p19"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="259349" y="476038"/>
-            <a:ext cx="8625300" cy="431400"/>
+            <a:off x="393493" y="753900"/>
+            <a:ext cx="6127229" cy="2139553"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...44 lines deleted...]
-              <a:solidFill>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
                 <a:schemeClr val="accent1"/>
-              </a:solidFill>
-[...1253 lines deleted...]
-              </a:defRPr>
+              </a:buClr>
+              <a:buSzPts val="4500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="4500"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-[...4 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="38" name="Google Shape;38;p19"/>
           <p:cNvSpPr txBox="1">
-            <a:spLocks/>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393493" y="3141006"/>
+            <a:ext cx="6127229" cy="1125140"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buNone/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1350"/>
+              <a:buNone/>
+              <a:defRPr sz="1350">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="757575"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="757575"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="757575"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="757575"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="39" name="Google Shape;39;p19"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect l="-5769"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6638430" y="466165"/>
+            <a:ext cx="2505569" cy="4260958"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="Google Shape;40;p19"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7096419" y="4868136"/>
+            <a:off x="10391361" y="-89453"/>
+            <a:ext cx="184731" cy="253916"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1050">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="41" name="Google Shape;41;p19"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6776414" y="4814043"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:defPPr>
-[...9 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl1pPr marL="0" lvl="0" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...6 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl2pPr marL="0" lvl="1" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...6 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl3pPr marL="0" lvl="2" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...6 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl4pPr marL="0" lvl="3" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...6 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl5pPr marL="0" lvl="4" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...6 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl6pPr marL="0" lvl="5" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...6 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl7pPr marL="0" lvl="6" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...6 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl8pPr marL="0" lvl="7" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...6 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:lvl9pPr marL="0" lvl="8" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr algn="r"/>
-[...3 lines deleted...]
-              <a:t>10</a:t>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" sz="900"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="42" name="Google Shape;42;p19"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:sld>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title and body" type="tx">
+  <p:cSld name="TITLE_AND_BODY">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 131"/>
+        <p:cNvPr id="1" name="Shape 43"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="132" name="Google Shape;132;p20"/>
+          <p:cNvPr id="44" name="Google Shape;44;p20"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="211539" y="640238"/>
-            <a:ext cx="6344700" cy="431400"/>
+            <a:off x="311700" y="445025"/>
+            <a:ext cx="8520600" cy="572700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="45" name="Google Shape;45;p20"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="1152475"/>
+            <a:ext cx="8520600" cy="3416400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-317500" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-317500" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-317500" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-317500" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-317500" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-317500" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-317500" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-317500" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-317500" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" matchingName="Closing Slide">
+  <p:cSld name="1_Closing Slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 46"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="47" name="Google Shape;47;p21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9025614" cy="3197333"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0E7A42"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="48" name="Google Shape;48;p21"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect l="-13889" r="13889"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="455840" y="0"/>
+            <a:ext cx="8688160" cy="3197333"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;p21"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="657225" y="1312586"/>
+            <a:ext cx="7829550" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="3300">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="50" name="Google Shape;50;p21" descr="A green and black sign&#10;&#10;Description automatically generated"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2576531" y="3455033"/>
+            <a:ext cx="3990938" cy="1178277"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="51" name="Google Shape;51;p21" descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="266218" y="4696130"/>
+            <a:ext cx="606680" cy="285320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="52" name="Google Shape;52;p21"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="688971" y="2395194"/>
+            <a:ext cx="7766058" cy="333980"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="AFFFDE"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1500"/>
+              <a:buNone/>
+              <a:defRPr sz="1500"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1350"/>
+              <a:buNone/>
+              <a:defRPr sz="1350"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Closing Slide">
+  <p:cSld name="Closing Slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 53"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="54" name="Google Shape;54;p22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9025614" cy="3197333"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0E7A42"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="55" name="Google Shape;55;p22"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect l="-13889" r="13889"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="455840" y="0"/>
+            <a:ext cx="8688160" cy="3197333"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="56" name="Google Shape;56;p22"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="293916" y="1498324"/>
+            <a:ext cx="8430359" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="3300">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="57" name="Google Shape;57;p22" descr="A green and black sign&#10;&#10;Description automatically generated"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2280132" y="3215351"/>
+            <a:ext cx="4583736" cy="1353294"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="1_Title and Content">
+  <p:cSld name="1_Title and Content">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:alpha val="20000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 58"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="59" name="Google Shape;59;p23"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="60" name="Google Shape;60;p23"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="1275757"/>
+            <a:ext cx="8537121" cy="3229865"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="61" name="Google Shape;61;p23"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6792684" y="4783860"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" lvl="0" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" lvl="1" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="0" lvl="2" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="0" lvl="3" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="0" lvl="4" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="0" lvl="5" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="0" lvl="6" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="0" lvl="7" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="0" lvl="8" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="62" name="Google Shape;62;p23"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3028950" y="4814043"/>
+            <a:ext cx="3086100" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 9"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Google Shape;10;p14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000" flipH="1">
+            <a:off x="0" y="4732973"/>
+            <a:ext cx="9144000" cy="410527"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F2F2F2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1050" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Google Shape;11;p14"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="637878"/>
+            <a:ext cx="8537122" cy="407453"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="2100" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Google Shape;12;p14"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="312963" y="1275757"/>
+            <a:ext cx="8537121" cy="3229865"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-323850" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-323850" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-323850" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-323850" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-323850" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-314325" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-314325" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-314325" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-314325" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1350"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Google Shape;13;p14"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6792684" y="4801314"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Google Shape;14;p14"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId16">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9141714" cy="409472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Google Shape;15;p14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="138640" y="4810865"/>
+            <a:ext cx="8603700" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>ShakeAlert Ready Schools | 7.2026</a:t>
+            </a:r>
+            <a:endParaRPr sz="800" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="7F7F7F"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="Google Shape;16;p14" descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId17">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7410483" y="4744991"/>
+            <a:ext cx="821801" cy="386490"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483649" r:id="rId1"/>
+    <p:sldLayoutId id="2147483650" r:id="rId2"/>
+    <p:sldLayoutId id="2147483651" r:id="rId3"/>
+    <p:sldLayoutId id="2147483652" r:id="rId4"/>
+    <p:sldLayoutId id="2147483653" r:id="rId5"/>
+    <p:sldLayoutId id="2147483654" r:id="rId6"/>
+    <p:sldLayoutId id="2147483655" r:id="rId7"/>
+    <p:sldLayoutId id="2147483656" r:id="rId8"/>
+    <p:sldLayoutId id="2147483657" r:id="rId9"/>
+    <p:sldLayoutId id="2147483658" r:id="rId10"/>
+    <p:sldLayoutId id="2147483659" r:id="rId11"/>
+    <p:sldLayoutId id="2147483660" r:id="rId12"/>
+    <p:sldLayoutId id="2147483661" r:id="rId13"/>
+    <p:sldLayoutId id="2147483662" r:id="rId14"/>
+  </p:sldLayoutIdLst>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mil.wa.gov/emergency-management-division" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shakealert.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oregon.gov/oem/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caloes.ca.gov/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.earthquakecountry.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ready.gov/earthquakes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 92"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="93" name="Google Shape;93;p1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="582388" y="2845193"/>
+            <a:ext cx="8430300" cy="518700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Staff Back-to-School Presentation</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="94" name="Google Shape;94;p1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="582388" y="2265774"/>
+            <a:ext cx="8430300" cy="579300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="006F41"/>
+                <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Contact Information</a:t>
+              <a:t>ShakeAlert</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" baseline="30000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>®</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> Earthquake Early Warning System </a:t>
+            </a:r>
+            <a:endParaRPr sz="2800" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="accent1"/>
+                <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="133" name="Google Shape;133;p20"/>
+          <p:cNvPr id="95" name="Google Shape;95;p1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="582388" y="3555616"/>
+            <a:ext cx="8430300" cy="822900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-381000" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>What is the ShakeAlert</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" baseline="30000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Ⓡ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> Earthquake Early Warning </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>ystem?</a:t>
+            </a:r>
+            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-381000" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>What to expect and how to respond </a:t>
+            </a:r>
+            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="0" indent="-381000" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Educating the school community about earthquake safety</a:t>
+            </a:r>
+            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 186"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="187" name="Google Shape;187;p10" title="ShakeAlert EEW on Your Phone_02.2026.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5" y="0"/>
+            <a:ext cx="9144003" cy="5143504"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 192"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="193" name="Google Shape;193;p11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4787933" y="4142533"/>
-            <a:ext cx="3943200" cy="431400"/>
+            <a:off x="219069" y="676223"/>
+            <a:ext cx="8625300" cy="431400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="006F41"/>
+                <a:schemeClr val="accent1"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzPts val="2100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" b="0" i="0" u="sng" strike="noStrike" cap="none">
-[...7 lines deleted...]
-                <a:hlinkClick r:id="rId3"/>
+              <a:rPr lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="006F41"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>@USGS_ShakeAlert</a:t>
+              <a:t>Plan to be ShakeAlert Ready! </a:t>
             </a:r>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:srgbClr val="006F41"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="194" name="Google Shape;194;p11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6779273" y="4802073"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="195" name="Google Shape;195;p11"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="219069" y="1204546"/>
+            <a:ext cx="5853768" cy="3192239"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4787"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="44546A"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 199"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="134" name="Google Shape;134;p20"/>
+          <p:cNvPr id="200" name="Google Shape;200;p12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4167600" y="1291252"/>
-            <a:ext cx="4829809" cy="2513468"/>
+            <a:off x="393493" y="1245476"/>
+            <a:ext cx="5775382" cy="3093114"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="300"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="006F41"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="1616"/>
               <a:buFont typeface="Arial"/>
-              <a:buNone/>
-[...110 lines deleted...]
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1800">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Katrina Arras (</a:t>
+              <a:t>USGS ShakeAlert </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" u="sng">
-[...161 lines deleted...]
-                <a:hlinkClick r:id="rId6">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="sng" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0D27C0"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>www.ShakeAlert.org</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx2"/>
+                <a:srgbClr val="0D27C0"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...4 lines deleted...]
-              <a:buNone/>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="1616"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr sz="1800">
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Ready.gov  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="sng" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0D27C0"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId4">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://www.ready.gov/earthquakes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx2"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...242 lines deleted...]
-          </a:lstStyle>
           <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="1616"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="800">
-                <a:cs typeface="Arial"/>
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>09/2024</a:t>
+              <a:t>Earthquake Country Alliance  </a:t>
             </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="sng" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0D27C0"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId5">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://www.earthquakecountry.org/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="1616"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>California Governor's Office of Emergency Services  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="sng" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0D27C0"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId6">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://www.caloes.ca.gov/</a:t>
+            </a:r>
+            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0D27C0"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="1616"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Oregon Department of Emergency Management  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="sng" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0563C1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId7">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://www.oregon.gov/oem/Pages/default.aspx</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="300"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="1616"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Washington Emergency Management Division  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="sng" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0563C1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId8">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://mil.wa.gov/emergency-management-division</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5">
-[...155 lines deleted...]
-          <p:cNvPr id="54" name="Google Shape;54;p11"/>
+          <p:cNvPr id="201" name="Google Shape;201;p12"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="551108" y="640225"/>
-            <a:ext cx="3822300" cy="722410"/>
+            <a:off x="393493" y="666410"/>
+            <a:ext cx="7190648" cy="460735"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400"/>
-              <a:t>You Live in Earthquake Country</a:t>
+              <a:rPr lang="en-US" sz="2800"/>
+              <a:t>For More Information</a:t>
             </a:r>
-            <a:endParaRPr sz="2400"/>
+            <a:endParaRPr sz="2800"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="55" name="Google Shape;55;p11"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="202" name="Google Shape;202;p12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="386708" y="1798565"/>
-            <a:ext cx="3986700" cy="2344800"/>
+            <a:off x="4732196" y="1289544"/>
+            <a:ext cx="2505143" cy="431400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="152400" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="006F41"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>This map shows areas with a &gt;75% chance of a damaging earthquake in the next 100 years in CA.</a:t>
+              <a:t>@USGS_ShakeAlert</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
-                <a:schemeClr val="tx2"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="56" name="Google Shape;56;p11"/>
+          <p:cNvPr id="203" name="Google Shape;203;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-          <a:blip r:embed="rId3">
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4473745" y="492317"/>
-            <a:ext cx="4100411" cy="4058224"/>
+            <a:off x="4424515" y="1302244"/>
+            <a:ext cx="307681" cy="307681"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...30 lines deleted...]
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...39 lines deleted...]
-      </p:sp>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Slide Number Placeholder 5">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="204" name="Google Shape;204;p12"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7096419" y="4868136"/>
+            <a:off x="6779273" y="4802073"/>
             <a:ext cx="2057400" cy="273844"/>
-          </a:xfrm>
-[...280 lines deleted...]
-            <a:ext cx="2179200" cy="2032500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...1 lines deleted...]
-                <a:spcPct val="90000"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="006F41"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2800"/>
+              <a:buSzPts val="900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...3 lines deleted...]
-                </a:solidFill>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Your School Has Earthquake Early Warning!</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
-                <a:schemeClr val="accent1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
-          </a:p>
-[...349 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="900"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 68"/>
+        <p:cNvPr id="1" name="Shape 208"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="69" name="Google Shape;69;p13"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="209" name="Google Shape;209;p13"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3469342" y="4472530"/>
-            <a:ext cx="5674658" cy="369000"/>
+            <a:off x="356821" y="1447524"/>
+            <a:ext cx="8430300" cy="895500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="5100"/>
+              <a:t>Thank you</a:t>
+            </a:r>
+            <a:endParaRPr sz="5100" b="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="210" name="Google Shape;210;p13" title="ShakeAlert.org_General-Educational-Resources_URL.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect t="-1660" b="1660"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7891775" y="3630375"/>
+            <a:ext cx="895350" cy="1156802"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 100"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="101" name="Google Shape;101;p2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="207244" y="516140"/>
+            <a:ext cx="8729400" cy="705900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="5200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" i="1">
-[...11 lines deleted...]
-              <a:t>CREDIT</a:t>
+              <a:rPr lang="en-US" sz="2800" b="1"/>
+              <a:t>The ShakeAlert Earthquake Early Warning System </a:t>
             </a:r>
-            <a:r>
-[...43 lines deleted...]
-            </a:r>
+            <a:endParaRPr sz="2800" b="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="71" name="Google Shape;71;p13"/>
+          <p:cNvPr id="102" name="Google Shape;102;p2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="275847" y="1159115"/>
+            <a:ext cx="8466600" cy="792600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>provides potential seconds of warning to take protective action before strong shaking arrives.</a:t>
+            </a:r>
+            <a:endParaRPr sz="2400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="103" name="Google Shape;103;p2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="496339" y="1705383"/>
-            <a:ext cx="2659625" cy="1617231"/>
+            <a:off x="6779273" y="4802073"/>
+            <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="104" name="Google Shape;104;p2"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2127336" y="2040766"/>
+            <a:ext cx="4889328" cy="2742603"/>
+            <a:chOff x="2127336" y="2040766"/>
+            <a:chExt cx="4889328" cy="2742603"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="105" name="Google Shape;105;p2" descr="If you feel shaking or get an alert….DROP! COVER! HOLD ON!"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2127336" y="2040766"/>
+              <a:ext cx="4889328" cy="2527159"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="106" name="Google Shape;106;p2"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3094836" y="4567925"/>
+              <a:ext cx="2954215" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 110"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="111" name="Google Shape;111;p3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="243502" y="679450"/>
+            <a:ext cx="2747100" cy="3840000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4812"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="8627"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="112" name="Google Shape;112;p3"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="496999" y="2426348"/>
+            <a:ext cx="2266297" cy="2211000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="12700" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1">
-[...1 lines deleted...]
-                  <a:schemeClr val="accent1"/>
+              <a:rPr lang="en-US" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>How does </a:t>
+              <a:t>Areas in red have a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1" err="1">
-[...1 lines deleted...]
-                  <a:schemeClr val="accent1"/>
+              <a:rPr lang="en-US" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>ShakeAlert</a:t>
+              <a:t>more than 75% chance of a damaging earthquake </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1" baseline="30000">
-[...1 lines deleted...]
-                  <a:schemeClr val="accent1"/>
+              <a:rPr lang="en-US" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Ⓡ</a:t>
+              <a:t>in the next 100 years.</a:t>
             </a:r>
-            <a:r>
-[...7 lines deleted...]
-            <a:endParaRPr sz="3200" b="1">
+            <a:endParaRPr sz="2000">
               <a:solidFill>
-                <a:schemeClr val="accent1"/>
+                <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="113" name="Google Shape;113;p3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="497010" y="996248"/>
+            <a:ext cx="2266286" cy="1371600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="006F41"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>You Live in </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Earthquake Country!</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="114" name="Google Shape;114;p3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6779273" y="4802073"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="115" name="Google Shape;115;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3657474" y="679450"/>
+            <a:ext cx="4902200" cy="3892322"/>
+            <a:chOff x="3657474" y="679450"/>
+            <a:chExt cx="4902200" cy="3892322"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="116" name="Google Shape;116;p3" descr="Heat map of the United States showing California coast with a 75% to 95% chance of a damaging earthquake in the next 100 years."/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3657474" y="679450"/>
+              <a:ext cx="4902200" cy="3784600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="117" name="Google Shape;117;p3"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4631466" y="4356328"/>
+              <a:ext cx="2954215" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 121"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="122" name="Google Shape;122;p4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6779273" y="4802073"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="123" name="Google Shape;123;p4"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="281163" y="491287"/>
+            <a:ext cx="8581673" cy="4268648"/>
+            <a:chOff x="281163" y="491287"/>
+            <a:chExt cx="8581673" cy="4268648"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="124" name="Google Shape;124;p4" title="ShakeAlert-Ready-Schools_EEW_Basics_Schools_Landscape_05.2025.png"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="281163" y="491287"/>
+              <a:ext cx="8581673" cy="4160926"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="125" name="Google Shape;125;p4"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3094891" y="4544491"/>
+              <a:ext cx="2954215" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="800" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 130"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Online Media 1" title="Using GPS to Enhance the ShakeAlert® Earthquake Early Warning System | Overview">
+          <p:cNvPr id="5" name="Google Shape;605;p79" title="ShakeAlert-Ready-Schools_Chromebooks-Alerts-DCHO_03.2026.png">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{672E08BB-D313-B4D9-1733-D5CE060610CC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect l="1343" r="1343"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="656282" y="1270273"/>
+            <a:ext cx="4974762" cy="3323919"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="131" name="Google Shape;131;p5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="207244" y="529566"/>
+            <a:ext cx="8729400" cy="705900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>What to Expect from an Alert at School </a:t>
+            </a:r>
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="133" name="Google Shape;133;p5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6779273" y="4802073"/>
+            <a:ext cx="2057400" cy="273844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="134" name="Google Shape;134;p5"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="702784" y="1189137"/>
+            <a:ext cx="5423800" cy="3486190"/>
+            <a:chOff x="207244" y="1250533"/>
+            <a:chExt cx="5423800" cy="3486190"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="135" name="Google Shape;135;p5" title="ShakeAlert-Ready-Schools_Classroom_Chromebook_Alerts.png"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="207244" y="1250533"/>
+              <a:ext cx="5423800" cy="3363401"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="136" name="Google Shape;136;p5"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1442036" y="4521279"/>
+              <a:ext cx="2954215" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="800" i="1" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="137" name="Google Shape;137;p5" title="Copy of 04_Public Announcements.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="4396251" y="961647"/>
+            <a:ext cx="1804758" cy="1776893"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="ShakeOut ShakeAlert_EarlyWarning_BD_JCCEO (1)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE6D69D3-51DB-EBE6-D0A8-AF05CB6BFC9A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEE090F0-AB5B-4217-6B94-11B24715A16D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noRot="1" noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
-            <a:videoFile r:link="rId1"/>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
-[...1 lines deleted...]
-          <a:stretch/>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3470695" y="462244"/>
-[...26 lines deleted...]
-            <a:ext cx="648419" cy="248684"/>
+            <a:off x="6042556" y="3805840"/>
+            <a:ext cx="609600" cy="609600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...236 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="1" presetClass="exit" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="134"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="hidden"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="7" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="1" fill="hold"/>
+                                        <p:cTn id="8" dur="122435" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="2"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
-                            </p:childTnLst>
-[...58 lines deleted...]
-                            <p:childTnLst>
                               <p:par>
-                                <p:cTn id="11" presetID="2" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:cmd type="call" cmd="togglePause">
+                                    <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="12" dur="1" fill="hold"/>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="2"/>
+                                          <p:spTgt spid="5"/>
                                         </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
                                       </p:cBhvr>
-                                    </p:cmd>
-[...452 lines deleted...]
-                                    </p:cmd>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
-              <p:cMediaNode vol="80000">
-                <p:cTn id="7" fill="hold" display="0">
+              <p:cMediaNode vol="80000" showWhenStopped="0">
+                <p:cTn id="11" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="4"/>
+                  <p:spTgt spid="3"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 85"/>
+        <p:cNvPr id="1" name="Shape 142"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="86" name="Google Shape;86;p15"/>
+          <p:cNvPr id="143" name="Google Shape;143;p6" descr="If you feel shaking or get an alert, drop, cover and hold on!"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="9115"/>
+          <a:srcRect b="7251"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1758662" y="536944"/>
-            <a:ext cx="5626675" cy="3787775"/>
+            <a:off x="1099437" y="620779"/>
+            <a:ext cx="5679839" cy="3901949"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="TextBox 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="144" name="Google Shape;144;p6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3123821" y="4514772"/>
-            <a:ext cx="2743200" cy="246221"/>
+            <a:off x="6779273" y="4802073"/>
+            <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...3 lines deleted...]
-            <a:spAutoFit/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...93 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
-            <a:r>
-[...1 lines deleted...]
-                <a:cs typeface="Arial"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>CREDIT</a:t>
-[...20 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1000">
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 5">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="145" name="Google Shape;145;p6"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="4894816"/>
-            <a:ext cx="648419" cy="248684"/>
+            <a:off x="1980424" y="4525273"/>
+            <a:ext cx="2954215" cy="215444"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
-[...94 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="800">
-                <a:cs typeface="Arial"/>
+              <a:rPr lang="en-US" sz="800" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>09/2024</a:t>
+              <a:t>Image courtesy of USGS</a:t>
             </a:r>
-          </a:p>
-[...129 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="900"/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 91"/>
+        <p:cNvPr id="1" name="Shape 150"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...8 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="151" name="Google Shape;151;p7" title="INFOGRAPHIC_Modified Protective Actions (JPG for Social Media).jpg"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect l="3915" t="23619" r="6072" b="40469"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1049910" y="788369"/>
-            <a:ext cx="2849400" cy="431400"/>
+            <a:off x="216700" y="1949800"/>
+            <a:ext cx="4246202" cy="2628577"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...48 lines deleted...]
-        </p:nvSpPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="152" name="Google Shape;152;p7" title="INFOGRAPHIC_Modified Protective Actions (JPG for Social Media).jpg"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect l="2314" t="60311" r="5803" b="3456"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1049922" y="1404619"/>
-            <a:ext cx="3664750" cy="3064200"/>
+            <a:off x="4692450" y="2053825"/>
+            <a:ext cx="4173876" cy="2553851"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...32 lines deleted...]
-      </p:sp>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="153" name="Google Shape;153;p7" title="INFOGRAPHIC_Modified Protective Actions (JPG for Social Media).jpg"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect t="-1443" r="4997" b="77410"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2746025" y="497027"/>
+            <a:ext cx="3873401" cy="1520323"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="94" name="Google Shape;94;p16"/>
+          <p:cNvPr id="154" name="Google Shape;154;p7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4089117" y="4444500"/>
-            <a:ext cx="3656400" cy="341100"/>
+            <a:off x="6779273" y="4802073"/>
+            <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...17 lines deleted...]
-                </a:hlinkClick>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>ShakeAlert</a:t>
-[...19 lines deleted...]
-            <a:endParaRPr sz="1000" i="1"/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="155" name="Google Shape;155;p7"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4990129" y="457200"/>
-            <a:ext cx="2755388" cy="4074607"/>
+            <a:off x="3402623" y="4567925"/>
+            <a:ext cx="2954215" cy="215444"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="19050" cap="flat" cmpd="sng">
-[...6 lines deleted...]
-            <a:tailEnd type="none" w="sm" len="sm"/>
+          <a:ln>
+            <a:noFill/>
           </a:ln>
-          <a:effectLst/>
-[...23 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
-[...94 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="800">
-                <a:cs typeface="Arial"/>
+              <a:rPr lang="en-US" sz="800" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>09/2024</a:t>
+              <a:t>Image courtesy of USGS</a:t>
             </a:r>
-          </a:p>
-[...129 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="900"/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 100"/>
+        <p:cNvPr id="1" name="Shape 160"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="101" name="Google Shape;101;p17"/>
-[...112 lines deleted...]
-          <p:cNvPr id="105" name="Google Shape;105;p17"/>
+          <p:cNvPr id="161" name="Google Shape;161;p8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1613456" y="4073770"/>
-            <a:ext cx="2417400" cy="222900"/>
+            <a:off x="177055" y="599135"/>
+            <a:ext cx="8340600" cy="431400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" i="1">
-[...9 lines deleted...]
-                </a:hlinkClick>
+              <a:rPr lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>CREDIT</a:t>
+              <a:t>Prepare Your Students</a:t>
             </a:r>
-            <a:r>
-[...35 lines deleted...]
-            <a:endParaRPr sz="1000" i="1"/>
+            <a:endParaRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...157 lines deleted...]
-          </a:lstStyle>
           <a:p>
-            <a:r>
-[...4 lines deleted...]
-            </a:r>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:srgbClr val="004922"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:srgbClr val="004922"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="162" name="Google Shape;162;p8"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7096419" y="4868136"/>
+            <a:off x="6779273" y="4802073"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...94 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r"/>
-[...2 lines deleted...]
-              <a:pPr algn="r"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" sz="900"/>
+            <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p8"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="305480" y="1494875"/>
+            <a:ext cx="3724370" cy="2808219"/>
+            <a:chOff x="305480" y="1494875"/>
+            <a:chExt cx="3724370" cy="2808219"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="164" name="Google Shape;164;p8"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="1">
+              <a:off x="305480" y="1494876"/>
+              <a:ext cx="3724369" cy="2592773"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 4787"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525" cap="flat" cmpd="sng">
+              <a:solidFill>
+                <a:srgbClr val="44546A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd type="none" w="sm" len="sm"/>
+              <a:tailEnd type="none" w="sm" len="sm"/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="165" name="Google Shape;165;p8"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="690556" y="4087650"/>
+              <a:ext cx="2954215" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="800" i="1" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of ShakeOut</a:t>
+              </a:r>
+              <a:endParaRPr dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="166" name="Google Shape;166;p8"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4379850" y="1457731"/>
+            <a:ext cx="4362450" cy="2845363"/>
+            <a:chOff x="4379850" y="1457731"/>
+            <a:chExt cx="4362450" cy="2845363"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="167" name="Google Shape;167;p8"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4379850" y="1457731"/>
+              <a:ext cx="4362450" cy="2629919"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 4787"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525" cap="flat" cmpd="sng">
+              <a:solidFill>
+                <a:srgbClr val="44546A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd type="none" w="sm" len="sm"/>
+              <a:tailEnd type="none" w="sm" len="sm"/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="168" name="Google Shape;168;p8"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5083967" y="4087650"/>
+              <a:ext cx="2954215" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="800" i="1" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="169" name="Google Shape;169;p8" descr="A picture containing text, sign&#10;&#10;AI-generated content may be incorrect."/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8124092" y="3868614"/>
+              <a:ext cx="324990" cy="178329"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 110"/>
+        <p:cNvPr id="1" name="Shape 174"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="114" name="Google Shape;114;p18"/>
+          <p:cNvPr id="175" name="Google Shape;175;p9"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="573383" y="602464"/>
-            <a:ext cx="7242646" cy="431400"/>
+            <a:off x="199900" y="572825"/>
+            <a:ext cx="8645700" cy="431400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400"/>
-              <a:t>To prepare . . .  </a:t>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Engage Parents and Guardians</a:t>
             </a:r>
-            <a:r>
-[...7 lines deleted...]
-            <a:endParaRPr sz="2400"/>
+            <a:endParaRPr sz="2800" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400"/>
-[...214 lines deleted...]
-            </a:r>
+            <a:endParaRPr sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 5">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="176" name="Google Shape;176;p9"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7096419" y="4868136"/>
+            <a:off x="6779273" y="4802073"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...94 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r"/>
-[...2 lines deleted...]
-              <a:pPr algn="r"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" sz="900"/>
+            <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="177" name="Google Shape;177;p9"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="455710" y="1397021"/>
+            <a:ext cx="3175513" cy="3387773"/>
+            <a:chOff x="455710" y="1397021"/>
+            <a:chExt cx="3175513" cy="3387773"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="178" name="Google Shape;178;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="5220"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="455710" y="1397021"/>
+              <a:ext cx="3175513" cy="3109070"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 4787"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525" cap="flat" cmpd="sng">
+              <a:solidFill>
+                <a:srgbClr val="44546A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd type="none" w="sm" len="sm"/>
+              <a:tailEnd type="none" w="sm" len="sm"/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="179" name="Google Shape;179;p9"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="566358" y="4569350"/>
+              <a:ext cx="2954215" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="800" i="1" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of USGS</a:t>
+              </a:r>
+              <a:endParaRPr dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="180" name="Google Shape;180;p9"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4116861" y="1732508"/>
+            <a:ext cx="4571429" cy="2646108"/>
+            <a:chOff x="4116861" y="1732508"/>
+            <a:chExt cx="4571429" cy="2646108"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="181" name="Google Shape;181;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4116861" y="1732508"/>
+              <a:ext cx="4571429" cy="2438095"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 4787"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525" cap="flat" cmpd="sng">
+              <a:solidFill>
+                <a:srgbClr val="44546A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd type="none" w="sm" len="sm"/>
+              <a:tailEnd type="none" w="sm" len="sm"/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="182" name="Google Shape;182;p9"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4925467" y="4163172"/>
+              <a:ext cx="2954215" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="800" i="1" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Image courtesy of Ready.gov</a:t>
+              </a:r>
+              <a:endParaRPr dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="USGS Theme">
   <a:themeElements>
     <a:clrScheme name="ShakeAlert">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2849"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006F41"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="748591"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="C3151B"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FBBC3B"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="6C94BF"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0D27C0"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Arial">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial" panose="020B0604020202020204"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-        <a:font script="Hang" typeface="굴림"/>
-[...4 lines deleted...]
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial" panose="020B0604020202020204"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-        <a:font script="Hang" typeface="굴림"/>
-[...1 lines deleted...]
-        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -16587,77 +19046,92 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>USGS Theme</Template>
+  <TotalTime></TotalTime>
+  <Words>1183</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
-  <Slides>11</Slides>
-  <Notes>11</Notes>
+  <Paragraphs>66</Paragraphs>
+  <Slides>13</Slides>
+  <Notes>13</Notes>
   <HiddenSlides>0</HiddenSlides>
+  <MMClips>1</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="16" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>USGS Theme</vt:lpstr>
-      <vt:lpstr>ShakeAlert® Earthquake Early Warning  BACK TO SCHOOL STAFF PROFESSIONAL DEVELOPMENT </vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Your School Has Earthquake Early Warning!</vt:lpstr>
+      <vt:lpstr>ShakeAlert® Earthquake Early Warning System </vt:lpstr>
+      <vt:lpstr>The ShakeAlert Earthquake Early Warning System </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>What to Expect from an Alert </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>To prepare… </vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>Contact Information</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Engage Parents and Guardians </vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>For More Information</vt:lpstr>
+      <vt:lpstr>Thank you</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>